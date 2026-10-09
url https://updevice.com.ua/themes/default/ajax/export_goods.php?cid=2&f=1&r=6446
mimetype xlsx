--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eec2b866689f8604753b2120a454371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6085ae8c170aab894924ee93c4be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea115bbd1e7aac61fc12daf80d6e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf52e9e140fb3dd25fb11238378684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe527fe26b1ff6a3b1f38ba5ab21b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb92aa6b89779def01c6d151d537aa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f204c7c5413c7b8fd1276c5ff182a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598eae0f84732c9e4ab249c63d6e35a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4f83012d95034e858d64c386a56439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c7856a5b37172b3751667d98265210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43dd424c75ea2e26572442d055af411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba6b0b96f0630785007040ff87883512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641476b702311c92ec0b9f7a8a8929113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079adebbbd811382b0f23fe97a7c79814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292134c606b52b12ba69794471f13c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f142e032c198822282f62d6a7631e5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9c5f2a7a0efa2a97d742275dbe6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5264a7f88eefddce3bf78de433f28fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc98faa33adf50a3896f3250810a9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37e7d7c8383d2ff37069da869980be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5602a5c893ad96c3baeeadf54b0ca2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af6c799560baf030a6c62916fec57022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35fc5191e10151dc255c7c5f5588bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9864f13046e8ff70a33b49a1fd34924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151314b8165c46382ed0aad311db77925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d325cad3128828b118b5561575e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718c7aeb10158d60af049ac1c5ec7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2784cc57d2499949252a26ea0a18c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213192af3ca67cacdf6e19edd9b6eeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac8b645e1694712f3faa39884abba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946083c7b6aa3f76f6c39cf130f0dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45365f0ea38024e9b5f006d5329edd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2fdeecc9e0e73e18875c8bc99db133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608428874fb7323ce37bd9bd5de8aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f52e3ff0504552f3cda148f8804ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259bc5bdeb98318872f5b0f32c3b47d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18881730d1b9445a737cbc01aa0ca037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc948f085b51877ef34080f01157fa0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887194c870b278687230cae474f65d6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02814f34b137306c99db857078cf08e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb398cd0e75e88b812679ccd3c27441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19591eff894a02ba1ba05169f403108d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dbbcd0ce98f25a45dcb1612e988c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b02a26169448560acd77f36f8e6fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf46b42dc92b39f1a300f4c1dcad0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc06863edec91472b620278e0abf1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149494e22471971d148622a47e7770e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168332361810eecbfa07619086a294748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f311a048115771b1b9a594a51f28a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df73925ccb6d3c1b75268d746295a2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3887de3c62c40968f938514416aece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a786593fdc8fa1d3355a317ba2f43552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc98493107ce6aa016b4db752c6e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b004a4a25a0f72e983f22188b52754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023134cd41eee803c7e739d91944fecf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824dcffce4eb76386ee7dfb987aabbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6998b5bc32fdc52de7350b5b64210457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfebd5cac150625d1eca20e8dcd2adc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c91fc96890e27e5a07fb22fe6ba8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a542a6be95fce2244efb4b21371145460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9332aea92e8e05a806d21f2c53777261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889860ed8cd7152e72bcee68e1721b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0a1bdb1923f71b6bec00b1f0c92e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1c07dd4423b927df8f6c9265310864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9650da7ab33a608f8e6119bd158d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a7c00433840ae4fa253b3a4c2e70266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618239536f894d7e44324553d9013ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d37910e44fda341a38d4a838398268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec83f0c4e502bfe35d07534aec35d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f96770e83840f20ee5698dd77ad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d594acbbe248dd40d453aed66bbd6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee5b1d53edf516dc6194c0675313a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd34a1c29a761689099ea07af6c85873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1eb9cb8968e97b3e77f735b38ef1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b516d70ee4f40e69e0a42dbf622101d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a298b37136e0ad206ecd26c75b1d9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb23e6f331734e4a1041add98fa0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27fec78abdf0c9485b2286c83629b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c93a9c60fc528de7da15feabf07bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a179ac897ae16be3cf9f224e1ae5cd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76179edf93d5c5d1d21adabaa2a03f3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115baf6c81d323c3192120b807ac1ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4873dd0b72aec58f3d6ddea515a0ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab9cd71526c461e4f9509022839ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33029cd9325203bd6a8d56bb69db885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b41ac9dc0e1673d3582181df7d8e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8719ae8ecff571a70235ef008a49587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820988c9054309a82cd7a2a7fad1efc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c441b6d729c348f626d66157a13c36089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bcc877b083056fbd583554c6cb5bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec4ecb8c3d374f73520875ace9b2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b120a34c521ec4144c12559664a0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be29b9217c6edd7144b7338a66f8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369cdeda6f5c3594fd2f527c18820194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529ba36370133f9f9d37e16bfe8a5ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75ecf7883dfdf62a58a30574b802096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c77abcab6635ea13ffe95ba81e59897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe969ec6aca81e4508ac2d63e8d21a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf6e1b5751b4bbd2d43a6e14f643599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a263dde55e4b2d19392a4d07c3fd1a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e5d1dd7a4da798cb64cb0065b6c40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6affdeebdf92489998485841bc0df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed662135e2a752f8389a593077df7470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6ceff1e5f7a2926174cc53959d855104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a160d86df116e8b18b97307d14bb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862b3009249c96b93fe9d3cc418bb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e82515a5845a6458827b1acda0908107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e377a74c477b3f01280f602854bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c15e6ba44ae513ec9c73069b9a65f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a2950afb7e2ab344cfa29134e8162110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de91666c6427ae9ae6f46ae25a1ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74460a3380e0a6ab1ee133e822173d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6090f7e0314e3ad5fe37b60d6e329d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b72298ed401ce0b23085ebc650d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6043759cc9ed3a8840d478cd7344d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265871ab1a9ac698390a02d70a6de2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8f1bdbe2ab17a34469a69c328c9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3c3412cb1b03a0dfe62b8ec03d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79c5643cbde57c4764ddfd13bd1a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a951d6f58a13b288caafeed25cef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0568982fbc486b119b07516b96c4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f419816a54baafaed679aa481dbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa88c7aef0fdc31dda6bf5f771450d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56976d99e74b9aa6ffef052b765ee411124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cbb5a5a440fb2d8290344c62edb08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27f580499111ed83a62d9ee8eca51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5928a39fbc9badb5897511b052ee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf669731eb6c9773afa7f47714fd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503febcc275496f12849b711f3547b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ea0428b26f0a338b80fde36ae5e10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824f32c0b51c5000f9dcf80eaf165ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9648d037e694e8dcdcfdcbf49c498132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf47058d9ce99bdd86137f5c884fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd37a8136581c4a5a2a91fdc8b69cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5779b825368148049992fd4c6aa873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efefb5a29fe19c455663655f2b68d73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430ac48186e2b34f397a964826b735d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4aa75cf6221aee5044cbdc83c4d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c055465fb0b24a65c366c8d156ca48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddebbe39a8b15f010be2d64a5e3602140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbcbf608e0fa98d54cb658a3071611141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f6749824cd575337d15dd7531da90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c36b9c1da7cf35ffadd450e7a47d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd9935adc9a78734513ba40c849dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec2b4f711f9d13dadece831d1e536145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4c056a1018d3b89a86c2d71961f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7343ff154610faba3cc3138e3ebf5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb320e0d1d411c867f42a62924580d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771f20f2f7305a655f301373b5b8312149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c39ddc05e474f79ca941e2f328f23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e388d7f1a59f99d45cd100392a4a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397bf14605609ca56255faeeb835a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d138bc755f1c69e1152e4ed220f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430650024d074570e3467786ab09bc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f3b5cc75a9103a1ee2b760cd12c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76f5eb935d75183dbaa5bc7660bb9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241b4a9dd1459fffabfdb163cb018e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d188b78f09f11362c512cc3e1177158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce49b58598df244248145994922999159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8959e3c1417e80be5c6df4e261c82d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d148ffa814e9f0c6b72ad8e7ac104161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0f2d5bfbb883c98409290b22c595162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c57dd770ed51cf9b83737dd83a318c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3b7363155361f42d37bcc7eafba8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a2c20e199498d4913cc0f47aeff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf4ec65ea53ca68f9ad591371975f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ac613bd01a1b37be7d6feabca69e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d3e33f8f22c1669525af31196367168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e05d9544da08001a8134f5570391169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402cbfc56c01a8a007cd15353e0829a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbcfb874a486793fa4ab21bd3a2634171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737655da8ee0ad21463bc6ad64254c5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4eae7b082ef44e7f8248a1a41958a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a101b74350d2c2b8c4971bfb0c4aa19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b04783a812e77ce3e5896055df8ccb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cbe51d65c1ff53af584f126786cc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d7627ce866a07c380bf8ec6d78da2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30c00cce7e6ae098ea87fe68e5c08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604112c82ff8c55a73400d35ea35042179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe6d56056f4ac0dc41c81907040b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbcc75c7b00378099503efc11a4f9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257faa2e2e90e69fcfc75e343ac63f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd81db77c7caf5e76f91071434fc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f261d88fcb2243174caa7845d367217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728eb3a9e776ef790e31a365b70c33d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5755ead1e49a2ecc3a36af65df4df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51913d9625ed6e9dbd4ce706db2d71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee3d9e3c79a77922906bc32acffcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1419a23159b08b2da5d3c2f3f0a16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ea768f820f1427d2180c630ccb1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e363276ba0ab3b0d340107734c77e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636894a089dc001f35b2c51cc001e1ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a282c1d454843975a9c6dab59c8ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c56f13716c43f54333864ef7b6fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6bfb2a907969c0e7a14f1db701d8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ec5f4b0846ad58d59d5d69304f4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12899011db4d730da018f9ff4b20f578197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd0401b7b885f9e4ac9051c26213d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef9a04f6f6ccd5c18f2efb3964e1ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b282a312e412a0e4558f86834a61e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95a695cf8ec7961eb76b45ae6adc03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9749c5855fced3f6cd552622b3e7aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aedf74d9ca016dc6b5bd75b677e0c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5e974e976e0c02339e900933d047204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4151872744634e27e1e32f5e442af6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fbf10cfa52531c8596f7c0bea0e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c36c5e356928283f1d50165bae43f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79780e1dc9ee4d0f38d2c01b60c798e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73adc2ff05072d63069c96a38f1921209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676591aaba57630c61dd9693025734b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60221be86977e021c1523f2caf9dd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f686675f241eccd204353cb9c2ab7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c60dbb38f2eb906d37bb7b805da05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad7ccd3de3eba3b5350803dfd7d07e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56fbbc7c9d901f7cd9c68c2e250ff0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108455623652cbb94ca6647d4047a71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb901134e5397565938e520b81d3222217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f5c7ebb86e9358dc2516e5f090c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31640fa490fd42044cec6bcf52eeff05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de025dc14c84d3da382c06fd05c561220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1b197d32e4b3963a2d4539adb088221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fca9fd25f3ccea815cbc62416466b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c1e43f56f5c2d384211904f161f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bcf389ec0831a39a31ede591601ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea8420225d48a282694721b6c0388225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f1ef4f2f40453df91f8ef96b38a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8134b76a8ce88a0c40e3403193a28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bfb8cc3eee847f014f223188d13ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0ee23709638046a1c8eef187b098229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3b6294a447b7c9c52958ef55d32c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af054749cde67298346cff5a04ccdb98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4742b57af2f6108295a8ca5e6c7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842129963c20702390027d3d4ea5491233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906e5da5ff3461efd320263748480d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e029091128058c180f2989ea4daa830235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f31ebaf04a39a9321bc5d920418a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7361d18b129958f82ee1ec56b531237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e7b760d76d48493a4aa2aa188de5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1ea921728b0d53709c1e31769531239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da38a4a0243408dd40bbb8658ef5a4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf875f18fbdab771eb6f400c5a046241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347779225d5a3733a67983918c5690f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c5e4f3779d26f598af34755ef4eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f418fa0473176d8b16e6b93cc99dba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756b7eb67fab132fe2d0d903c2146e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6916565ece860537bf8e08cae21f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90617e852f0544efb0aaf5c6644d3f88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4f64a5ad8332ccebceb185f1bfadd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ed9fb86833729bd777544314ca0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999cd4d72c0b9842f606fc5be260b4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdff4d298dc98614820caf94436deb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888880f97652091f2ae4e2d4466a173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511746ed59685959ba6d5b10c3c6305b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f05aff70988dfd0125517196ad18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f05a0c2f31e4d6191d52e3ca98df0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd1af5f1a66043b88d121b8a38f88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1c22dce918ed48ba336aa9f4659f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0381b77f690d667214ec9db6027d5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d90e04f966d0329d985bee20756de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee996732cee19b7844828c9ced66ac8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201f96d513b7c8e73f6866477e7fab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af41536d13adbb53be5f5fcd77e38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328fe3814b76a822d529469784e36a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2328337438a634b1ed061c7aeb5cbe1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c7fbd6b545ad840acf57a3a4ba20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9dbec204fcec8440eb4a27de54d0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8af785cc4877c8bc6f3267235ff26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228420f9f0430f1d98f2a18df2c1dcce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f98275bc07e4c6d60d0836ab16b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58dbfb26cedece3f228da098520956270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2368f2f02537c5ee94f0ffa1fb43c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa9ed5c60d2265ced7d3ed19cd196272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c2b757d2c42b21a0808a0e5b71dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc86b3c4e8d92377b1b0d32c439830274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc5b092fd3d47b75b40f89e50f1f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0cfda63ab9ccc2255e6189dd47d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca1d0b1f3c09782bf03842c68e95c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401177b2d30f951480ae5b92747ae90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd78a197736c2b3e85a3a8a67e817cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338df0e9f7f295f5552c3c2c25b1975280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8c66c4802b6f90dc5b8e97c37ea8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1adf92743337e3ebfc7e3f8185ffe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6e2dabac63ba04c501d76d28d3326283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d31730513d30635ca5c6ba96c556f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd6adc403fc50b94a763b768bc741285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff823cd3658c9ef9cf0241069297cd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083ae5a25ef8ce1848d76c136d3ef3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce839b748a429ec26b6a48f55892d94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887259b4d46dc949560a6da5ff993a3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a0cef0ccfe4b79a00f93c7949b4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b1d68d98551ce87129a2c2a9a656291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de51923625675cf779111ef2b2f03d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3dca71289985ca67e9d92e818c2b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd133dc088ffbc1ee62ed8dc8c56f1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd8842b43e7adfca40b967502eaf0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b62ac31098fff1a18752750050b91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899202307316d588f38f6cafcc49513c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95b89dd17e824db74c2b8edbbdc3fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312338d096f1353b3e304181e1a470a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77758861a79ddb6a245c4562ed053d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff1a091fce6202a2997e9df6ea126301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bc91e83fee4073d54d77ba324ac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621fef22a9fb09b829284ad618f0b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9365baa54a50e9d3b6477cd702744304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c9a9dceff691bfee185a6ed865dc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17550b4f168b54f1c689ccd0cf5ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f3328f697b2cbda13afd0b490064307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef125c831862b4c9105bd0f51ddbdc7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31f19b1a7d2519ce7a97b96e488d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac052ce88f8785e930bf6e39405c956310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed26e374d91e61064f08b500bc8b00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2a53aafa21ff461583574d907cd7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d01ba8c0e1c3e6959d88c5008b8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb88c5f4376a018efe8818825c573314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570f491963414829ceeb322915071c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ee7993709c076fb6c8e9f4aedfc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468bc29d094d3c3f3fef66f0ade985317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec72ad443c7eac05fd61750bf44d158318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349886040601d35f3da9ec91ae94b6e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33133e6b2f25b9ebbbf1a4a86ee3eb70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff5db27af9c12edb22f2162937ece9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce66137c3c5ea2a7586d995ca73da4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893caaa99334cb6f57242f18361b09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b510b826b1602b8ace7c8d85dd8df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17360b462f963f10cc89d4e5c49fe0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd582b83719b10b5b84085a06a498cb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce482ce767ed37c74ae3c337ea3e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464340b362218b74f6fed22d829b43ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1da953a6fe322ee27d3c7afb8cd21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374fe1289e10988f847eb6caeba2dc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29873fefcbde81430680bf4407899951331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d0ef739ab316587d2bcc43b490d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9346a770348d58f13b7d22274968333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f2f6f59950d1d4569b10706544fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13bd0ce021b16bce28d9d5b739bc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d2212fe6f70a56e0bf068e762b3d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d98f61e3e39ba8b228241d2c8226d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be742e96bc1aa8bb741da0973f262338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325dc96df3d119688852db3017665b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7decbd80346f84da344fbdac283c348340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4cec271bedd902c25878341985deb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866d1e1381f09dd6fb0410c7086502d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548da490fe884aec9dd54d8417b904e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c7c63fa7521f781d9592d22d6fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e201a0a2161a2e7b43444d7eb1ec04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7eabe7cf7bcd7761fbb80aa333389346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22cfeac63a87aa88985bf95553052347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1677acd13cb10a6af91dde287912b37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d3bec47c0c1088869c517c96197a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98c0fab51e48f9e4d902ccdd595f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a79fa4e8814844a68be7e0e8610be9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae96cc6acfc3ffdd41518c4ec311eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829bef77b48cdf4c753904baf4221b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319163b7dd06f25e29eae53d7ed3af9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d985f184f1e25459a323c27eedbc45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4398d447d30427512ddaf9912fced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00081ff187e1e0cc230b64465367a39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e9d80cd9457eafc121788b686494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd1721ad032006365f2a547641b56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b1692f828c8e6f4bd456a52a07b4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f5c07ff2012202ef0a97ac6a7e3fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa991839074ea2db2d3bb24ae94300362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535ce3d1a31486bba1f18ab344d88b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672dbb6d912eb586e36c4038bff7d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327fb3dc58fffd645bed7c259bf7880365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833dcab2b73d80231b7337be5a24d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5667daec567c6db3222312b2990e14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ab243cb10550af22ede9d3daf7a5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f94b49c6342041412b5f437cbf4f58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba36b564840217fc186720f353b113e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f882e2bca94655d46f66db2e6efeb72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035defc0e70908e1728b7b36293864372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144cdcdbd4223bbbb9a6fcf846f4f25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd416498e4494064726528963b07d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514a731c7aafc17b4bb57627358e6be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ad3db2bb131e2fe0ffee33d4b6e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aca1c8fe891c03a87e5d4ffb16ab2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4966c9c646a5e2538a0a1133b26f9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1594d42820f355415481c3a287ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec479c9c2d47aca684f1c0596f7dfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15f49f6178e223af4c0baa402b641381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b8574cfc63ef53e16c8ae11916eb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1aa7d9d1b60cfe2d08cf93d04cfea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365419c376111fe75f51dcb1eea9ba5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ee2813da6279972720d26fe24835385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c1749994f7a5ba7324cb80833372386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05b9b327ad8283897b18bed62133cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c39d76e516de32010af1cfc33dfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b713ad5ea589e5df8f400772b97b37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b9c96004aa4bd7abd848e239f01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e0ae5a82cb034346cd112e1e6830391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeae2213cdb661a6a4911820e9bef5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68064a0bcd33b13de414464064eb462393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077745ab7955b9acefd8ea75e81bf166394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320e95a51f503f3813982bacdf3b2bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d3297e8ef88af50419b697fc41a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c214fa05d0e8b97d12a4a14c3acd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1303a43abf4f914cdd16f64c644a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7899590c09e6141aba46b97a19f0c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f09254544445814b17bea7d94626400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46baf1d99816dd90ecaa14f0586c5cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8f0a923da3ad836c8a8b32138cf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f40283f6c4770d15aec52e5e5b733403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0161c5e10a5309be642002945a4a64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac821db3391889ce11291057f9984b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1865dfb1d92ca2f67cee244f11e5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded556bf2754aae339db8eb3f994ff7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fefce799a9f376c58895299f49019c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408dd21fefd5a29690fb64ef8cb949409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288f421f01bab1adc0ae1fb7f3af5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9dfa14f9b158bb1c4330aaad9d20d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d956036c9fd520af573c0cb28fee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c601e585650b5cbeaba0599777ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4ad2da2e9152c499741fbc9cb03b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be44674773a739e3fd7ea2fc71ca8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00844f5d4f3b599cd2ddda68405f21b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899b496f1630a1dbf546b8bb97b359417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4acc2ff19a479c95132a51dc477fbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598a429c73fe1cd0fa22d2c23a8e03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88242a399ef40946b8e7f8b83ed726cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf710a8795844ba3ab447b155b229421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03274abc9238a6e2326bb91f780d4e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562659ed2f599e8f0cafca7032d89e7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da218181ed2c2195891135d690248424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e1155bff2cafadb6fafb0d882ae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86ecaddcebd8215c04f4b55a0877e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d309b5e4985d97478452635007832427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b136622966ed0bdb63bd2c11abe543b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e93c84d719658827e79819cb30cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b89ac0a727fc916d31b6fe8e53bea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48947ce18f4ea70fce372138f3eb87fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2fa88dbd46a4166c8ec5b04553711432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ddaa0b776d6fa219d4a4e96cbadc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b7f9bd917ec1da85268d933629d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2492962aacb168f45aee8fd152602435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446584579c982748337666b171f69a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738fc0dde3f64218a54b4a9d1fadaa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f79ee526759245733b37dcdbd9ea7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e4e1646de6736b54882c8164dd774439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283988793701decc44356fa5e8a7a549440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef21ae088e92b66c94fa1d2c3f123441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc29f940c918a7b8f9d68e5d4e29f8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb80e357b1993cf0d8ac2833d310b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377d97cdcc9311e1c399644dcebb67f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d00ab66356cc2a11bbf26cf8bb563445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c7142f8b2ce608324334466f018e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edc5380082f32c624ef9ce4a5da434447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa87eee6d28d2fd8ce4df34874a6ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267585235baba9c03d85a7dec2c90a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b8d83e49bc47715973d04afe3695450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43989c4ee6b0044b300c2051db92688451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdbbb1bca970b2f6625295ea984655452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025a13df12b92c3538ea2e8e59d6cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f632a1a0956c06b33e5c2d3b9b46a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53a1320c7ae8b70b5dc481a89ce9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65556b04983b4665a276a28d3e8cc388456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772fb8b80cfc7a1baca08e59846e989457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8419f80e7a8f606adba760b90b909b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc56c3247efed97eda946608c4832a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ef6bb3bed22323b1dfc92675e410460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b7f90ec58461af50da3f2b70b60e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139fc01a54f0c7abafc1ea05b216cca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8796cdad7ef3d8fc26b37fae4d2f02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716675952dad595bd7c880bb8affda2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca18dbe33e32251ca4385e45e6388465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb3b6bc4de37939c375f4c88d062f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8f6854333d18455393ba0da93322467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f1c354959f3d3850f7c01fcaa051468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd5e422f2e838d67b007f478809b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db3b23df5fbc471aab3f9f81ac3f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee330b057214e52dffff4599e492b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9406ea3331ccebd5900e7f89f02b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d063cb1d163a8a284d2fc13194cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427dca0386089cf8d6db417099b47f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b677b7e6ff7b35a83df6089b5f900475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ed43fe7ece1ec6ba239732c4ba76e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fb372f6a03b420c33a26d1fba627477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651adda82d0b5ec7fafdadb4066d1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2b35a9ae1f99d45f75f22e1281550479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349953fcee05012ac1a47d539b3e02d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80416132fcc05edc0045ac7ec2f4e705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd90646bd1e7fd0de1f66e54a5e24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77095e9a775a94969004600e7acf65bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecca7d4d4111c922365464a73539925484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbb232551019815798efd17342391a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c8cd52abf5740d584a7ba8f4af54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405eddc5060e1582fe8a2bf797c4a7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28abfd64ae1c4dd039801c2be6a68e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34625aea683e69a78d68a4f588c442e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6199fce30f6229dde79ad8c7432533d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a7512d73b9763e7a7fbea7f48d78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651a9c7424e16699b0106040bcaace492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d02534890e4e91c9919da0d1a641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c1c8de47812b951d13a08f61532f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bee9c5ef4777708153fb50609be023495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de5dde5bf1a00c126e5e428466fed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016439af05baf71ccc1dc1b5175fd578497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc9d50dad7c4493d98eebf727d527498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8cfd81bac1275fc858bed4e5c75f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af78e4bfef4d00784b8a60b2cb277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65768e39220e5397c08797c6cd9adf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f12a068cb0d935c5030807a4a6746502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437303c2056d0b72e3b63f0d9cb8ffd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30244437a453d53738e357797c478aec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f926d84c3fd71dfba3d318711a5b544505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044448e0d4cd0ffce4a0334fc43a379506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb9e05c8eb4c23ba2f4f94bcc90d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04d6b5982effd272baa777a7f37270508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153c138486ccfdce4c200b103b79ced509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33219b1e40701433d874fc3ac8315dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1c5467518cfd63272acbd576ee099511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9436a4342d7eb8cee456fe8c5d3b62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7adcef63456f1a7eff2e48e0bd70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a64f10c06cf8a55bdeefc663d9a54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538fdefe74d1a1673ab33a9d23782b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47299ea714edc295cb30a36f575f8b0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a3b98ca60304d1f77506608dbec24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c22dbc50975027b6f95376903b040518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da16cb498c30cc93d6a1835d239102519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04de279181090005f4ee6e01dc9b94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0550d74eabad26bac9d9a5e08a694eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11418fe1c72f7360e2279341708360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572feca5973821e8c66b49186d9bf66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cda73ea27f5e8c0ae4412686c289a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431276475800f29b580d24f8c75b20d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d9f95fd6fe3e509e3f4ba6a72046526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f7501b9ccd72fc1ea9de5d6d2750527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2294e545b692456fbf4c9bf15e37f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a61ac83b2a2ac7996101fbf678896529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ceb5ffee41590430c6cbd990cd16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5bed5937a0173f443893acfa7c08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05268d5a6e979c466f869980f53d9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eff68f34900d9f4be0563048bd2969533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe636f5a44cc19e961a29729cd3cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f7a0d6c6778c774519ec5c10ba913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d85002b5e18512293e75cebbf53c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af55010d92cf3c4edb2b1dbceb72c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4deb272dac24d8d933a8c2d21347b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d692820a74ccd04fe3e88fb986696539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b496c4d74bad95edbe51dda3fe92f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb1b4f5e4f5e781bbf6279210f7b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74691769cbda06ce924b46337e61119542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264900fb1ac34d0ed6e943b812d9f0aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f75b91add7354f9421bffe4a0c7df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4022abce4634e6590fcc5efccb95fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d9bb24b1d0d759435ead90f79b09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd605305276937a8e09feb9b74cbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3a88fbbe31f0f5f678c5ed52f3ed5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f340d8c43f46e8097e542ec9198e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3541591f7543bf386c92fa45258d0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69791d95e65ca80c03b266281c878be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83a35b4ad9f0fb3582d61ec3343027552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff065950aa3c95daee65972352ec0830553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691775a962b93af9c68c98942507b65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe02a3702187c2f1c8234023835ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf597cf51bcd374e591602e53bd19e01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45bafe55a2239f90b1a885cbcb184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942fcb86868328ef5031795a020d4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9422d6e9a031c3a55ccf8e5d4676ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cdfda58b83a0890be7511c0e9b1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c8446e15ce20e2f8b801bb01f1f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49717366f2e904637b89c7aebb08d36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0439e3fe072e4692fe0afe785b5b0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042956b01fa0c6060d9c1ff58f0111a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77b1a030e8f65124e70ac2b42a416d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95887f243d44d98d91fa077cbd446bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06b1e2860f1bf361ee9c0fade752fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec432b931d8964dd2d8c2faa88fe34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebbcc1a276536006e515b45e1a4319569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb0e905577501aba3a1a9dd62a182570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840324f3623470ce189d142eadfb5a7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8add41f176ec37206ed92a48506ef52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d7e19fec95bafa009f3215b88042573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08869f8d6fd04dff0a6a6514a7978d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cce0f1a9d61adb05b8749835c7fe8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab50e1b58604593e75db600ed56aeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8438d02c83145f20438f66d62e07c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0d40dc4f5ecd9d77ef8997d508938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e581d7ad26d1d6b1f94ec015b1da19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc32047e77b36ebfba3952d548dd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b075d2c030e7d7ed9cff9527ac53c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839760f0be51d39892047f35085d5e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279eb5c593f93cdced3dee9a48174b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2978e2435ba0c23458f57501fc6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bbc45296f655425ef621c45a881e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e6de261f25930307bc4c71bbbab17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bcd594253490bc7a6f2cbaf1c86d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46950740ba4e43b63cbd19ea324b7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84192fa2577794efe39d73beac7c45c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acbc2074f770683714a278a85e9c67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd72943be60d10be34dff5c1af780d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061914b05f237d1dbd7cb6a257cb63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ea8f66feaef34b086bcd3cb55842593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29119b739877976ded2592cbe360cd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dbc38ecf8f94eae1b914d0b9f8256595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9817fc346f787f6045ac71adb27f939596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eab6cfa0e0fbcd856be34bb659d91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0880261f72f5c8ba365c21ac483023598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797680129e7de30c7593ab5cd2982d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5df1382e08b217c589cd5008b72ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46105fa38391787c001aeba9613479dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c7744cf01a98291e9925fd2ab8ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de578db6d1293b9f5fcf3437b47c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da65884dd001acff16f0d8b44e64fb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bcc460f53d42e9237864cbb374d16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e4067ed404de007c3db48cd7e4b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5471aa9b5f499879acdab1fbc4e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f619c7e09bf51357aaa3bcc70b1986608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e4979e13d7b03b3dfde314574b68b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba97d576865776f7bef45b8430c47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8520d42e18abff21275f307cd44a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835105b23bbd2392406021697d666580612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69dabb7954989ecabe5f2085cb2655613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29834036176f7f35c4e9eb435d9c97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847ed3ededca00c90415da862d747d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc95f67c8d85513df6f4013bd98a6f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c2cce1115a903496c10f2cc934db0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c89d0f6227253bbdb9731ee86fa5f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f62f103c0e3dad9fc22d5ac55df6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9982c91308d7fd0c5a182c354980b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957950ad73878a4ffac344e0d6fc2106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06793b0f78af0d4459b20da093b557622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bfcd22438a73169602aeb878f7870623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2526ee47c2fb29a173f27b1919aaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fbfa4ef6705ec64430358e70fb4b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d32b91077f88a629a9f7d2b87e2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e639eb7f824b04f059465dd6de620627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7943c46a0f661960f9c26bbe6737adb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146faf3c76310a6872dfc83145ae5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764972a23f18456bc18740191eccd71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd306a6466484f00ab067036d1ea957631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f73745f26171be07313e1070e3d7f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4753c24914c1b5b3a319e067bcebd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1259150da53f151e41d24ef24160a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa093abb83e2bdb3ce36f36fb60fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281cfb40b0964f64924957c53f95ade636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd786a5b6461544ecdd93b565ddd34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30a40422669ed91a4eba16df10f24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de636220015099951077eda690ef445639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d281c21543b1ec85b75ea46f093778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f80d61bc8a869dd7f4a4fd5870c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32efe16a4bb6baea28e7b59214a89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef83643ca9d38510073902efe6dc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0efa0fc38d799fa814e93375e838f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af809a61d7314d95050d86a9e99f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ee342d1c1956d2079d86c33e7401646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d5af9c6b20a9eb6e0285efba44f85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606c7e602e7329591805cf015709de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512147de51ded592bcee9aeaa372e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908365559ad70125a3964706c8d8435d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37099eb393ddeab33aec0a7753f9c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a32f8d6a4403c6d72550e9a13975652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e37afee2d801e0e031d9395554c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366c8a98b2b4ea0c642e10b5c09058654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b418daf15e0778647fedf17d9e202655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fdf363b4add5b4f0eefd9bd300208656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256bb2cb790cfded36d9caa07b66a8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc329ad44689bb7feec37a2e817e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e9b8d0c8f8371acb3712500b83084659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1a1b2ebe0f460bdd1e2c4c393a89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a400f86592ce89abd3d9e121d11f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe143954cbb3090a7a38ca72ae4ac7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7036fddf15cd679f36cd3fde000c0b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b00c85c1c0a83e44b8c6dcf6f81a90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bfda300191b3d73acd463d3d1fc2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b28c3059da1c9b2edc374c225e880666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc01ee524fd9658dc0cc3587e8ae94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0c171793d28373a19d03ef777972e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614619903c3ddb2c5a537c3f0ad87b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07e929ee118c114cc4204a46ca95c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecedcdc54fc604c414a1e1e611da06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c83a1e308551995be20a85b037359672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df40cc6855eff34fc3fff87e02bcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23070f88120e8c0d1017598efcc92c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa1bd8c3791e3d6cf942e981b820c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e07006a028701701cce7de2262b451676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286d30c3e021956b1acfa25d95a52c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b072c4d33ede4e91c517234b2078f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048def330c5d85e14d472d10033b2db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5bdcf7fb62bfa85bd52cf3dd96cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d20bdf179ae9f4f191a91301d826681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76f1a2cd5c27b40d4a018ef4f8826f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0ed8741d7f88a490e85b9fd52d6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae8a631e092d88af68065a8018d3ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899984e17b68592d5836a185aaab6c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d014ca97b44d8b3c80da7bce0da8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381df22c10297affc9755996252e9ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624690be3361a0203b1b147865d0e156688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b46f0a3b66cbbf2cd2195212fb05ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d97bc862aee1269d2b2b117b0be977690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d7f939ef6293fd89a55288ee116f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a05f3db35bf0bb754c681b64b3ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb660d7459f9b74e1c7d7040a58b930693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229dd0210fd71a89b6d7fdb31cc80e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8870bd6df9bf7dd99982a6098cae3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475402d13fd0bdc10fb764b7449243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987b0847d054191cfdf46c59a09c3b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171f21c828f174698bfa14b776ff90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6aad4dd7834dd3a5ca4b236214dd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4fb74f081d4c606059c1cda7094c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20e3f8eb4ccec7e8dda612687eb7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4080bbf5f9b656d470b3d1ee401c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b579c2e0a01adfa60eca248e42eaa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac10c8f0004fda490d82d290bc345704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be8f2febbaa0917d5648078d57390705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195d556158e19a45345f5deb6b6ab6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a5ce8a71fa6865ebf9b05366941a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520324e38cece199b84b55db0cc19bfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f3ec0714a33e4437b7a1ece253df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512ee9d134e0a8966593b07f9aad7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec5fad573c4e118d5168d33a0867f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdfbeb57ae7c0f700ca7a348364e33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4b2f0cf89c1529167b575a09bf93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45715f7764bc43b61dc86d48aff3ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1d16bb0c7b1d0023c276ec369dc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e830163c2788385393a62a1479f7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc7b0c0d675eef95bfbcab2f3bfcf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe053df381723c0db9761463fb903c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19534dacccac7ba13f24c68b928e354719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd855d997548fc567532f9382e7eda5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea3d744a4dbbe21f67ef9b6ec7723721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f6a05998cf91693f878ed3f647b9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd811a5afb9c3a279e62f1bca842462723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0db4fd45f546b853872cba3f39b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d455b22e8f6cc445c6cd19f4a187725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347cfd1feed27c40472450382da6041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d827224da8c6889f021ca911ef00e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59fa5a9f61fcd717343aebab9a9ae5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47457d03fac79fd1832bd550ae87560a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82723bcec4ddf7ed257b7dc2c822d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeff83605c220e3e325ad1fa2e6e33a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258b364911a21fcfc4f424769429fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f5b7ce7c13b2fa76da886def3681733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8645135e65e753323d1a6d3c2f6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b02c6f4889bebed9e0e883edd524735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b3736b418f1f0c003348013a0396736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc0cf92f53689ec81dc840ce909522737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb559032b2e5cd34ff26769d69e3b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cde149ef67f0fd820b631788a970d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66736c3e4018e2ec03394236c960d854740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2afa31e8c934c0e5945e1d661c86b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4de5f73b19c0eb367cd512c1064b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f2d695d6bb78ebeda968f13ef739743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a17f47f4b0a74061901ba18a3322e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0660b8b49ecf22d0047d4afcc0f44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd0a4aef3deb0d320ae185b51c0941746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec872ae0982e0f3acd6e05f6e2ae7925747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1544764535503d299c6c5efccac7b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173efa3f78a3f6076cc5c216ec0121bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297db94237806c83afd3e2f1178ccee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122d88059dd9c7766e8999bbffc190751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37c61a163ed378651845c47129b6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257040366f22d11a746134bc90cbd0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842690c0f72a68910b97f76ce45d91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564d3b5c8961290424a93be148b423a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b673a685b4bfd5405809f82de013d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3478e4a612a2d85a1e9948379619072757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff120d7bce491718920ca24a7149da2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749b7fca2dea3e2c4ac50e878209c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03865992979613f430592468bd9339a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7448f208d41944196ba49b5e078c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e52ea771a5ed6dfa675a8343bb5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddcec6325da0f3f7d763a351570277763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb32922dcafd578940aecdcc9ab79764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0e443ab4b883827526ca7a9f51c4e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287cda4214f5af2187a67b4a72122a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1727db914f2b75895d0ebd19e78e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4bca37d1a63851d1a86a859a6774c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9fb9c41585dae03d38f8944eba6dc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39a51dfe4dd010a9aa56b84814cd3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8edf1a066beb479c20721d7d51691771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc538aeeb6b8e715cc8c02e4ea9146772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da7a22de17a1a4942f54753496435773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae8f5087d2e1d5a14b1377bdd9c67774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb951b47cc25c5ed43413a4778c73f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d60aa53cad8af88d34209828cdf09b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4539b43cee15083fd13885be01c1f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed2a5dddedd137beb2a6e3cb8e06ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c747c65bc8cefde17e20958f1756e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc4107e2c2458278dfc262fbce61cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0aa0335fa91962b1e86dc17a59bd8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a08fb3ff8bbda3435fb5369b4ba576782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1598599657c04b0fb6015ab18bf0cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28751021d32ee2fdbb63ef18032435d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcfef1d4b7ec2a62d922d9a5329f9b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c9e8fc5d2b02e875e025bfa26991d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf44da72cd3af68472b994234aa901787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ff0d3aec26ca90cc3477fe8cf0b77788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64330d3581698faeeb7c89f0188192a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b27f13cc2a7a60727edab9b794dc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c3413caf10d99d92b51cd53dfe0c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f600398df3e9333f552b805f935d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db4c614ecc8a68bc78055cd57c25f6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624698cd22d64d6e254ccf8a1e3c9eef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cccd3332af4b587407766ec6c8b3d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48629b752dc07cb8344132162aeb0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876ee1dcfab6a7ced38ed1bff8ff89797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe01168484db73227dcfbe4d3cb4f9a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df409d750b90c87274dda1be0b8ded799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c9417112e5894684ff3e6fea296b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe71c259edc03105896f57e1111f82801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721394e9e20a3534b1d16df71bf2833802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d1b75b91f55d5503abc9f3783fb9a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0af6030a1a2637172d8fbda4ed8fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4830581a4cab24a53516a3467409ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb97376bec9d1404ecf0195ff7fa94e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575766145ac5f6bc55d5cd94a3185d81807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf316a3c623ae6cd08dc455094cd6f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a518bb234027be35f58d98c3d360ee809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670adb9dca359459d9101c92197ac2a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922ec9fa770762a6ff59a6bbce8effd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2e2e4fedb1fd85893364fd101c7c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be725ab655b5e8c154b762843de64813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4cce42beef5ed808db4976daba56814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e09d6a487015700ac7a688a2bd02815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439542842a58b18cbaa53dd4cab6a1f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263b7a6734e8681db60e4e377a33d4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc4249865a6d18e1eaaca407284a7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa492151323ebf4538cf4771b5b75f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576772a4f3ac430e35aedf734e0b40820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ca73c8b37ac2b0ddf6b48f33ec31821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa2b2b8fdbf0273c5b691c55d1424e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dff63b8ca99826279d303e450803f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b2c9c2fb0ac059046a492e4ebba3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafed3008b7f59013da783df622906b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc70d973df3f24510f66c38ea3337826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb45cd96ecafa118ba994838aed2cfc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32baf2752ff42f2fd392f9ad903e02828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c97722b18564d7575f90ba5cea890829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a029784e7b9f9b7e96a91874f8e1365830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37655ca0784bfc248cd9b12ef1432831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4b42d48e1d8ddc8cd0c43ebbcfe8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633fb0d73793ba2382a509e4e000c5a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc75d50bb3e98de4f1ad8f3d235b96834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4abace58dd177213acb9e9dc6dd86835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40d92c0ceac65a655e8acf0e45edab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d30186eacfef75a743462e131363c6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cc4badabb49c79c5864f7d57e752a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba56c0d68e3fd6e0f2d40de2e039e3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d953ebde6146f5ade5eaa051cbb5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36803888b4fd6711917b1f7a37103841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b9d8bef1fc2ef1a16f671fb68bb9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb529fb82fcdbdfd58316295dbb916843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3ee0d77e2e562ee2d894019842c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b661a4888e53e2464dcdfaf1346a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d426f9efc768aa39ab6cbf549e2bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866e2c0875dfc7e0e5b60b263093e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d0509e2f7159704c5f5f371081905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a26f4ae35b7cb42d89f6cc4b32f6eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feadd1511e26a5620d8aa7c8b1a6197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800965a29e76d1c0cd28a5c025255b928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20f23d4f66b25dc9ff9dc7ed2ef1c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781c0c84f61fe3ada332f6d1e52e96410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4fd8fc40d72d517a39197fe88dbff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17d6ff12eb86e1c283f5800351a9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3006c717745a64445038cd301b51f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35194aa4dd1a3e83a3bc685e50ecb25e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546236dfe12d5dcc97c94f3c5d9b19e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698409c1f42c0fbf2bed508f7a4cfb7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b854a81c31aa9d5e373ebdd7d1cc1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121ce5c528d3e0a566c0a1fd334bd9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681f6326021c9762c7eb080b0a4a86219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390283dce4ae0dc1394beee6758c2f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07818139a15dded32ad68bf35d48121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa38fea9244f1ec3b87c0a5e306f2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71024b19196fa343b09b0247997275523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01694c26d65d49697b2c2cadd7b96124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a81eea7e7b8d5c5be2b9aa45c62d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396d4c564b88c16dc7714d2586447126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951bbcc7c01709598d9f543f879c33e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd72e95a33cd0c621f20dc6091f2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33601890b41dd6cbeafb865996e3ba3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eefe174d8a64c51279a848d6b3788d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b81c1e0f5e0d91196df96430157731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4ddc16b75c4af5b0fca24442b23b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593accfb65e2d92503bfc7778aa79c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114494ccaa3dc173e8d5be48bbefdb8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb846d74944355d52a4748f995820f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a95e3b6611bc9fa696576a3138df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989bd8077dd6344f6eff964ad718f8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0541fcf072fb10163e63d33d20cf7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c77f0a685c9337f8e206e6d628cf6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9e8795043776b2b0d3823291289e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef9f80eecb0bf48e4d99939c5febc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cb67bd908df1696a9c07fa6aa73e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0196337567fb54ffda32c1b7281243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac3d13d1fd5c5d2b84284df8ead26e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ab28224e81e51ba8cc5b8730a22245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ab95f5c6f951d4de1185f2f311cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8f6abd9c2bb846432d05de2e8cc8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b92eec7ad04be9a04faeba19776c2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b92d00dac982b9624227c71b8e1f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe0e1a2a472941f8c226b0a4c2fc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b4a9bcc6d452198af527cb278581851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77f430310bb06085748623f65880f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c84fdb8542efb6096a5df5852fe7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb9311b76fb9c675f34e5bb1407bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffbf2fbabd13c494f759e1eaa324c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5a208d359090588784a5fd4d3ea456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41434954ffeedb3b278fd4f82c0698d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b9dbc893578bffe45cc1eb888f11458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841287ef719fb04020ac7893d929839c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93850c038481a6792dc137419832324d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c2da5d3b9236bb906491bf928be761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba0f42b04dd0200d60b91b9860294762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ba119f0ceac990a71dc22798ddbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e30a837052fd687101baab130cd8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2806ead551b7811d20fd4874df4df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77edb40fba4eb2f358914d5c7a63d5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34851c9e31b068e8140604511aef98e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43369d840c7d0de87360e067cbba4aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e03f40387f2783248057498dc804b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaf500b8ca29353d11ebd5f2beaaa970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0799c503b2d34f4cd76f7cddc4e5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653604285435700f87f47cc281f392f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55923f396b12eca92cab18ef4d8291e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450e4834336263e462c87329f0f24274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b53827cd17f4cfab222044d23c855375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de571f6aeef1ca194bdeb63892e5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97f5b6c3f25715a57003e2a2c710e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914314d434e5e740e4f620811b31af778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468d07ccccd47592eb1879ca7fb38879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd7ad41ace5db6b68a8d9016f6a83880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516906dcc4e8237dc308a6eb0e15ad181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1722427ab94544c6776ff2cfacd49282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4c47f7e09adb6ba8edbbf4309408883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46406d120867083b88e16e551a3edc7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5fb92b8fe3fd2f3b8c10b9b76474685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc33e33a28d622879d70aebae8eb80886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f789e41374021535fcf2bcc71ca1f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac166601b11c3e6bcdc051dbb5c72ff488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00577d4db66d992171ad40939329bb9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580a1e58b57912f0f5d62825c3a38b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4297bea93e19a27ef2f1d8e078e940491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16274fe5f7ceff7eb00491e26c7de7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dac1cc91b2d259531a6c14478768f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1363cd24d1d7cb4baeb9b36f605f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447592d44ae3ac8a3c4a1d934a2cc53995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d48670c36895337c480890b8c4d49d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9083c45586e46329c5b2ac0688a4b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022342af9bdd4c2c6318a33c73f120b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483aba50e1d35e96d4b926a8e0e90be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f19443f7e29bbc5b5beb8a98dca130100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d0d7c7f58969a1dcdc5ad8aa8334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1339483188bd52a7a65e946c0dc24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d64b0c39c55bc9472d559dc3520d4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a3ab863d526673377688b4d8b9be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b3f8e45b7c39014898266cdfdba49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5887dca7c2a03e1c5baf8e152577b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e491d04da5e696af37bcb9d9b103d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d4d39b0b6cec8e2d01f7701cd5bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c46d1f88afe12bf43b14f0387c862d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae907b3962cbcb26a2b443d4982088ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b420ccdaf669e506f8f90fda0b97d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cb43298e494e8ce8e30bbd0f139c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8be5d4f97dafc43112f4bd4c5d583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4efd1af7cb27a3dbe3ad0cded3a2a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d3a70931ed25ac4580e29ea45a964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73f7837306c4279d0bc6e3dc81aaea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5ff0b25af0f0e51df1857d5ecc3ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1ac19bc0dcf0f3e03aded887cab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b686917ac1db6ec70b589661fc0146119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039088597d0a04861828082adce6cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4005f322024a010b42c24be4af3a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b49db41a4d1dfa7db0e3cf83df0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf74132a1b7f20cbdedc99d2606d90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4cfd263742f96c56fadc9a488f60a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da9cfea92176026078647f5e6786d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a16d864f8cbedd28ddbd2712c6ac3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b61f40aed85ccd1cbdd9ed540d795127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f68c3aa7624563fca10a00fe6ed7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f17aae814a3aae7c7ec4332eb607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a61a6d1548e7b52199c4b36b7a33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7fdb6bb7971adc3300811f2744a6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae684b9adc3142cfffcc262aeee7fa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f5d4e8fcd53aa3f68a0f18182f74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abba2b958e62649a0ca1a75d067c86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86beb230b79294f9a34860783499c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7558a1c0e9078213c9f2e46983aa6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca75983e0ca0349edd48fd9eab47753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c593f49e526570c4332661e1231d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4cdf2d24ecd91e3ae3774941cb8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883144546ecf499781631effca792a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d523bfd216c0152b16bb11dc50bdd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda27697eb39d18b555a05f7bb1596b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0204ba7f6acbc27a920db7c8075828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0022f34d42a705f13d820f2383353f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2b1e574d077d6a5c8017e70bb2286145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e87dfb0d07f677526a51a1bf16ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c7c8a4fdff4b61c61b1ea7d717d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67b11c0105d07d031302843c9d691148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f214e6ebd598ab2f711b844f2a9ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d019273de75f5d4a6c17c8742b1703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41cd8ea8567504ce253aa654ae3fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a41b59eb44718e430e5d6683f5ffe5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d7336e80bf24c775a265875ef99f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e613649d8a724153d396b3247233cfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448585b356fa673620c570937a5625bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45daee80af2f045af6bce89d408d0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e850abedfe496919d5d4bb36ba1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b40d9f496276104d74eb4fb38d945158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2659010dfd0b3e79328797588ad1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4f6552474a454c97316fa4421d83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ebc0ff112919697a66db754d333f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024e9c76037ee82714b825fe7c3eeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ef6181df39bed17529880e383fba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352ee73cfa257ff0d882004f83c82b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e76763fa78cd62622505785d65ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878cd072af5077b86a8ceba063667e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c2d2dcfb32118e7dd6ee92caea2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035084f462e9d55b489a70c360163e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215472c32ab33c049a2a2d4ba07c037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda8ce95ca603fe1ffa05d90c143b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3e6a1bf5c55ea18b7eda1144b0ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5ec069eb1c0f152764abd5e2f1ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b566a5be406ad23f3bc24072f3437173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82dda4d36ed15efe6424abb7c04a98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe7fceb9dd462fde7e5dcbbe22d46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c627174f2a07a1739e0d599b55620d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667260077c91fdbad345acb1a79dda1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0606bdc34b9be23374a4755773b85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f644eeb406a1d9b2204a03797e50a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f37da3f656bcb2bcb37dca6399749d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e29c23d2825b0aa71ae07c117d7a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497170498bc918e1ff6353583f6357e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060c44024a92ae672616b886e0850d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dab17e39d126c844bb4832c263f18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c17e17f982533899224e4997780c2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549b71cdbd60a7b506a53264837358186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855ed937db6cccdcf5e88dbbda62d0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bcc4cc28020b2f88236b599114f53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86128d30bc994d4fb730245970f6e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ece83307f155c9aebedf0d2bba660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff560a025e9d5f8e973353c4a985e03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ffc86edc3834bce462e6ee9286a57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73089c6351a5604f2e190be5b82ec630193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cdc9d9d8db1bba86d2c0f10ba0965194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d31104bfd002b4dfd07d383ffb7bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e19be15ff8e88fc0606c56f2828d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5aaec3e0cbc0aaf716009efb13755197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650588385f9e4a0eb377985293177fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c2af10f6ee9c17c8ed36c182fd6c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af92a2c5677a11f80dcb5d17beb67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42361004c8990b7c3edf5d927c7f11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd8a6e3e9304ed550c1b227a0ffb71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac2be09268e71b5a9820bf3ec240de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d79e6f746a882532e6c596bb93ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5656d810b329e9d41504f8b266f74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f66ac574101e7e08f4adadef66e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc1ae5d211e55df790393ee708697207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1258ba2a02216b0e7f50244cc20008c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2813e64109b0446a5766dea81618219209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a57ffde7bc2af304f35c95e6f6b3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab91b0bf18411f0d83f315f42a5ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa58a006940173ea797f969e0504bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5996bbca41003c394040098ab39578213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24695af57c2b3d9f8fc409724e925e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46cd08c3790bef4d847bcdceff8fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f49ab9691531ca4cfc2a31933a139216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd689cc5ecd5a4859ce8a1b93ca7c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c7b0926b18acc707829f132d4fb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70070df4499404686f07a62aaa2ed02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b910655175ea0d1f332c30c14cc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867048aadc2d1a1bf1cf0281bb03dcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf207cad3d415e191636a656d9e6fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5c80bef11370d47e2d08f7495a4d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b9b6eeec1b5418b1428724a71337224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2383d0afc2c3e1d155e5a88b4813eb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad21ff752ab4b2db337563b120eaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1307ece629bdfe8ebf2a90646f7fe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa9d0da9b95eef82fd3b92ca6b0c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b60c93441d4b2d8e4d712e5a5d2fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ab24767f1e53999950f755e24c908230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15806a77bc8270f8f917e0d7608051231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc946799ac43cd73ac7edeabe245d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a678d93e493381a3739b033b093a8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bcaf872e8575312b41dfbe7c5f728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1123929f1a750c79b38d408e55d0118235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1396be8ac2e6c80ef0be847dc80e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b69f2bb688db80ffda6f31fc28cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c6239b624b442634b50b242675a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790e27c54fa76294c2d79e072257cef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e3c75e2c014acc1f686035cb41b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb128e94e1c52389877242ffecbea223241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3568e7edae60f37b8ae746bee31ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacdb99ad0dfefbf62c95e72b7608da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c736d4e7b57a7e2c6fa78c0d2ad8f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a5ce8ef28964bc29a9a396c333bb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15216a47c257f4242dedb92384f2132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0104399c741759c51f531e4b506c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd6ace4f12d88a2e04f6142eea235248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c33ae3c7c2c5d8471d41af94fef50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae75c60a57dafe42e89231921621f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601616025ed3bff06466c4dbad09cc2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f107a8a08ea780335be102ec5fdf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a0ab081466ff71fb1f6fc647a3b65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448768975d39f59e977c92c399e782254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2986f3592179605515c98bed277f44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968eb70ab97f02ffc65ac8ec28bb61d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff132d43d74b962dcc22ad09ac0ea2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafa85080ade24971e68dcde106145c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47ecc4f8679b6f8b29af01a2f3064d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb5b7ff63355b3cc01a3dd965a1d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2026818ffae64ca4faac159c4629261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693795389e849e8c9bb5b2778084cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae12445046f8ada3097fc25afc1d25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeff00f2acafad8f38b2732c3d8a472264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753238dd7d2c853af9017dc613101e79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3df841a5ee473b4862d98fb2aecb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90255cbbc2a43ed8fc3c84286c142f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79c0a987bbab8ab2769dee02ab7fb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd95b8e827d23c273f9f03f449c8fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6800d1250552f65940b160fb1279270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f50c4b7989f03eccab0b2e8773b578271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2958beb3081df04b9889aeaa6610be7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8e028e6b521a6e039871c374f7d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150502d332eff3f7357a9565112ce38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c35ce9081da3dc3b5fa243d2ae136b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938124213765e83e4832ae02bbe57593276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ac25b9057cc7405a9eea51be7fe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb558c2efc446486e34d510f41b88a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644191415578741bcbf904a679aa4eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09455db9eba61573c1a502c40a8899280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f2c7dafa97508dc5b0bc1a5dd40db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe109e69553e82434789c2c7db28306282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458189f9dabeffabf9e1228b07f6a520283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14dcaa523c2f2ee5724830b994f65e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b887278968127e7b8ab5aa3e4b3b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655f939c41cd4a6b162591409c3afe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cdb92a7dc5a462b67670636d0738b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f27ebb2a6be3d7b6f779904913133288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b1915e892494714af61b7635a3fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce09c7fd18e22333f8cf00cde31c1ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea7fba90388779f3ba499c45bd037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f22438c4d2f6608df4a103a6b77e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb783ac12b6db05b208ff94c3dc5dc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da6022060ce3a68f589d404cb89ed1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde52e8e6d16633b446a3baf4fb420295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097d45973018e46a9592797579fa010296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebba4caf171f7c6cf1e6bc1bbaeabb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72094d2aefbf1c21bd749b64136e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59607328cd446c6ae774d3f986eb8115299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87ed88d80192999b9f08f7f5fdd736300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbdc3bc93ff6309081da578c46635e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5f2de53b4b16d5265067f7f64bf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e105fe5abf4b474b8208f0073fb40ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b05229c4e0cc3732cfbd62240d2732304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1587f467ef55d81c13c881789e7d2b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b12d08291b5e8dd3e00fb6606ff88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0f031875fa98320c5b2c439299171307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b603167de412784cbf8c034b6a378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9cc249c113835fdb9ba74c13f59fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34114de6b528d83cd62db2a22e9a436310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b5595bad774403f5f108f5c840e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c0e61fe2f10ad86250ee718de520312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8c4560d3ad462aa70e353d17eeb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999cc0e5b1b0a284f1738c3e1c92726314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e542ea117dc9f632cd20ad5343fdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3144891f337aabbd4b3346e96f3d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb1637929705bf20bf157be7c3fd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf459ca5212058f7ed958540fb3ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78c505a5efbadb5ba5bf8e9745d2fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f91042dbf04b11d8b07fe37ce6260320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375591f2c5d126cc75e6936d76726fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7476b7d2147c02100ec3d0bf29047322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558298e0b01bc08d4153bca74c47a9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d3950ea72ab02ab3d97a74cb93b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1cea13c82a350822f51af9822075d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd8fee02f9934c62b6a4c80f92fe7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636aeac5ff802f0c853440213b4fb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eb7c9e1659770333aaae2041ce391328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662cd5dd53386ae47ab9d29e16bad4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404ce84a232b6a6203835f905c8b0ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a13e3acce2a7d3fb736b75d19209331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0034ed947d5a7d1c9bccfbf76147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0eddf20873b3b988485e0cf1d91a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef216b736e29c2dd53a6dde32c2e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9e75f527c4bad7aea9f593595e53c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7768f9fcbfd8f50757a2915df3da26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4be9e7ba4b36f11a4766a6d3e16e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce01a918ac249bd061d6bb645a368338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720a9c7c3ba114139a0d6cb51c3a88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13e39cb73bef838398cb0fc6d48ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052af8bd0a1af507ff2b73fb04197f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2511570f96a3842802121ceceaacb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561aa75e42588bad52ae111a6a4fc81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43a7f6a2803712e1da6b4148b4652d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a8ba64ab659ab3b149b3d93f6ffe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d2bbd1ea873c86c4f31a6c216f515346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4877d19f939670eea6dcfaef44b7f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a386653deed24b90e08f62319ef91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5e3c4fc1213c98270c464f75f9d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394d075ccddffd51a42ef513171e61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1942a94226b595393a227f4b9c217c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f11ae2b9cf3de04ac6c3a1fd890963352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b928c385c20589c42149cbf2d9c3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf31279a2f7f579f516361c6c6bde5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c89899acf77b175ee99875e91818355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5b18259b22edc2067bac33c05cc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973dcb7e72b51a09aa8d096a420bd6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4a149cacccb401636a7965ace3a3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36046aa6c638f9fcaf2113f8f63c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735adf234b66d651043b23e0321981f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1717bc8555202a324bf650466fc85f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace0c0328a7bc81003faaf2e3e84fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56423391d94468b8e48a0b39b848a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83ca4d3c416d0768d4a39646cff2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e0b839964d9e969ce796afb5476a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa4a8653d1839668f45f704e05acf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba8fa7532698b676c235de7e8b270367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b79bd93ad8a5a30262f73c8d16ba2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653f6380b28d2d145866c299f6318a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107dd7440f101142e25d6524c4aadef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066ee2ba7eb26ff2a3319054f4eced371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59f3e8641b2a7406bbaedb9515bd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f992b55eef4e86abef2c240e79433373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b7bc8f89b4056ac2cc5f41954ca9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290d621872405b8c5f5cb473ec0358375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f8fdb42a44c0b2a6ce48c609f2f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719858c0df0a53bad0a0560ab46aaca4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7959835be384bbcb319cfaf4ec6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7b62e93a21dc65b62dedb5d8c474379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489a8489eef4e2f7767b537ddbc4c8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb516ad1d73b9f2af48e0b5e85c63c91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c04656c264be68db5aba690b003e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7701f4e42b935743630c292ba2d338383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779fca983fc7948aee20514ed8e5a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c67ca1e206d3daf99cf4775edfd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3fd0d3e36d7f1d725de4879ac0775386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b4c386dc5d6c940c40777941cc036387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff9f7b88c683c303daa8c4300bb424388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5c2d5c8d360622b5b9cddff712fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4fd965768efa9bf8a2fbd527467b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d4581d4f2c8f8794e997d2355f2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b9e70ef7536f8550fb4c94532178392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236479f7e173c83b2280733422e64763393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec05b6a334116b3307c3b3c4838c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3ee262bd738fb6132b29b546588fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ee3e8c00e796c49257eecc0ad0dda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446dfcb47e7086b24ff2cff9c9c1fa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab918237af065b722a49afc429cab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8bb7b748e1d42fbd12614679b32d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76966ae01874ff56afa2438ed67dde2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b19ce765ee8f4f8d0b8b4301484f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03df30279cf3bb440d4138755806e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1a384b775e3cfb167c1bb0460e9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149828dd1a908018f56f37290c7919d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b37b1b24b6482bccfb67e131bb7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58c9dbd049124a2449ee5f178042c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b513645248d2b090a198cb6d3b652407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc23e3a5a065a8a6a3cdb30adc0eac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a2468231fea28eaaeec0bad7a64ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63d0bfab0fa827aa3c28174701355410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966004bef09bed1c3a9f834956f57b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ea4fc868cf4ead36ae6e6404ce653412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9303a6c10abd431a4e62178aac7e050413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369358c04a7dcd8f795976d6c48d59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3f14e22f0347abde4770a79acc67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3020b58c94d5e1cd762a8cc516db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0d4f667f244c4c04b50d78477adc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0c84c90bab98d6932b45509c7af5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e836ef8663f1497f7a3fb3582254419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c130cb23a3d9f23eb2c44a9653c3c74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78187e4a21edcb176669935a8e2aa76b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0c4c5758b7ae863730dd5618de557422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eea17ece89d33fae59554764897e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632b91dc17071f22ae18634257f555424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcd8d5eb123700f4c50f6241d0ee43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db22bc05f45541c00ef42fe44d0c09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab571533dc299ec6e9bf33f49a03f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f5e030b82f29ee1e223b7738ca30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c5cd1cdb888e3ca3c1199fb1d9328429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d745fdbfea3cb98fbe96040b65012cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e55bd8675f038dfec47c01723b9c0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4284bc99c1c1ece056beae1d05c2a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29c7b0cd2fb870f9b096b4b517bc8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf29175194c039f1e30ab68e9ee42b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce2eb016a47d9783f733791681eda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44edf6135baa927a47bc500876f82a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31842629a6335ecd33405d1b020608a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d760f15591f3c16f9d1f8489757a5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbfb34984680ccfd19f74209c9c118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba1b0b10ead3e8034723731d24a9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eefff1b47771239cf5bfdb4ec675f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15122704fb1af0d9c196bc339ac29c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85915541f0e4a521f152c7cf74cbf22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff168c7f93151d570a9cb5b45ff37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c00db1ff960a11e8f762b9f3db413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e67f1007a5a4b9eb67dc2f4c713e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d46310dcd3cad9f001875920b7701447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189eeb88bc1a2f34753e7aedc70dd58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0656de100016766c0139be668140f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0e89a63645a4bde8b73e96403b54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828269f5797ab86984337aaaa2b8f974451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e2a93fc0cc48dc191d005412594c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6e8228126b84593805265d49347ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12a0815240c5ac4c247f6446cbf1c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714a750d3a586e67fa87f8df4c5905455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31810f31da773b0fb9174547409f3dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b61392420428abfd15eafadae826d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4c65af34dce0bdc6991f139fa57d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae160994ea42b7f361dfbc6616e17bc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe39c3644c67904eecca13e2568452460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ee053ecdc891fbbe5d481796aa99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93802f38964305491379f58f88d99669462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa91285cfd420ace059f38a4f72ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51976fcb0b5cf076c1be2071a83f975464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b95f9513bf81c6981260c608b820465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445fdda992f752fd183b0b636961576466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56369767cdb9b0f008924c988bec4c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b9bbaa042d0ef347bfddc9e2784e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8952cbeef6a1ba16c7d7d7d0967844f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f89f5dc4da207b0db775c2b7b823a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd27571df0454ff6966b83759d942471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3cedef87e407059b2cfc8f433f0f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f46e4e5a6ffc22549c4217b5fcb97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b91f5b9d3eaea458fd28ff446ecf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7f2cc7003aa7128b8f8604afa633475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8853e5b33973417b4ac7f0ac0d6a67b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57225f04455a24d365388b422dcf625477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959a655c7e807fa14b00499168407cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121166436807ecfd56639fc48ba385479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0191ce5d90020c2b284c29081cd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61aaa9324120d70dd237dc15ddd54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd831b6e3c75cb63621054f54b59f8b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178f78d7b343fd079fe794fa8503099483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c1dbdb58abd0777035dd91ace18f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626727327bb3eb65c4621d36fd3dc605485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26915370826bb71c04ce70b7b443cee4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079481e18e813f09fb2cb3d02b79ebbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86e23f7816f9dc868022f5233ce40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423716c7f91f2c24fc58408eebb3912489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c3ba68166683f9272b6a5b4fe6d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05727c9f06904bf626c9653ce489fddb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b48f41a1d388364623bb6d3621fd76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577049e5394ca138004e5bd9b159064493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383978a0c82f2fe0e61816918b08dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ef8a11ccfc28f4e6020038a8bd19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d803ab939aa8095097758b7a5d5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42ccb4e7095b266d8c3eadad74176497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd13d2d5d345d3601c5bca06a2d4f0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd03412b686c5d67444cd0013436d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3357e0afe949cac1b445a2a46a62035500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe73d027c160a608d4330612516524a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d68752c5b0ff837a90b3f537ac06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558cb351913450b781fc263bf409367503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee872a8eea8b894e1d61a185cc7b8ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3c2141a054a9138552f4c5a8e2e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8832c6982822008f4558a950fa89a54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995d0b6ddfa80afef046d0fa845d50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7967f811fd1ca9031ed67274e28beb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c58939d19fb4f5f13b11ded4ac46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e83fffaba2ac657e94c4d19d995c54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8812dd9087326ccf2732d42f7059511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ee178366808170cb923d164bf233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9387c82f7b31327832a5a55e954aa4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c87d063c7e2274d655e04533c1ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7a7a87c23757455ab38861fd925cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a619f6824b7245051001fc202188516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864bcde801526e209c24ab892094ed1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253187788feb137e52cbb959fb9cd523518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af4f94b63058bc05fa410bcb9fd2d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c4a0e00eba15ef129d02b418cd152520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e18504af57b2d82ec1480ab4e8fd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411118f4cb16819ab4644597697555f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd828c9b1a29988c0e7c310a49c26b07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32194bb02999cdf6326478d37554e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3eaf56bc2df2842d4fc30ddee664f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81a99444be0d48314c3213e039799526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6905fcda129e6e3da71244234c367527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0aafff70c582376ba200fc8aef64a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a31e60bb0ddcf7ce3e655bd4bc98b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2db53555d4bfe22beeb7acb3739b0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace4bccc6a5a26e8b505759a157587c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73353cea63911e43347e238335dec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5990350d19d8db0defcdf421db15df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7f39b00732d69e84567145d57432534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203b04d4f0497ccf5824ef03c3bd094535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143afb1c673f2edc5251ece9a22b5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9a3a26f4c24a0c07d8c805688a215537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6276afe8090761fad74236e187a3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa57ac529dabd83fb6f5dfdf32a484539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3bc6d7f42c0daa79c8794619aa0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4de568287fb0b655d86e14dd73f6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e5db9bc0f69b6abe69ed665743768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b34fc723c67fa6201d6f0ff46fc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e20a753415cc1946e7ad0357174c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709124a296185a3f714cc6cba9206d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2de5c02fac47a456aa9d0f8807bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aec5bf7b14f59c8d17d644d9e2d875547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65bafa66f7b9c2f151916f4c661095548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc833435677e4e4f027263ca8c51b621549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac32f6945ff02a744406e5132816c12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb4dc4a944446a1af8f52c3142b50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01b8fdbb8123100588f2a4b3c17da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d230d02b97a36a3515e4a1b926c344d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2bca3a45d7c7a1bda91eb4fb3fe6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce506ae2f5b8f6114a0b81451008e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa75c3243a7fe16d4b236a3898a756556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad6542318789cfe679943fddbeb3cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e8e7a5589e6c2146873371fd8db2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7f0a8a3bd90d2f16ed441e4bb9a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a5873b18f2d3b5ec6d4cf402d8e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd655504ef31f4bf7b7902b5efa25bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb157d8e7b7f493d6430bc0a99fcb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c2a900267f198e2a259bb3cf978f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30ed142bf24a42a80f73f2129ce62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb2d2815e56a7fab5b152ae8cda5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5830a693e952538a45613a0cf0826566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492902b31844aa1305f2fb7ba3d62e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e29298bffb65b48a98cc94c72f261568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db58be29a1d9df3548e84d03bd11ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9fa6cbb96a5bcb41b050386008224570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa60af10a6461307108eacd3a3af08c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f553e5b83789885c161cd022585fd40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025a0a5b4eedfff0e51d6501f4a7a08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29a90befb53dc409adead804d07584574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c13e27da54802e72c72405385509575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ccc4d8ccbb73ac134a0c0fc532989576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5613a33c86af36ebf758f0809b7107577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e79066f0cf855036336bd1490929b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275bf0440ec33418d004106452d28d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03159cc99156ac1cc3fbe092c073810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4bc4d9cc2ae9ffe52be9a43e925e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca13a10ad1d0f27e3e983a0d7b11b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f603bed03720927916d381542fdbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030346a8dadeb61f2394d80f135195d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bb6d386a2d70ed10107676ff84105585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b7bc2a6047f5d5b30a93bbb1e9c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097102ab29b7bc0f3b387be9fc2cb8aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a6db420325540ba439fbe5878a6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c24db48b8aa623f107491b98505e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a949f9f1ffc56f06f47ad55550ef5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee17173f670bfd5092f2c5c9fddf05e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d981176a69402f7be3a2a9a07c48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603711e0d2b2ebf741fa1db30d8fddc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fbf874db165d6d6bc6c204223bd2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1f9cf9de7ea11ab73ca662ae82696595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127cec4dd70d738f00180025a3d782c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009b27c04028540a907d493a969e21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b015f257f85d3975851f177c3a32e54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643111ef9bdf7f2bc1a2645d87be94fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4cf8096ca83e2d96d43d9261bf227600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac9f6546965511eb7adae22174122601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc23de1af56e57cbf3d7b061ef9d0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488c8d69ac43da7405cf65a7ef3bbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868807fdb775fac36248c67cea9a044604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b416fe6cca77ce3c51d96e3debb43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0c889ac29563dabfdd1dc7f5e80f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db03e1f5861a3aefdb3ef8e81c97dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8889338b66941c9e3649882d2777d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67482a0ac795dbcac25270d268fda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf7f70e9eab675e531aef0be90abf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1cd085d37ccdfdfc56583b94ee0a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c822850a089eb133aac9af564addd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62097909f7b24165f2551122c2c8eefd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc1b4f8352931cba6505f3cc361ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a1a7e3b8e2e23b34bb598ab87295615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063458a9cd3b794d3a73d12a8c702bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a1c82fafe713a9dbb7848546daaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa2d7b85e711fad0cb59123dfce68b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ad93653384cc0e2901807b4a3a05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c4a66f9fcd3eda3d6bce4ed9c11a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb76961cf5712e317a0480863aa834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d5689a46f7fce1b40bc22526c9a15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f8b497523da255f449998c8c62ad4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdab7e89f86a96571a951a1dc9551ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2262fdcb31dd0d1672e4768fcaddc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94199886d2f2a35a7c840c5c1234c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce4d0dcfb98b19229f78b25b00fe62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020cb64a875fee304895be257640f5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243a04448aacd2639f583bdcca7e0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbbc627a57fde52f162a916c3c7d25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc2c30c9319f281f512b8d33cf1464631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c1249550d93187aa2db82ac86498632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855959706b0da1116e9359e7f749e843633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591a4bc263615785a262f04fcf3e25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f4060d406f2ca0fc4ee3f1e218937635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33d860bc4fd20d0b7ab0c3e7a24e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859155409297f325421440d77f1436ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33285a2bf8b59aa93dd23fc5c58d0ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330140c938c5b53335c1184a189ef6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569ec3a3b194d9e375483a11b7da5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2054dfad179a23835bc73e7d876ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccde683b5acd3f9204e8ef561ee9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785ec8a49c380b9551e3e58716029b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a59d4e66b45924b6ff67667f2d87a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59670ee978e04234f4e166abed962f66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90db625dab8b8f3f73c26a0e38c40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da15dce12c9ba5d228e38bf5ac54b7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a139891a2e50cb4620bbff5ecf7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203d14d88056abc903eb4551d6fb3ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f4c8be1832d63fea9e79b733c4f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace8e69c9b5032f73f8c677e437f300651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27248bc2e9e9c0f93b7b5b1bd0cc6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436922165b515ee1245324325b36909653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370250d933d97d2b7204ba1c6ca6d5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee594c4efc67fc89a49fafab5ef1b89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321555c9a4188a52b915056b59596a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90cfe971a8df4775e0202174ea5af9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288d7500f14b5174da05af50a355f32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb153020c62b3d4014c4208bd098c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc4f34cacdcf6abb5cbd52d93b977c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378deccb1af1677a5191bc1543d5f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2315cb465d0030d8f5106cf8c55c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1fc1339f212e90886ebebfc664cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40cebda668aa209d19553bc1d35f1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365fc0b00324dbd7cc0757e53a1d660665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568547df0bfa8eacc90c640d5ce54fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437fe625d6293255782ee6421a548f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259597dc9471fc922a8d11b5022d0ee3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565dd26e1bbb282f679d8834a51d22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffea195c0e4cfa687059a487eb81e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ebba87ddbed30004b0e31c1454f63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9f0ec608c6d75e2c106e1eb474f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad8545bd056e3acce9434bbd543705673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3abf915a687d4828f49bb6c41c70d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa96b0d7039606f4ba5417e26997f98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d341e585bf7e465657471f19881e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de2c3142a4640ad6173c13ee0bf8d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb83cfd2c3d29f34c73c7521f2addbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910cc7e79632728b866030888e213c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497053292674df647b68ea6be8ffbda6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573c6a5369a5e636769e9509a383a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65e49ca0dac723b5f24cfc1299c59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518f012125aeaae44fe04ebc5504c57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be86396c95a03a03656c5fd902b89f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03bf5e8b6f662d9d2748912a0bf8b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde5bcf04d7942b0bf5250920cee62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f8034bd58a8d6803ccccf60e202c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6795207a1c2e78e5762c79139f5adb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145149d404820f0ac2b7c04676287e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e0870c00c98b412887847a021ef12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a4f2554d49334de5067666530274d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e166ad30f413bc6c3e9d6561594c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95092eede72aacbed5fbaffddf3ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268be470b7b008eb6bfbfa8ebcfd4bdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181ea543b6aeb1f8f7ba207f80d45b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b714cdc284acf6de2ca6763999b818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba19ac0b5ca2802c74e9e1e56ae38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1016f2c5de996d6afe4bb1e6c42ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999697555e6a8f01b0b1d1c335ae2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e5fc91ccc322cc6444a94f079eb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7756de17859a914a23c2ba251d5590701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08e0c5d4685cccf5296a128ea6874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9a757d8bc73cec977cc1d73725ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd758bbeb361b9dbc7d2a40e0385a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e039a8aa1bd0bc10ff25b7ed1fa6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278526264222f49c3c9eb14aa8aea07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243aa677cff32e358cf49756eb9f46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb934b15dc2a7bb67a25a137eabf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3af3533d6278325f8b794be91de829709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a400d93874fe4f2a29eff2f2b859710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289051d98e13c5657c3e1e601980ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c8eb361e54775460e10d20cc3326712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56c3198abd04d11f845a0420a9d48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7dfd50047241cdb75b794d31dab3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f546296504900c6ed7f6b46cc712715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bf1de41c4cdd1a356d5fc261ee563716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283da195caeba11d8b984dfe15c1e1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7f9fd4777c1f20c494c573540ff6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f92d2604b513b567b450af2567f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e54c5a6ed9db080f3685b2decf1d13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedfc138d207bb0253240271117229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3ebe4b12c5c46d224055399649eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df54652d8e6f9f0b3560b07e9eed45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7b4691cf9d4d15e94047b67a4854724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2dd500ddff3497881ae965422155b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558f6d0d29ef02a3c0295e585827ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0f1d06b3719a3e66c9279f68a8d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c936df2e701a2f45af07b6ea262876b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8044eb419ced039172bca6074269e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de711291284766f24142a352c4bb7b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec717f292d5ab303b9f81be2a890e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d521681e6c7177267902ab54878a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c33cf6a12e0c50668e13fb2f5205733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb0f22010ef0d47668e0ec5064b744734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf77a38ee401284283202a55a9bf916735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06a26f4a32885ba40746e5e10b2885736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad5bb78537000a858350357837673737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7da69934bacade1ffc3140ad26ff97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34685c6ab9cc6b7cb3189ba65da48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ece66b7706d4557d173153941d6c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c09909cf041dc764ce0109ea8742e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e999a4c82be1375d105ec28cefaa94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253742ae86f6db1c0d6cb13d1e4d6a67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d90937ccd2d8c5ef732e02d6161b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91b5432e7fd0c5fe6ff00e6a391193745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705ebd721cd6620d4475283a779e56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76769e007a825c9052874fd4343afd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4d6e02c30175254e449d5fbef881748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661920d909f9104c409373fa48100bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ff6f406e4334ca4933bf2029f09ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892778a4be3cba5d26e58f5189549a5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f4fc2fa8272fc7cd5ce4b350a7daf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc3ae910dc7e1b47008158d6cb08d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ed9974b48949ab208ed8630c82ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f0d80a3390fb96006134165ddb97f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609270632a73c81841469a0dd3d11d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5ede40bda4feb72943a856396eabf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bbaa0ca5cc4a83429bc8fd9d34d01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ab92e86694ac7b4e97f6473c133e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4c78509dcfbe7c747c141e1035943760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a7ce701cb8d7940d1fbf445bb1045761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad5128d27323a16ef52ee80db7fe62762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b944d0a3a45da89f29cd73e57c6a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a65156f9b01cfe13949df6f54f039764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28763bb29e0e754b4a571bd80f9487a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bdaf517f0dc31c80150b892a65df4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8451fc6049378fbfb265993ad38fc7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>