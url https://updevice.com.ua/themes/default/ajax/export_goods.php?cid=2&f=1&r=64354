--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfaa92711f70470f28f0eeeace31cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee74004e4f662f416abc4e4890e2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5af5f69b56a72291be3f550c32d383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f914d0e83e78bade0e7e239c9d72eff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579526ed1eae8774322d93024e21175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c921951ffcad1d9e6c7495f89760596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857154dfaa1f7f4b28d64a5435161cb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e55e3054fea441b2d128fcfb7a328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d80fc793c119a67855e7f4583c619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19eabe66644c44da284e39071af8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818836ecbd8b5f5bd8a7022f727e97a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6470082819bdf90fce45af648ef1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaef05b41418df36245d915601f13013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2654f862103e42729b970cf81a62214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76897d2c13a4275d1957f9737c93915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe51f426b8cbd565b5a0e4cd496e32216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4a366e09ad4a5d52688f0032f35e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab545c3993990a9602afe7cc6ac9add418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5211fd40953cdcae48fb5d171467319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7339283381d9ec0e4ebd7f8e496bfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1db5b0617ad7cc6768ec3385ececc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e51551739420f83351b84c88838a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d3f1713b8785503668a5de069492823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30edd6fe443dcee10cdf3f0c01bad0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5525300215521ab29f5ed91141b18625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e3e8778a7fead5ccfe6a01aa0f4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e633c321f11f3d908321ad73694327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3bdce23d5164c86ac5abc682bd79428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38010a2d1f77b3c51e94b4425c190e4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2e1166892841bd262e47352af1b0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2668fa89ef55d9354ce1e42106b6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1bca2d80fbf5f9ad09a215370760532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd9ed4000ac7afa56605c823f9a3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28078e558d9d2f907bd5033454c4c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1c4bf87feea5336946d910797052435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb055ef5a1e1b42fb488b3afedf90fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41bed8a4e79324c2357554521d55e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0fd68041e0de280444e20424a537a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a103d659d88cc97ad238048c4c328a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27d21d886c70cd48242bfae36172d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d96657159640af1d58a8118cecae0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b04cfd9687afb9784bb270fc8e80642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4ddee5f2da416173620ef947340f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9b14c4d269f8cbda564e681d0c8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd985b0ea5cb2eb00d8f283232b24f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e3b74430a4eefa7a006ae95e613146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca0ebee40c450f467ed9d0c79930f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e226a236fd1f7efc7b7b92dae623c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e43bb356f77d0ad78879420ede6a3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e0e01d1aa9ea62f97b532731ac37a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed753a2b73faa3ea0c8d3c8611d8d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2502647875b21bc84a6b71a511068da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01f63e318f7311b83d5e90a46157453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3faf4f61171f6f05c56eb6bfa7b8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5db5b16791c20fe734fa32d7a9c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab8a9eb43a082c8e0de7b76d2b85256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9550f36a1f48babe592d7b06bb270d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515267b2e4e234a52911a9b979510c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27199b511f1010cfebdc3c02b39344a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c7709a12693ffa25435b81dab3dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43b63f47c0d70525d2df0bd6ad7cdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7c4c81990a297a541252bfb7476662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352561d767a27c98dccf1b9f15f38b2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b14f982b85b0ef6ab211ecbce9e3c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dce74f9b5d2d68a3be6789e870ab965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003bd65c7396cf9ba88b7ddad85a99566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fede3093cb0885f3c5f9213f9006567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e732241e2f9642f42e86c8c42c4d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d9b4a787b4d996b7bddb832d4ab169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68969357b5a346f43596e32531733ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada17090e819ed89e182f13c886d6c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe68fb029408f10ba36d6ba2e8b1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fff279b31ac9bf6c85128f2b99beb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538316864d3b30d59e6ea547b011c95974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ade0a689bb7bc5330e0bb786bd6d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4edc8d89e6c3161993b6ab148fa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727ca32f5488ee2911030b33c43f8a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949b439cec0345c91aefd26a0c012c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2dbec68883811881f2ec6d918751c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67bff531e670d263856cc229ac39680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4de1d80ea3bcb312fedd4a1d965c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557316103e8354beaaaacbf0fbffb60b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150d1dcd7d0794c6990cd173c48c9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e4bec68b226915039b008b3a6b70084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b29159e8f4136b88f8c5950097a00a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0f7ed24788e0b2902dad24eb1f36486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063bf89d48bab778ab62cdd077387887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408052f5226dfc517f7acd44bea415688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c425ae96e4b750b3e9d156c9de83389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912d5a25bd10d41c266bff25d131cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e985ed8eca861e81267bb982f11991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c159913f977b8d87165fa9a9ba0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd879b31ebd6b3001a000f92dad3aec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab41819b554cc8dfde5180abc315194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58bafee7f28cb0eb0feb865e4f8d4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224e7ce7617e3e8f5c8a7c9218cdefd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d23ba200d1095b75e2d2d5626fab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc322f34c446b605b103ace5db9448098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c086d1e26e9981179c3dd02129403399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c3e942704c57a7a04ea3774f316a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a915f7e2dbd679e578406d7fcbdf30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadccecb9867c728d824e8083bc4c56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6a413af4678fc1c8919dd33a92a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179d646ae9d7b2a88ab3c0bddef226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28b29b61f8d7ad3f4db2422bbc55e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d2efcd4fc8c40ec4b63db20471f52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406824b1e7dabae5c9f63a91ba92a5a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3d3a28c39107945ca3001e925304108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04d878f14c526e04232eed5785890d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e677a12eb8ad205c16b4b4199f3861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab03d3e82fe9f64e42982ede7609fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f476b4b50136fc8b210cbe00681f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dca9cfca1f1f15cd72978eac65f44d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b644b0ca28e78fdd6636d15015f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f4c0b5ba2ce237e4bea97ec076c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a295e598127c6afd0a5627e9b8e6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114426387dc76ed3b5862414603a0f9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdc9e1d2291fe2a5e910b7448fea6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb6fa19e269c7aeb4d339726c18a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0eab764bb0f86bc5ec75edc80983120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fcbd109956f48940b3e1b5d232e18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f05137ceb46d9936aa602aafc3571f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b77481ed247b6568da2c64482c415123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60615947f2e89cb64790f9439962bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232931c6c2bc832ffbc929ecbb8a3bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803d1c0300737238a913479d59e303e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065037b39a3f57adf312b4f7b70bec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c428f23d5f0fd4549312cdeafa9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e311b63663236c0aeb0e9c12de2f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf39446f16b8642cc9ccd9d2511b623130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d0f003f2c25e8f4b2b5de66d43ae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631ee411fa120426f94d1d0ed3dac45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166c8849bbb7cfce42ab9d6a865bc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefc880571f8f04d4773ebdc86fa3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f04d48275f03a34d28c0bd66217f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e39311064327f57cc90c295f752a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6174501d2a1e53176f3dae46aaef4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da874212eef2e973353abe5fbbbc8b6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95433ed6ebdd2779b7d087858d84057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8d8c8c18c16a78fc28de3e3aaa16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611072deed9fef61c08ede3213ead6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f92ae6e35b4ba188dd0b80361db7af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1566512506dba3665feffbbce53ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21244457265a0d74b320d250901b3fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30615d9002272a065ab0368957da59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2951781994c28f40082dbc428c9a6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f6023c50b2e366c6ec5486de365e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09082489476076e02da850a32afeacc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6ad19e1fd543f728738d6aef05863149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9715416b23ded18140eaa5a1cfff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd843464f27e8d30734a981ad46ce373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a1c23cbb70d9956d32546cc54c06a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12c33f51de8a6ed1a1a1f94bb02a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be90ab8a7e9752ee97666a355191103154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b47b0b1fddc92a716410e838c034155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c49a6707ce7fc2eefaa55e96844861156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eabc960f1d82d127a9b8d80ec2435157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635371874e5284e4ed2d0f70ac0efdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5b19ce8e3d1a961c41ed4ec3a1b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be279b2ebc9d79c57f624ae362cf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3430b195167571475f736a82c514d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558568f270501c0acb2e58bcceb55809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff709fbb5adc851453ce6b3df10ae7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fec235b5d4ad49dfd13f451fafb34a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d323d563670cce6875969066970ea4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517223d128a7d513409e5ee838f238fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d41f77ddd4d62653ca864776dc51d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f768c9548aefea3539c4e07a0229662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0af4eccd0f48a250dc6ef03fa2d9a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09bf357d802c52e6eee2de6744e41d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd0cbedb55140deb63ffb89233b668171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca1f31da6425ac8bab6b17814b42d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf693c15ad8cb57bdfc3dcd6e28f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b40822ea974de093c1f9a5ca7ead8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b818579d254752bbc013fd87f70fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb68db4b2206404e1d5a5902c42e405176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc30dd544d1428f5a39f20dde0b15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7677bf80096b382e97d31311651ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec8c1e80d3bb8477f68dbbda4a9e05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897c39fe272e394a475d5c32836e41b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb25f94205ef85981dcef1787b7245181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242963889e77e19cbd563c39c1d44f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eae6df44e3ab0b60d09c20f2dbcb35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9d420462a89d6c200c2afb28de893184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b0570070fcb7aed5b6278a8f72b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab47bc6ac81b0df4abb417839f8755186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5847487e8b4518d52defc0d6a0b273b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd8b3caa65ecde59ef6c5f4fdeebc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c93dc3614b114c8772308df2eb3dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee97af4f4e3398c77f0598fa381d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4896df9ea98acbd40fc888b310e46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393476b1e7a94b2f5b8beceb2bd45b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009d1df37078a57e801765d0fc30b45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801654dcbe605861d0a9f3007bd1f06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321585c9c944554639a6c5a30911989e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70627329a2b9b994b4f1d1fdfc1e9365196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf404a7f41fa31e6a73172a9f0702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4465810de411454bd3ef28b52da923d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c6ca73b9294a378e54df5f9bc78e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd9502181d7b4a4c736d6badfc774200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47e1302adb4cc88fa7279d95ae181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9387e791157d9b398cfe5a218d1cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ac84f9d0dc9a12edbf3d4396a505203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286017e72ab128d43f942ca09e6bad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103490e6c8a5f7e99bf3e6ca3986a733205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e04be3d20acce5264c439d652975b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fe235b391d17c40de684a9766e1bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc933bfdaffc9865cbde354a1c589208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b336d264fec7c3fd932e9a84c639bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c7d16d2e2fe24efe7adeb57f018e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b0c15df45249345b0bcf5f494937c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a392bd092c376e07468557bfd7c99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053380955efab5c3d9db84a51a42a40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64d954f6260c10aa1bba1acd5e9e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c38d2782ed1b6daf2e84bd86193aed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e8094df2b2846901235866ee6eb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59c071f32809816c688fef35ea47af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63441304d9e77ee944b2bff225060d72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eb81e85ee65fed7b8dbc36a6a86cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36fd463e9d08b552d4c7d53dbcafb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a379495bc9b595eabb15bf3ac6800c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5abea5032c05b3fa81b940b789d68c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601d66d6e564bf615e176c9bde189d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff41015d8661598976b639ec86a5905224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b59fae526b118a34640d50e0be524225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d38c60e3f72341c9a9c58871173713226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012fecd84c0608824bdb5431ec1b7c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b086369fcc0b3364ef76ddfd3435b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6be0d9dd99512cbd1e8aa85881c7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca0ffa285d85da6ae9787675e7492230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da482650cf4723777311cae674a5f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564253fef81ed51d41cd480c6dab078232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea54922455dfcf2c2427152161ac2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d9e7c4994d9df72a0b8c3bab27f0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bcb9d42893f2153cc054a8291fa3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d33b0de22ca00c90443966c56a7d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e082f531bc675334dcdeb18370f82d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b258a659862dac35a1ef797720c069238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff88793a8e402d6de521dd09c5e5b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af56f1a5f3782830413fa52bb229e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b03df29f44bbfc98ed0f608e1ad6b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9a48ed50394047fa2f9d646eb171242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8beb8f0edcc8246b09636d25f9d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571312c094b82345d6960b8e6b7d88d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7ea264c7fefbebd3428fae74e5ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc8f18ea74fbcdd59f150f89a8e9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4bf5189bfcff591c2d3d71f68164e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923ab4af4af5abc5af1ec9791de8095248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4318552c6f099c183fc7b2f62f76b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a8084624f362cf8ee0cfa427b147e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aec0cb6ff8bfc84ace56a408a8d197251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022bafefa1ddc07f680084f5042c57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de120b6931024ea2eb307eec2b4217253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d7fbdc8ba058af75a28a9093241e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef5be8e718d46dc3f432fdc3d558fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f301c217bbe33d3594a3ad5cd5b57c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7c68a6f4328e1151697d9c8b43ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942ea8043da4d5dcf70d5585005c4cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42e21b9f077325e16b4ae4057cf591259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b1a6c5bc119fb67adcbf8a8d1081260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce55e0867b92379d479e9a77e6f5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588756cdc4b3b7e0e448a381fcb7c432262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b98dae1a88cdd13ca9a6adf7dbe6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193bd46ae2793919241e58b20791341264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3a96c55b39b6d338be32cbb22f6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa85f354f556957328c893bc836864266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c0584d3c063e445aa0b26a7c13d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66692eb2dfe6f693cb1fe6fe52b842268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f0c708e04ddca3c83acac26996599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d36fd50f17435a5208ba84c6b7f03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4c7f792c7c29dc8e4ad9cbc9754d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f1e8ea06a8b2de270d056d67c0a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5682163b86b5be2bc6b9458a81602d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993ac3f6462eb8591765469ab3c470274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21fe6031a537132ee26d8a70a84ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e61f3e19f372a4a53beda52b2f9be6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333093a2a66fd72016bd346b4719af6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389f8b27c90b8752e5b713e839c416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5ef5f57ff6a0aba1e239c1515955279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daecae871633cd5797618ff790b04b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591abb87c49a737ba3f0e1948455f11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110c7cb9515ae3b2f817d83abf7eda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdcf74381c245914758db6f601bf2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f918133a67baa42ec675e531aee369284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c2add25cc377f3a4abd5ed764c38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9fde69a6e0c144a5e9141b6a4b5d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50890c623a2c73c16867509b5cea38aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fd1a56ca19f94cf78633811281032288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0aa04d92c21e37a50c55af9bf43dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9521def3f294900af8eac3913a2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555e680961cc4c7a169be9cefad45f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a873ab900e8a36e0a7e079a8ba56e97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e6d06e60e3f6e8b5f83063de8f718293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5926a7075224bb1ae7bf7002e5ad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb70d15f020e77d519c9a0325dcc17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445cd6ecff7658b73a597e4861a0b8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee278d2bcbd58e76ae10be2af4d5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b767e36342aa36796480cac2b9b53e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d83853a957b46a05986dd928833f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5ff18fc245e51202c4c28382f45d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a718a1c9f93458862aac36d5883d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da2a2bc1b7883800500acd0717c62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33045b6850546635a554c1a86c7758303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6670a33ca81993ecb07696aee0525304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499616d06cc811354b2eeb78ee87f88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd75974f9b0496d0077fdbada200a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c535a3d0ac6852216839b0515d7f85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d25ffaa2c1d8e04a534c7a279de01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fe16a06c82303c88ce6fc0c350f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e7335a574e05a2b1421a92f45337310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99deedafedde7a258de16bfa7f9d38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3b4d0a7b2423493b10ceaa63ac41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb255772bd00674609e136528e31193313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611d348326d7cb7c4eede7cdb4ecf2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8363b278373d8772e60b1d67655dae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bd5592229a458417d2d2e9f4e22d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a16582419bfda17e8a0fcdff14b38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a3655df8ae41a247b93d5386c962318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b155e5013941125ac83c40fa6c4b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072767ab210f7d1007310ae4f0190f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec344da4049b633de0907c70e8da4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3544fd8fea97915e6b053120e8b3da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab641127dae7e9c14154981b68f0c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d08efee01a55f00eeaa591c7d617324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3b8ea2da6b1e9ca9a1cfbbfbe1d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ef7b79250749a0bccf1461bf4f4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d96fc52f4834ca560da148b0d9ff29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda08a9fa7e74f086f1a8b14285f95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b9c4be3eaf992f0ea29ef96256e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0926d8d2a8c2581d820f62da34b1b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff93c275d95b951a97b4a3d7ec802331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb472cd7f85f9a2234cee22de49e86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf3b6940137fe0a68b26ce084149c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a4d7834b2db31fd0834d305149e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d7275f1773175913eb6aa55ed9de6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2764d7f68ae1f4b41b2b155413866336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca8d9cbf3c4bbd89f86d4efc8ab21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bcfbc81f604002a04609d4dfc3bab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88568385dadbdc748544b8fa6391eac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef093d92e43bf3da22040fd8bd046a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac17543b325c0dd0f11609e9b33ce0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df84bf4b10443cff2b23bda207c4d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f73496eace0e1905ad1863e26bf15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd102e43e95c575de1dbcb8f98934344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5640ec586d94bde9416c2cf7ae2168345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823f2f3be46528dcc4ccf32fa7b909346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb1715701aec694e5405ce4a770b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64325939260c1bae688877748ae47a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc962ff267ff594352d1bd3aeb238c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600df9bba447ee614b146cf60ffe051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51dfd42a6ec69593226b4f356561d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a8ee48c517a65e12d972e80263886352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693aa6646bb3fe22cc8b9969ccf8eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf6bfeefcfaf163011376469954710354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13f847570d15d840478850756e26c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139a6d763154e6fab806a710b55d905356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eccfe73108b108929a2ed4bb3181ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0679ed3c54e496cf107bf1d590f318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b422cc8e271f16a2d53fe7bb6214e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874c2d0f2b9106caf97788decad9de6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779448a49fbff2991a635a98be4ed33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8df9b7cf2853d10eb41f93eb9a814362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935635c1ea171df1e2190fb6a09ac32d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d036d46b297f4a588559eeed8daf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de1798c5026ba3854be9e2daaeda4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993e1ae2956519885c4bfa025592ec3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5014942249fa51b0fc3ec24661b78b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5fd385686bf6079c929f09738f86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a6c50431237837209b4517b670d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464689b95ba1a7018ccead76a16403b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17638e53d4cca17ac24355b9903f166f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788513ea3345df5298c2af4e3ae9e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6aef14f826ec540edfea9cff81226373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156389c9fadc61acd70647c7743a792d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c42a3d5980c580f9dc149a0deb9bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15924d257a066510ec2b3dffe820347b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf3c7cab9c325b0e29e097bbee62b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f4c56fb8828eabb6a2ab3b851edc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648d74a959da8ba5e08b0817a594dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6432e27ae52296f48447991a7beb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c51771de4a2ab5dd0c622b80da2c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ee06011af808650e51ed03f2b4f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21267b245d4b2e0411fdfd2ebbf16a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229e1e4498caa9c8b01cbf5b0c9d099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a3c04aa8856afd8a44aa3f09c096a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6dd4e51720f7597cc2a48475832b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292591c556e1e263db57da189eb0f7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcf7269a6dd055adcf8afcc6a793c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb8a1267fb912c4cf8bd8258960d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa6f374644e9b9d0dd42e204097a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded19895f28a9acc8a62b6adaf8003391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94597c4b0d1af9761a6bb819e1bb49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603e07e06eff73a5d553ffd1f2f4a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01420886f387aba78332c466e7730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b86930646927acff112eb7278ad55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b5d91181195d8a8095b7839920bb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c675566703e7b5f923c12517db2dfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda0138f35c097fb6cf87c23dfccdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99584b20ee351c9d5f95c6ee2f8a98d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d2298076d882d6d98d249beb1aa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575e9fdfacbea3c1ae54c8ac424cc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a0e757740296b48f17ae64bdd12d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60423d77c684c287c097ee2a5ce4c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab01ce2842072fe84a122220aa640404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6463bd5cbb27049e69b4005779ab72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8604402c751764ebd6204d70fdfde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023e43044a651d5bfda892a46ade1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f0be4a0cc615047b2f9aeed594dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ce5a6e1300e0935315e136c477fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90f00f2190ec380602a03faec527cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a552904d76b0f8bffcc99dce06f60d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513feafad51e77abb1a70cbac5ad17bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977647b7d84cae5494f3390b375c8bc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6090ef4d03912ba251be0a1cb21eaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe301895c55454bafa8f78c3ec2485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491ad286e2526c70b4e44b0a236e2c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf86de551190cd0e2be0d064755ece417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671c804ca128c99564b1d4774af48d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5770baea846e9820d1eb1ecda1a87e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcf1f4cc39699293e55f7ae24bdc6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ad1ffd9868b1d2838cfaf827715d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07627be34ea464ddf9ffaed430e05172422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a468d604bb75c9f94ba92e8e2123423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb2173464a85d6d2f21d15bc870c78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff677da05dd3a2143da670febb50a5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fe2afb4b4747c8f9501077c2b433426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b7e848a21070616d275a60ad3f27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0887361494e71c87543115526871428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d4f8d52622994c3f23c279c67d87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5780ba8026176b4d366455ce82276430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16eb6cc9b8392ef26b73ee5af93f60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4119ab1ee39fca8add9a8eded76322432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daca8a94119682b6dfd68684d9d39b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30450a0d318d18971c71dc95c06356434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9782a28f3408bc6a1f91ea3cbd31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d1bca6e4e6bff28694bc337ce0c3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f804ee52209b75b34758864e9c01bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b9de4e9bf0aecc7fba63db3a35f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4247f7ab79231983703b5b4bea5eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad690654b79eecbd3c8ea05b07456b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacb9d941e5cda76c9efaa4ab8d4a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457d2e8d195710063819ac38455cf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bbc434fe04ffff725be83c8cee168443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900d4220074d1e9b8599e650f70ba5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8bc889b34f530ed6098d58c9f8646445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192c45d7517c7c9d95ec2a49aefebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bbe323eb44840dd25dcd5b388f685447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb279881aca1dd1cc89bcdc726603103448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa54b05f19882f527c58f75556bcd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665f9c84b568d5b98d65702ddd4e29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9b3181e8e236ab50cf316b2d181a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a71f585c5b2212297d9764a213dbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e05efc1785c91455f720332334a3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabeacc23002c01c93b824e92020ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c5ad18584eca07239d70b408e1c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310797cb8fc9565b59a580b7a9bc346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648489083c084027cf5a40e9fb3d5b83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee7a95a2f58ebef9140bbbd8671242458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98608d49ea1052081ed21182ed8d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2659ecbe285f21b3151550a12b24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e74eed63c2151ccab0e6766af54a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb67374c477452a289c6045c2c9becf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c29220b9ab95fd1ba6b8061097c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2eac5e548bafe9dd11564cae79dbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edfff981445b7e11c5fe33099de274465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7a45cfa4a4786d095becb66a42a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c681e98d3eb252fecbe59f9a1336467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f89256e41dd8820eedcf0e897a813468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d054a28a708ac2cb02322b99af1140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8063cf7bc17090afd921437c3bd6c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7a75bc741f61a639b2c244ddf1918471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c44ada5dcf4aa8110e2a5791aef43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd08871acba179f86fb10f110ffb6f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a77ab7b536cf385027ddd4963333474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbcc37bf36ee1c5a2ae8315eb0a3b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb78d59a82f4d0d450fc61b2ebfbd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49de2a56bb733c0902ebdd7011ab1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798895dfd2a47b2fc875613ba7fa363478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724aa85bf1e4d8131352aafc96849b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f16208357698128f4ad371ad307b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae6f7e3fbe70f1494351995dd8a4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc25d0161b72d2752a8765c153f70a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c346f175ff7f7a99cf40f4ddcb3a48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ff40b3d2c4c52dcb22a958817e44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe91dba61112320723afe8e85e3d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2ed0bfc945136993cd45f1d08930486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942858a0327a7e390d7c25959cc2267487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c68c65c6bd4cb10471da7fae63f70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0884c88df10c11d685769ea891e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f84cf3728617248c495fe3f64f96b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a751d9f1806bc24fb27ec90199d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574794120e41975717ff40e319a4443e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763603ada465018a8835b770e81ca57f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165933dfafb03d760afef0b0b12d4c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e08f1ea167bbc1c0bd1b665d4a947495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c60cd85b144f2256b115d375d522496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6b78baac99b82991d4458b7fe2ec7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cceb985135450b628833f9544b1d0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b53edd31c91ecca571f6525dcbc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27790468949d0a87f9c4ec6b3739c574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8c94ea4d70e559a7634df5c02557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c97182da93699c6b27aae367305b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452e96ce8dfe6ade0081a939f2dd9a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee25fc9d107162c7a0ef908ecae584504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1c1d2f1ca4ee52294fb631af68149505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927598623ae2bc723636eeccdaaa85b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf4ff4b2ebfcf702a5a694273e6f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f396e179bf3bfb86bbfce84e8524508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23eb42a75f268dfbb761be81eb00a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901068beb06ef100b26b5d0cf9c2007510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f54f7a8519bea847d2347208b8ada511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a621a94a75e10eda184f21f6b885512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a510783ba97250fae8104cc012991513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee801f29b36e7c4ef50b3a87ff67dc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8141bf1528d3d81c7a92160ad8a3679515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c947bf86afc045c18fc2e472c72e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48655d7835409b2a3b7b7f764741c89a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef95c598a02399dccb23fc879bd28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f720915f7c4b70d0f2084068d2d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77791902e931e46495e146130cd35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe78882da9e4ed25b7d104c3d19911d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8153e70bc6d767fbfdba71bdcf4025522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92208d03d14c317b07a3edd844fd1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd3b2410993a66a85947224cf7e075524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404e12853584fbc3d47b9611b561600525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9cab95b9abbf7c1e7a0ba7762ef0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f0bd314990582a473b92252f9d1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c32ffd25f4af23a704ba5f26b5db7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058048a5dc96415ecbfab2ad57819e06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46dd8d0bff7f0abb15e50f0f727f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3962607d63de2d1258fa32f8a8180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4aacfd91cf09e889116f3dc6261f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dfd7bf073b6010f69c7605ba7d6df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b16c0fdd83859a9325e1e033aed7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4c388fc387e3c98f7fc281f5d7a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5d55d8f7f24503395781cfe6c81b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcf63a3a7e7fcdbbddab6b8f91324e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f2a8036ce71d0e421a50c9f52fea5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22194382c3c610c2b8c74ff73d8259539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434421879ee6effe4896bf99dd96a11e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cadcb7f9f13a743840cbbc2cfde1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc7f648675220052e98327f57252f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0192abb11de28b8b35663d124a67bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506f24bb082d8d54f5480a058b326b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d543c1c12ee21c7165c8fbac5b3bfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905337a3c508218e17af17e773a6b99f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048d15c0bb3868ad1d247c49a3d182547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70aceb442c4e953d4cf90482466229548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411a6b062d14d5002a0d5f0c7fc385549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b36f3ba1e5c2a7d6e0389b599a82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646ee4fba8100a0e84e6597e1a250c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030251a5501f2b0618a38d81a201e5ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bddfc9526684dcc7abe0e93fe0f3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a04d04ea6c7c58617cac67a96a20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2d376ac40e56c7fed64f318b1d04e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd2bc56543b9554ed66fc175f14602556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf16ccc352ed223c12627014084188557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816b10e0961e7e0d846d9dab54e3e4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fb683b57c4e646630980f1775109b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1832ecb2bf27a7b88c7789dda5e1d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca392122c9b5d2c7d23055331f8e0a04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69772cbc9e6e165613c2bd0ed3849767562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b73c767812ce4b213c58d6626469563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723475d0ceacb8764e57b3766600dbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eafc512ecc86d7e2c83a72ce901ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f539c31de10691b9f763598b09ba1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591667447f12954b3a254cd5aeb177567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd09aa368f72e0242c7e2ad24538b65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ec2db13f5705ecd3d42be441b5c2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7871dccb0199d6afc601d232e0f606570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c25abf2d5b0bee6ca00d42ba59d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237b0410c641dfeb792989206c7c3c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dc2cb134c938c8d327a20b231979f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10ff51805960a45b576f1815fb62a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c40fcf27a66e903c4c359950f53c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb745736905e76663670eddb2a3e2894576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840bb9756fd942fc0c9eb29bef96ac1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6a3b45c6c6ef458bf1a5b150b504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573230e5ca394b4c86a5077fcba5e31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c14788c10d311e87f5d9c03b560d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b8301532fba3fd4dc6d7fd26bd76f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9561c4172c48defa381c573dcbd39e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f3845324b8077d7d43d2b55e3064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f41b3089a640143f27b0d2a215b44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0bd2e70f4e0638c4d1c815718824585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a181932749f909df6266a1835f980586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f0f087fb060e4c75f841b8b7d3266587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6ae5b4f046b6252042ec6caa22e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a6871b8007eeb386bd5cf4137690589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ffde2490b8065f21bbd2734b8d57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedb3ec7babbe78857a2bf80a8acc69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f2a03905da663a5815bf65d5a4bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99240f6bedcb94291a1a4a834abc6d3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ab502012efc633b1ebca2683fe18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115b0005386c37ec16ee19f1723ce8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be466fa9ec87f7b3910eb7fd442bff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc6c57660814fe92e1d61453c506b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3746437d5e00e75a2234c0c963bc1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b47f7c30af0bccfa536187f86f6f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d7f90dbd43861447a9a21fd6e4203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44417172cd3f71ffa4912071e4322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8b862733d8d58e332bb47ecdbe52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da7604d0a4f802d81e984f29c24be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57184e633136c3aad8842802424d1aac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12b395793e5ab5bcf0224f66d9667605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2ad295507dc42de0e09d1284c7e7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c96fb221a71749d2125e9463e3c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06e0b41f2e2c3b309a2953b6994fdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa6dce1de36ed04049593665a8c973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5189e38844d4e171761f71d3cffc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f9d644c04769936b21893e085c49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e41bea46dab77a08d949993828ce5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b55711664fff2743ec444df10d5756613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5866c105890fb8a08bc43a1068438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16ab436142945eb5f7bea87a341c00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9bb0a18ae47dcc72d52c043f409f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b1b7c4f4083b2b7be1669f4a25bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61713ee52eb1bd67ed710f72bfe0ab6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d514eacec8b530557e41524319de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19491880da7d9d9c2c7e1f74d1d9291620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90aa1ed8d90aa7e96e992e547cdf5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c725a3656d3039fee6aa4744a057e76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e828ef525ee6089b6ebabe48fdd2e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891caedb4a9298b310ec768e7d654b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55c7c5d39387ea1306c6b5865c5ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3de755466d72985b186181d28db755626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cde875c2059a33a80412d9bc276e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50819e0b23cc3785b5b3895e49350ee6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c065bc15d7bb345248c2cc2597e6a19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767981540e9aaf1811882155334f6be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271da7f329e0bdf452390e16d43b35c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f313b52008063719c402eec23986c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff8b84a1d54ecead2cdc9583ef44e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397b99be0c6eaff3b4f592c86c82f1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a628e5ec6c1b7e12e318e5a18761635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c89fa8211deb65cd7d0d0dbe6d52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e04c79d442f90fd693bdc58f92f7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46aaf92982380931d886f8cd105dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e419950d4d323f0139d0e6917f71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d089bab82babbabd1189ef36f952d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e981a142103687149b3625b0796d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51653458cf684bc4bd46449eb3d7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2429b390b1178870747f682c3208643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f603e729a92eb2e74d41f127ad44b19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e658bd806ea3b2c418190ad4b9357645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aedf8f553ede02315b4aed18bdcc9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b927d5fa6cb287c1e4a22c06e629f1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f6f84647fa5ff205ec36ad07b059648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d370b79c84e8a624d58fa500d9bf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae9ff0401117877e32c4e160db92b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a0069c846fecb88e9cfbfe981712d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80434192329c614ea9740bc2190205652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0671267ae1e5338d11521153d780283653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90272823f9480b8631a11e539774c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b5d5ba5090c9b052ef0e44962bd91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887c3ac3452e71207280a06f66e4db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76455f4a0560f7f5eba3503d7824a356657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cc385d3ef0202e0c0fd578b5d1fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4f449014f940a4df3996d3c7b8595659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa9eb92faa847329ebaa2a0e17894a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb8589e5a93b1447945878a58e02e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2ca5adbcfcb2a401cb779a6a15936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03330bdc77ac391bcabd5ddfe285b604663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b450bf0208a05e99c78c7cfe3850ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b848a1fee1d7f3f8e015aebb8226a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2196c3112c1d7488a8c989303ae777666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f2aecfea9be333e66d7d7e1376a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776abe17eeef74f807cceaeb032b1c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633ae346cb4c111b8d1a586203cd1c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad3455eb086a07403bd6107e45c8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5eb8c7d64cd048f725dee52e14988671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb12e904dd5b23290b970743db19bc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025a18952849631475bf1b46f80588673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea13b1461b3ef2c9ec06205f09a5e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f6adfb3c1fc7f57904ed34f0a817675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36699b00c200ad34909ae2d1e930a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280050cedb3b3dd433142e3cbee29a99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed39c308b3332a5fbcfdd4bd99e3e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c056a039cc88fbfafa9c48ac0bcc96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0445be52d1aa2161877afaae8a8a92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fc28491517e8c0fd24b1e955e7734681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560570573e553dd4dff61dde5270568c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927438b7834a534639385ed59f1d56b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520dd842ab397e77192d68e1dfb2df0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c39b6459185c982866fe910a62774685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea5e340553ce2ecb3b85fffef26dbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc230060fe6383a4c9787e2ad47588687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401dc31f89c64598405e28426110225688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3cfb48df9add696a46bbe02d38f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ea5d0d253302bd6708147516a197690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d01184a239517f92dadfbf879887e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d9c80f1b9c53ecfd48d15ef9fd8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9a5ba131ddb99bad3e9569d0ff6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abd3e0130279e81393260290e9e5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3d0b97fba0323bb170dbd43076ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345048bd8f164245176241e608a5ddc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116366ed22fae81b4f671c625d7eb35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01091b0486e4b861c3f71cadba028b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784cf0f3741710f8bff001b9fb7db8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f2110bad0fc9546023dd75957c1c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270b99f4059ae1c9dfb8cfc70ed753701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e40f7ba5fc20816a5d2755f3bbc3c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b806973ba29a7e2457dda150654d5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3cf7d8249080afd4d0243e1f7927f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb392e78d6ba498ca2d946abf9ad4e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169b6a52e8dbc9ea6b88c4d49f0651b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29f0a7041992629f21d10181b227ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadc8464288e23aa60d18bb2c0f6fa3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099288e47e2db8aa704621c64090a6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a23ee9be017ed5345ffda60eb862a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71220bb7ec2fed465e9005835cef4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82c03b1e12d26c06df5e181f4203ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d4103d4fd44dadbf4db78f6aeed1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab24bbdc720a396c380ac91f0c70e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e34b0e1e518fc926c58a14f642f35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206bd8f1c6fa9c1f2755f8ff7526ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2360a124750f3e54a28f48e74169b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f094bfd4510a62175eadd14ae20354718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be64e3c6c7bbcb5fe9116a621fa40b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de699c548afcd3d6ea4c5c5c8d228a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4dcdec5454957b209b583998fd565721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787861e3f8caae1fd5619fd6bf98721d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b8783d238f838322b8512457a71df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2008fe87ff6ba699b4739f80c298bc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c121c7598ac155bbb0729b7445a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366a6ab7f0591d7b4a32c7c4f63227726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddec0c0e107d9fc8725508056d7622727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5af37f0c108616b0e0f33a7a3552c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b339c3a40672faa5804f6103f5354f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b21c4f1530bdedec8ea33cf79300730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef88c7a1ad3a4272e411d954beec209731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c509e902028260d45d67e7a23a17d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17e57982b16d6be06f31e04691351733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc147d0e0b2de1ea0ab8a8d7caa424734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c9467f922159a6b6d0a0c2778369735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4e13008ccf3a26690a2df4c1cdd72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7fd41535a52b5b349d6225e490a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074297a3b47ea6ebf6bd69b623b81d40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b62af98768a153592fa47cb72d37f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c98c0b444364f568bc0336f03ff6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76654f23996d3409a92295605e5fa0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a74c662ad551d9559165aacc90f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497ccfc364159872604f7e893dc631e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30196fffa2c96f03c4ff63f7369434744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f0f7ad2b4d06c570be187d3d09e7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4460648950705601342e2125a3a87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd90f8f7651dfe55cf5629058e379747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae62a47c82da100f7a08d90af5aa61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2a48a0e28bb3083031d117f2cd437749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff8fe85ccc6b797f94a2aa220f0532750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1a5e2d0aa9a5b2c958c638a39777751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ac950052db7ca95380be73dd1dc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e04939dbb65ad65dde1c9cdf5c926753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51603703bbcb0384b74c3565ae6b660754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d1b4c51118f1a2bd2325d7336f4c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96d869bed3cae694e9e8da33264d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704666df4ad69f6ec4f5f2c3ec9313c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8ee3f8c00b8635772fabf99fa5ead758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be965cc2e3bea862fcd2873ec74f3ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31945c65b05ed29c7a2b27f444b81110760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f03b46557aea8eb6c28bb7a76197b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaebe3ecfa6ed45cf5ba2f0f840640762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf756aded6d7a2d2248cabc67e456763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1bdf23e4bf527b94c6ae584960d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5601e082a038db86424a05a3f04f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e90c8bebb60652d6c462801b22df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a32468b7d14a3d07c02221232c0b7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7340bc752969c0159b105aa20c4f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fe57aade1043131c3fed39d1e2415769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089f340d79a557b6dab3cbc8b03698770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b010881d5ee299fe8a8e84c8543103771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c632d93d09a11134dfc2a8e74aeca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf1695ce38dbbfb918e8465ef5f8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099602d82221fe400fb9eed32bef8dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c2ef3f90f3119ebc7ac0d00f902de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f92ff4eb9340afa35ef70c62c76fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020acf1428216f914bc540486a4bc60777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cec3039f2fe2ecf3f1a5715d883920778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17080ffe9b2758fd6f8fec2f0feca12779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857a034dd229d87a43835691e3594f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80934b5f227fe16cba53b55e54c3562b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22998dee8622e738fb65828ee49487782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805673caede67f6a0aca781d44e96e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c60cbc250659e04eb716eccf70f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d22b8e84d851343d7af688d6c7e3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b909592d3c17f0fa3fb89d80f9374786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57b52461554bf02f0b1c61891a5e9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bef8adb06d546eaba11f020d4d3921788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824534493cca62de487de4ba54c9ae6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a4289d71267254195421e2e5bb9a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032bb13e11ea4a379c3c196c6e0847791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb77dad2a2fab721ee78babad21269792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11ee0b5800baba00a0accaae8dc58793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302624dd2e5d25dfc0d8afa81e24fab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d20cc192f811b7b81d00f96d9e3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291adeb9ec48ebf658f6b8cb7503a47b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71e051af2763a3218910f820e870b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4c85440567d3ee1eda7ac8a409a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4299e670349d32de31a1d4edb8e3d34799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270624599aaf7f64ca4d2a3ae67bd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddccad70b86e54ebcb55c32bb61b6d2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77276d5d44c6dd0764cb19623442e7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbf90713feaa00b0784e5a3089e4c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a66ee66b7de8cbdd2442abe46a0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d957c9784754381c0fe8f53ae9bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532355a79b024df18fc07d91c60a89d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c0370b86e295e9b8076814ab899c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0fa11fe3ed70f1f3df390f228e68f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da57318bcc67ebc2fa137a075698f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30dda6ca0adec55e615d1a484c4b93810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5988c417cb039996ccee77bc8673811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a59c5e40e9542770673dc3417454812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678abcd0e5736916fea6f16f43b89a2b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd501cf38c15d8e70c2ee26304723c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c494eb704c5cbba6103342a37e46fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f5a03ed0e5c937cb338427e4fc6d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebeee10434d522c9f8daf6462779d0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c9b89505b69721b91665b8ac0ab8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e791339aac6761946dfdc9cfa06d8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90497619e1dfae19c67e0ec38c4500820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ab2b32f7f48e0cd74fc50a93e198821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0a5b65641927c2b8bd8bdd45e4ff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b479da658fb737d4366ac37554a3823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd8f3bdc2bb73f654b3716dd5f9b4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61caaa28bd971e9ea4b5143da89c6262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab51a06820b3caaf8ff0d78ac32603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c9cc27ba9e3983a831e552693d704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b5904ef3461ced54021ef5c062c285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95306e140a02cab0b9d3e0ab9bcb2876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a257ab5242d167202134ecebd2f52527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a70d73a2de35011d1de5232b40388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555dcd34a329c4f5451b12e437bf5cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc4a80ed1ac943ab6fc38243df6ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bcd8c3934be5c8be2c5084a11d47811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e921c44dbe387ebd9096ee017accd4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898608f7edb98ead1564ffdcf3380413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef1f95a81387ecfd1d2ae173fa0d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366c7c6eed80efeaa5425c37f8464d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b029130572d65784e7016f9c8c116b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923fe9868b45eddd77d39792ecc46917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b317b4086fcd793f2ede827f4dc59018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad9c576da9fa4de2ca6492a5c846119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993e72e7e5c44258f90109158f17ec720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6613ccff498e3fc3f79248c3be0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23d93e6c6a793a04e369f74803b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138131548871a80204f0f437f4f51b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90818f23a2b236af6c97ec070f0f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6247fde8453febcdc661a97c8a4104c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c128f3260f1aaedecc2483a376327126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b22f2c6b43f961176601c0ea86aacc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0d21a75cd5acce57ce8fe3772b3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8cce7c70a975a6c6239e520aece0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28abf18193ff0cacb56f2f59accd61b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b33018f67ae5ace4be8b41abd8b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c24e6f46ec442d226cd0343369b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19797a181b1e379ff8968643cf2e475433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c686e468f2eac8026f99570fd96f32f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4d9a0d283cf76f952b3644ac188f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fb705ef52ac5a5e841df768287f6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9f79bd14660c6f4d79648d13c27cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825cd1d49ddf90917fd76326eaae9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e5f1db820eef3d8a4d6fcfa91525739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da430e81d7a705e4ddd4c52ade6320940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45b234d4bb82c16d65298615150e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6558396094d66120495f94cf9811142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62587eca1634fbb8cd07dfaef6f62d2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988143829cf7a7ff912383f132b24d3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f759b4527a68e1deb6fbb4265e144645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae436be67fd7cec4c0bf39fb8317f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7f8241ac3b455c61e03b2bc787fb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a689abc7c3ece0043c0211c977e7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c584f441485ba999248599432ed2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a630dc035426ed1b8028b5f891cd6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebbabe361d6607d60cd0aaf61972dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16ceefc901a66ec72556d3c07420ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3dc72169d582c17a9c5903aed2ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb304d4edfeec8426b174a64d50efed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c2f246974ff3db171da5ca39f2dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00918d6c4784514e58850ee5c283256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85630ef95a58881676a60523280981c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3576a234037c9db572e5178d95405058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb01343672202530ec66e9fd31712659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d85812c098fdf41c3f3f69f94eb7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53870b6cfa80d060d5b2aaab7999461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded550f6a886a7685897d2a21087e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f1d3adbc5a4c4fa85cdda43bb98563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5021b96316a9dcada2f0407a75c5e3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e4d86e1b681e8539ce5858d6e05e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea1a8823a71c039fcde32d1dadcefb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325fe342f514d44f0e227a4254ee07467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e07515391076074eae33ae1c538d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d679d5ab17c1fffe8a11ab60eb298669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d399693fa4ead2630adbe964eb2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad092f91a4f24eb479113bad0f9735871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713216cff6865443d5f2f2d39cfa7ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdcaa320e2d638559440158f5ba5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a309ee06a532e0a52fa60de0870a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588b88fc1f07f11b6a59031b3b75b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03561300c1229d5ca746b6f8606e3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46cdaa6cb115ec92bd4079788099ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f4bf7f9882dfb59fee24a103e4cf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef6162495a957642fba4eb0541a0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a013a1f8a19ad15fbdd97fedea91980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3ac3ac180cc59842eef4f3d7f26081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc7262103b9b5a75c35eb038d87cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1788c1d22caaf15471b4d160f15c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350e595f6a36090a3006a2a04452afe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da6d3b75db0fd6653fb802162cd4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fe63b5eef55a13cb0d2583329ce4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69f1fe3b549fa534015068e4d1bab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1309069eb6bf0800b53abaaa7609f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35dbac6af7ad892636a010f3495f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968155219c527220759fc59e1e8527a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc0dc464dd9c13f64d0bd0971324b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7184ad71bd1402fe98ce10578573cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f90c956d54e65d9e381c5fa5dc4e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4797052339d1454127aab4d9363c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79fb143369da2cb7d36275496c554895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded418c5a781396afd705bc3c01bf12296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a88a5e48cac3f0856a0c5aa0dc1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374f9a57d8ad10b93ed7e56affc47498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff3fe5a5f7965462d50b1ad3b29b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dfa803d8978de7c2a8bfa3058fc7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7006e984531f5390483e9aa35044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2956a454f8cf22407601832b14df46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0378afa9a44778cc8a8cd289b0df6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fcb05d4359e22f36cac8afa7febdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c6cc0e4d855760bc0e7ab95da01c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec4f4cc5ddd11a42173add0792c8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4894a69c53116c2b5f520db8ddbf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087db16c60a48c9d9db2c121a0bc3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8738c6fd85c038745c136cb39bff7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625de2246f589aebb32006e0a2e00857110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524529b1c8fd5da53f25bdbeb4d30778111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0e6751c424f487cd569fdede6102112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae7a90842c47c9e79005dbbb334b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c21ea93537e9cc02a5252959664f80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1608b772cbefaedd91f17a12f96829115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d6cc265cc9fa67e6e5b72a6c31c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156b69ae1b995d60981d7dd7ccb830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990fe2ac6c83fa96e616de47a246ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bead359f55bf66207fe43629ab11a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d3e8685fe966f89e1501caa39c08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f70a15d05a23d3259cc5cf30dfd510121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a0e5db96508dc5a188984cf88010122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c033a15b2657b03fd47e5b3d4623a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde974e9ed93409afe0b803078c5d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb26bb648d11ee5ce3f6f02ea022d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900cbd8927e245cfc3e208f3285e5bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d322a16e314a6ea42537fff84df15b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66184d153a99c90ef75f73086f379ddb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18875810864a62fd00dfeda5cf7a709b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97987e0637c81ce872d51e31462b72e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e939379e96187ab7677cfb75c007f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d008a6ed5aa692cb6fa8a5f3af1c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051bb7d6fb0d7c59bfddcbead7203ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b82a8689188cbe04d3042bd1d29a5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b941fb342f7d3bf96431d8c3814f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c81d9a416b34fc940bac373e8dc42a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b68ef28cdca8db474e40c5ed2494137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f484735708b39be2ea6578e6aaad8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b23e19217674e5bc3ebc4884660e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150584c53f274c7e43eee8d2a408440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db81db9cad875309e254ce9c35480141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633f08551839eabe7c642cb3e1db1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd653777592d9ccd06a735e5f4d2a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac817c331d92fc50824354ed9ade79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f4401c65ca32dc7c9be85a196488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957433594994c9c617bb4882875d9951146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d2a41ceac495154735c1a8b62bf9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4692f8620b45ae2d953a2f9d96f9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c2e38624b84a0c2b4d4b9390f2c97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07f416ef3b1daeb1580d537eeb36a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee7af06f4393f34f986d134239bb07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e6c7aaa32ec43532f694f2215a115152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d32a41e69153ba62f4785f36439a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699304851d000e4162c9339576610b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbce3ef3e3a5a718be07edab53c4d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947bc754009593791bfafe5f20aeda1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e99d46b6a6cd4c61b2fe011e5c28b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012adcfbf3b1f1e2fc18d7d52e6913158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8dd153efb8f2eedb70f5a83ec400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76e7d4ec3b34806921577bed6a4457160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d60cc29f35e7b252d04efa2caec2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219988961025461f872f07843e0289f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c23646c3f431f7c2a5af21953a501163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcd993e6c198cfc2f17b30740e3682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6c48ec57c9ca3e54e0153af99ba18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f2c2ae18bc6573e729cd86bc988b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e054065de4448f9a4d213df08ac4f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060ebf26577ad287bcdb7bc6f02bc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d79265661df6929a55b9df615148169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692adcb21e34b19ae2e3407a746879b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206c20b91a0e4920ff2501a0d60f5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f30db5a463784b3e14e9f8b030f0b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a342117c02f40ff43a17d1086a60d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9fc97414f48acdcfd2ca821bd80c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac5a75d51128b8c88d1526384d21f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c356b9118a02d65191b0b1019db2af5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10a1031f4db3dae2f9cc514a75def9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a0294beb62efc15bdbe8b88ad94e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf61a802d2fefafe5be9f80fdd488179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f67935374241fb39e2cffc2afa7cb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e5d806a999adc2209c4abbc9bfe5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dce8d5e95720c0e78c375c48204a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4984b1e6e5b9d7f39b8d3fdd5f07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085e170a33a020053c02c760bb6177184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257ca296d729b28a8994267861c99e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320653a1ce71c4596285121cb4becef9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c895e39d0699ff4442e140bd942592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292784cc1f03b8707e108de33982d4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fde46335f7c1813ca14f39b769641189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66325c86b1115db86600c5eac16cdc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1b531715a452644952eb9646cbfb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90b946139e1f14f03e469737860be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f422f54bbf1887f57cfee80bb2787193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b6b2032ed4aeeb9394e1def30d0e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8cd45845a58a19453d1e41ff0594d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645bfe63a24626acb2572526ed052e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8107eb3dddb450abde83dfd7dd10ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd94b0faf378dab9cce6b9d40380a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a336318e3d93716e0ba34436012ba6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674b3a6500e94a5835eb7c7d4d130d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b1f3f1c1d8474959c56d6aca1536f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47594db8c249c8d4025461126db9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ed8feb54485e140df7bfa73dfc59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb2d3c74def1f1d7606b1b6cf665a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3843730b67119b274d6fca5856b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f7e32419d1663042217fee64a5e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e70ae941d50aff1145dbba2df4a22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3394c88518ed415793df48efd3985a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2c42d657842e9566c8fd3da3dc43b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b60b9fe2b2b576a2f412deecf57362210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a8c1dd9910b9f14a345a3cf4c274211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eea1f4e11381a45d90069f726befc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24bf59b957c13760a271b21948a348213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e88a38200932a077d88a2ee39467a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef695194edd4f07dee3506ac7e462215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b60ecc07b589276cf64b9ad1f4ea52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a37846b687b0df0136906e12feb32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067b0760562866b41ad2829f957265218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b8200b82a446ee8fb71786e605679219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fae12fcb06203df29fdaa567dc2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b573f23bea200cc32b4f18ea4eda91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec7cb60bf7e7040a933a0015bf73e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dccfb318870f0e89b1f9f590c1a6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b343917cbb04f76db0c75bbf9a25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3111a21008212630410bcd60bacd670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac61e592ec98c423a47cce813b7875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90069ea48292d70635c2165233b3ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd8335563b86f922730fecb246cc6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf12293d55446a428af4450de2aef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8860dc03f023d4c03781774e98292230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c858c63642a6eb4e595213a6ae614c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f297f99f2c3eb1d371d4e795940f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6139adb012f152962bcc5d8e27811233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657096e8c54f529191d75deac1ed346234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a390930bb666318cae00f1f6385ca9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdba92b835c027a6b97f0c657a13406236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d385c68d2ebee9efcd7e726c57808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52572de01ffac55435c741ac5485f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830baea0f7fdfdb0886af7afd50df8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc8aa1c48257ab05d2e3a708a22bbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f6dee26c8b903257cde0b982f6fe3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dda05f7cbce77afd97bda6b1828fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef807e6d31ff96c83baddcd4f494861243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd3a7ee853c63759aec0d02b4ea84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220a199b0e81178aab6860e7790bdae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca498bce6c36cef1ee18e6d04045e0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b25226d5ae1b15659d59462441bcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a6a34586d75f8ae01f7262dd6f87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981aad3c7f2b02f00f2e0e5c4afc9e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db2f46de7d3d37e6838ea76a2d7be5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2a6539a3542662ceabb8ef5b1f28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc4cbc0b76d42cb034b86d3f3cfe8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cef148b7be570c068feaeb4e9571b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e69cf6559a255688d9c73fbb69f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef28cebc08deace331e6842b2fd5e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f155a7b8e4d7c2e8fbf3e690a81e7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437739ef988beb5455d69734f1d67b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee858ecc2290cf507c6ea1775fc82b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caef717102da3e2e63d90756c06a61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1b21e651b7eccd695da628715f78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086e17cc71c0a9e3d751dab97e2123b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a6a65ea3cbda26abd256ca12b43f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50cb5e956d462d97ea6d66b50d337263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a3221046e5ffee2a103e3a0da318264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a478a6ed7e138e33d21637689d81d08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ceb5731c2d568ff9a7265cd11558266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4121150ec4e585bb6f928f39941e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7bcf9be354e1435f31b92d1099239268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9bff4cebca7f13cb59c85e8ca4b67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729a945021e2947a1d799e0d79b7c2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dd71733ec9afa429477b1f7ce2506271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097c87ce7f0275fb4c0495cb8f1c74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249510d30d492881bcf9a31d2e06067273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368814adff20578252854f55b4161a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc98f62de42d76de85e199b08f821d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4989e534d5441bef0d753d2fc2cdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a8875fc24f200fafad29822e3c62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef34b22c63a06c3d36dc26c9212b80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13fdb427a8d36cded4f2e510a3ba80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c55ae3338289ab4d131e93d6e292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606926aceed77dd63303ebb7dd82b63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ece25f3a1e4fd3b00be5a29edb6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed553d4bafe687d0de0d975d61c624e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dfc5a9d115cd7077596280ce465be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31396c90707a1ccc39befcb15bbafb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9cde1543800fc7a9ba339e8a179cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe084392ccca51a8963155628342d68d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27f54bee37a788d9fb53b7327ff85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53ae165948459f0b6a2cd3aa6f3b2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ad1980befcbe36e0d0f4f10a3044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e3b3ca4f5647fe99b835c7597d31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7e115b1cf52659c6f0d517579ae7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f24c2b03ef3a4e5a65cebdafe7acf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ed28cdf77e68813acdf92fb29034294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21944d1c55a9e679c09d2b440c434af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd492b482034c73769665f2bb8ff3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf17f3d0c614168cc067edb7cbcae45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0efe60b57f4834899240e113f689298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6349dfbd7116dfa939669a28ea4f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2501d1dcff2353f1fba7913d45efdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525774d812c294d6da5394bbeb9d93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e7d1ba9d9928d67f0f96237a1b5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb36cd53905a1849453406030132cc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2026d267a403a126ec241fc05511ef5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c698e38248ef65f95e1763681e528305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e0a0f0b68dac6415f8f11a547c119306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b1de2f0c4b4abb1f01d129aa3c32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec17a12cf8ddfb104bfd8ff9a7fba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae6dfeef7b1a044e3410ff600c1d01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b760e750d8c12c015941cb4fa6fd0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e241345406cf54cb041f262ab687311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b23a98fad86b25d5a1874bd4707323312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c3b7d4c6db825eddb9660451d1c41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a2832267de7eba6bf42e64d691e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980066851d8972a3d19f32772fc3eaf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f93b9e1faa702cbdd24eafc97284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84ca5c660808f7e9720040ad87ac69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca0270949e0f4cffe55eaa2fed76f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e959959f3b83a721f8717c8169ebd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f92ed49bb37a059cb39f8d49046fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecdbcbbc7fbb7bb6e9794f0194d7f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aed93f9cba5863bab1871b4206e3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810facdc23523fac454663f9fb3c0309323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0930a424c45553bd1c0bebc195ac83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef8366c73c43b36a39c59265709ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2050987ea7f6a5ad31dbc0586a5f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7dc10bac13e5ae90c6b1529ff5f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d466226988fd94b146c11a25138e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d849e396b2f7fd1d3b5e0c07bec74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b4e1a4427f28e29023e47051a52f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6abf9d98565a9e8e7ebd64337b7d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7796a4f77684a2fb5b6734e6480912332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d568159c047b6979f2c62825c21652333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb882e228306edf036f5262abe9f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd0d7c799d057df1ed4b5eae7ca0d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a309675498a0ae0a4bfb9b8583d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad67f98435a9c82dd402a4b1891950337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b29e9ce2e37d08adde4afa6782818f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f3bc4292eb15805a2b4325bc05aa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f602dadb36b2b9935a34c3f5fe0c9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cf40079e866a934eed32a4f262750341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f745f0e6b32b11f7b2cb99bc0bbb1eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933fc4db02022b816fe6d9a16bd9dae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbca5bba7285d10cf21891afb3b5b7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd82b0f379575116cc7f427d52407345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c5cf8829cdad1803a20bd639c2195346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e310193dbd3f7b57487463ac107d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee15c569dd90883081c2741460da94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d5c8feefdc8a03beaabab241d99a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c162737cd3062c4f63c057554278350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b164e28cba5e1263e0a4878897909e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05eef863fe408118f38edd3360b452352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be086eceae56807bc5ac4e7a6ad3df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f342bb9993979d31e751add28aa47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4397d72896e7e4b3e3a5e311ff0412355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511c63b7617aeb9c2a63107335d506356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2879273a5b80a731a9405bd2b0d62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4501890a056517eee8131d3a2cf99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a358e25e85856b6d280f8478cee1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd19697cf30d39c98229e5d3de4671360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256acf6aa2b2caa1dc49ac26359c53de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02116a9d0b52024d9a52b9c3aa9cf7eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc05c3466994894adc2e36bb81851e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe72acf96863d78745994094fad121364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0000f0535d2a637c2f954097f037cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279636fa7aa4b0d6f66f8ecb59d76d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af40ac05a617d41ca99363fe1d5601367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4a692ad9f224a126f29c44307a739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09615c5e9131df85dbeb14d879bd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4d4c8ff254e4c7ade767b12669c1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b0a5d9c214549a3e872f4a641f49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29acb5d7711f7b853318d579899f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90714e7b94456391f943048640a29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf122cab5a1d0a618591294fba02f755374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66500ce5b4947df774b4c1092890d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5bd6185a0135cea6cd6c23fed84f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a36e51b498b3c353127b9a87907aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00eb182e711e1d958a1f8968ae09b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47978af3837fca1f97c9ffc3f4cad18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3255287bd0b614babefa9e7a09894380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2908375d5fe94ae14b67b26a824a14a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f985e40b7650e46946dcb222ad5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eedb022548ebab64eecbbf904c4cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d64a7286aaf5bea9b3412e3ca7ee74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d806b47bd8ced477e5d4e523ce42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6165782e019945cd74618ee2e24cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b16871b91b5bdf6df544dc4c8fce0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1764836de456f6fb79b28750a25393e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cb6ca5d5c9678028002a68fda40f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86c35301cc5f5ec58e31fa2fda627390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc82d59c5c280e08ae0c7615222039391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb571da0e14297c9e956f1d2faae52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7f48a66245d74a8873b0817936f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888081d1eb643e0abe5eccb9da5e92d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb375ed318a292fe9b9030f44261c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1c03f527805378eaa7c60e0edab06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a24b2113d4e941085ef8bb7961ef2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa8511380125ab4b2ad28d91e7d206398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97914ec07741b35ad2af45ca3d498399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bae115a41a5cdd8c2df17de21cf69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca14658435358dcdc1a3740c43d85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c199dbdb2b71719a13e74281a5d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b24f289608339eb3e6089d4d8cda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8894981082c432a880acb2d4ed650404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144163ae78c2ccd940ff2a3cbe8ccd66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a59251a2aead9e96f49bc83c95de1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191a21f55385f790cea68a0ac7fc37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fea84a66fdccd600ae176d1bb52d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15592510f7c5992939c9068535bbef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac6211a872270ef7cfc3c8e1da828410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75702db3c62707fe783f84b2fe2a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e3af59e4768b85857607e66e0b58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b68263ae5fe9f15060f75ce8e3941d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d8e60f4685d62c7b8645d63e4b0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1c695b46ed9abfc97ef477e9e9a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb6cbad29393b779fe0dacf2791b2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e90e138632fcb3aa7c2f3598b06d3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227219ff11c9f4d232434e456e6beb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e107ac7f6164eaaac750e0760f5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203104f59c0d1e86793519358d8ecd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011f202b3e21ef52a3d3894991517fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d7b2948fbea781cfffe47f1ec247422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b066be4847599d9ecf47c87f95dbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d04f4116428f59094f061f0738d90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff266d4a8664955f292513c4ac7f46e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a367ce88a61606ce3a0b9f484ab96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81743c42440ad6876bf8e47e635698427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b9726d67c00ca6de31dee7bd8be4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962de37158095b4d284221313e4fbe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759a4f10324b40185660a06628fd10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0a14f1730908dc822c1432cdbc20b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aecfd40f59327b20209c44949de2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25af0c4e34d44eddbf5a00bc0a7801d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202fd1c4c67be838b50008965b50d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608e8842d3fbd46bf07c77a50e93ec8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3441d99eaf5dd7e0d8784d9bcfa4be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cda6e3ee5f84d99f28164b64d0cb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb5bff2d27f23025fe89c2c404bb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138b4fe4ec28baaf7d4d5588d7accb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273ae52156e6ec40802c2d6ad9a4a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c0b5db57db79de0d331fb90833365441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2006af8de6e5bd07bd5c373928a46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602550457f6288d0ffe62f3394e740e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45be547b8f09dc4094d670809b480a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299adb384bd2c3cf7a62f0d30d72c65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84967dd954a0485b1bbe5624c3c8e18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38cd209662a1cf49f632d96f224e16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ffb41e98a529637a1985ac851b696448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f31c3f50e5aff9c8aa6fa6c52e030449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb75e11bf31cd3077d64a9ec2dbea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf86c5a788178e08c9f5b1b9471a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb76706c3b10d7407f79414d094a3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df942ac67cfee9df5d4e47b3adb418d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f7380cfd71e49e666ecb93d616040454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346387accfdc0fe1bcf7166d93b77b96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173de3b1c65e2eeb477e768835afaf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e9f8ca73512d8a5e16ac3706b789457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c476d3301d6001d29018ee219e8258458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b45431dcf97fb513697cfd6f4d0a8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066a7e3c34012676dcc3ca866ff8dad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326423544a70a48de2ae0d75414216461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc370fedf9aeec66917500237b33ac9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23bc52a18cb0bea0895387e5f49f34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184345c75d668c759a61eb8e8ca61a4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173b4ce80de7d201e1066e1d323bcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0749b7a1fbc2d1759b36384503921466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e29552754fcffff3f567b8af176a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b13876214bd14f4e7af405e6c770c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e088fb4532163de6db65215259e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27ee642ed31329f58f092a3711037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d474593f7f3f5dfc3fd3a5aa31c5a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bbdbbee00b3d3c0fd606eb5edbe10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9d73ed96c8ed97a1497309ee5e264473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3955bb97e1088287e8adb51d1ededd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265918a9889a26b1d0317bef68eb7724475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621a866fbcf92b7bf0e8cf57fc57fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a45e07ac110ae0697e65af137f886477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe1ccff196ae9e88bea22f1ae62f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35aab57cbcd82aab47dd635c952c78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc47c145bce11013e311d1dc118196480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3cf68b9688eed2a8a21b3489fbeca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04264f1e126de2bbc328da8b27adbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d964faccf88daa7b48a8dd90db1cc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32049a5570b17d77941355f169e7e98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656ec9a5e84306a5b384350553b4d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a6d91688bd1c22b0199facd06067f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a778bac1da9b9d4462e7af30f0fe33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e7501b050ec18c035e2db0d425bb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318e56b0e0c7c20c4abf9a574c1410489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b26a8fcfb07183661b98863dd3108490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da3fbf184a15f769b379a51c436962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540e6483962652388fbb7dbbb99d21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df1dab38cefec9e7c541076b348b3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d211d3c156c5c866693f632ece9b9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a83cbd91bbd69add1d67add0b48fed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013863d6c7023a6cff71b67738c94872496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de4a03df55200ef650b57b2d238ec1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44feffe116c03c6d24ef1034dd5250498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67354aec338d23a0b58016310c2ddbb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e406dec45bea8d76320bd5891b0f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d23fbda5d325c5e301f7949437ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfbcfd8e303638780dcc6a190ce281502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7016bb8aa277e14957d0c111f96cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838e449c30c060b3e0017be8ea6983c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7521262630820825f00f6a73b90e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c3259226fd4e11589bd752ec13a3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f28d935422392478783682dd30954507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865968251936c6a554df136bb0c783a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e447873e6598cf243be6504e3405509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e8f770adaf219c9adf7ff63d9f16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda0d0cf96a38a13f901276f6d3eed9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d9719c7a3c9b893ef9e3051c327a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc18119e2167a3a57f4ea518a92a1a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbe59a38152ed04ca0a662e54d324a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335708be36022c12b8a15e7b822c4ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71365553c29b525f16ecbade8e312e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c59b21effb3926991b67bfaffa6dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fb4cc44d16f04f5834177c0f887a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea065f2d6c0f7d26ef0c8d445a530519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb907407a75d1d80767245c6c7bad1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6438f74aad56ae49105a71c37807a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b79191ba3ca20109b5bf3a3df9ae46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0e04f620aa7e5cadcc0126fa54db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ddbcb8fdf9911a0df14db126e237524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adaed45ea3c0d12ca31e933acb13ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9216d27af9a760408f417c886ff257526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521ef24022a0396e60d6d28705b184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f872178e6151a4af71962313bd102528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769799760a3873f306672c7f9a66b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3dac37940ea95c991ed9c23c49870530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319963fc7124c023d31667dc5803a23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a914c259aadcf4c3877dd4c0e229532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bbbe35650697a2d567c987d69c18c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2c499093f3203f918bd91dda95de1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe90aacab9b01d3b2b1b8b3ca6da99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8ac2e717606ffd7cf15c7aba4a1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89adce1f5265cffce23722b6b6b387c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf70010d04136f9a2dbcda2efedb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8e37e972ac2c364c36db02da55bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7c426f7134e292b5c29f7a35fb085540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e89ea2ea339c3cbc3fa34e807eecd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b4fa0bb2e72fd5ef024ca3ae28f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c92323506c0c43dc312ca51f306945543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3331708625ab0ac131e9ff5f48c9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f99086ff8f64f8273282688b900c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad02def47dc0acd9be8667921dab7b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e74bede681a6b7ca6985c4718189547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db1e182199455aeab27f84198cd96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911cdcdd773359bde98ebbc3f854a51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e4fb17c00f56e1450e69b4294afd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02161d1116f2c13a0f6328411c8104c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcaeff2ab97be0da3747b4f4819e56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae977f8fc8da6af17080b0e578705553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481bbf0cf5f73a3397283da60b3279c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff5a5f6a56e262bc80b3afb0d7cc2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6642be10fface1edd13c6e32401321556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420080915e94c476a90969b535385f9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069233d961c300910b96574b16e525a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6ff6dcca70ed3bc18cc36f74fa7e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a71938385d853faf7cea2f5998218560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641ad0d04e59c315fea2799dd8bafa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1bdc6c72dbab3f90015d38300899562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc2bcb2359daf2dd39ef4d6b2306c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981cdb418e05edec5db51cf524f06c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4045bbb4cb0b956fe912790390a63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b8a95ac98bea33d496d1877f9099566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e89d3f5d621ee2d8282ae22cc7e10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41599e8baef00e5d2a1def480c541568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e9e741e401b704c16be7ec3738ff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2a524275b9b50a552b869e169c9a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1579e3f827326794a0de364cbfde77c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4d32636fc829643d740e2fc9fd7aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9aa9b693bcdced3dac2feaf2b7d3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3fa8205fbfc350e727f876a2aafd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2c72e62ce5291d49996a30b54af0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae791fa4b8efe96e5ed87efc3cff19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c63ea5c188ea946dbcf62188d01e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23438ec4ab6df81768af3b4eef83b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9c3e28dbd859f981ee17ecfbc2d0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ccca31d2a0e1522aa211a5c2a8b44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a898e73279bdf16a3b853a77987e39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a87d1d4da8c893c1d660196f3cbe35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4d8caa8c6fe790ad97981458b1f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e57a271c472c2739c70fbf1cbf4a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df48c4a1b378941c7755ce9bdc5f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02df8c398c770c72f46d94e15da5ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09169ca040264f076dc95be5ea76788587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c166edf3672d6c97458bf81477b4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e90f6a45ec1aafa8e24331d521527589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa9f6d80010e667f64c3686759de4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd93de91f8a7e7971939e7c8931f51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44242a2dac0bb8e5a6d4e8ddde0ddbb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58011fbbd4a97651a0e519a25a61921a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735402daebc6cba2f811069c01963ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330036fe70012d49cfe82ba6b0bcf72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba46bae2b0400c60dc6cf2c1e8d17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4528e9fe4e068c7db5cfdaa98a50c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b58cf25a1dada296a78d92d00a63e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d45d3dcd939e522f6198b5482ca89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153966f0c10af0e2ebaa4e50851eb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef43b2b0cf017df2ab343180a18d32d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a42a4bcd1c78dedf48f3df8c69da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb936011d22bc63f82620519095c525603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036155ae71b9fda7ec575d0b50419a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad1ebb217814b47610aede21d7f8a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7c5f2af21d293dcc763d55231865606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac759406bc8d9324138a6bcee13ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4df8fe9bd589e750d0bc448725445608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ac00a5450b6c0657b6eb639e310a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7afb380f4983a605a90d8e6c21ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc69c51fc4e4660c4888b21be4a105611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1981d9be8cbd1349b173537d80dbb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fb1418d3af66f0bb6b6916a7351b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd496a636fb5d39980c9e787bdf819614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf9f5ef382143835b5e9538b31df8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7c7a034e24019d4bb503331926bad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04197d5f2f53784477c39aae00e0c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205c213337f101e7565b5dee1b671a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a5f7b173bbe35350e6e1ceef55e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937cf4a36d6fff934c2ccb6773cfc16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a966d15110af3c4038a479c2ce36e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8413d420180bb87401359a6b9a38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab2bfd352365ad4437e07c2d7bdde8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f88cfdf7ff59375ba4f43484de764624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185661cea95c6d87beb4f8e8d2a5ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0f75bee247462e445eccdb582a89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d60f68e24250e7c24d8e95062c95e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce2e7746427dd876401a59b6a20a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4071a4ae9e53a92e042c04540667629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489ab68b09a1c11d6e2cd9ebcc5835c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ce771d0467a36e77a9425b38bd6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20864f57dd762cbd8f91a6651a44ab40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb25b0106b41785fda1d649628cee07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d1f4e5e56be6aa37a4e8eadd656cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f1d23e58405db61dfe84d5098871635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733c4bc0eca04915a34458bc563f10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915293984e3d5bf8a21d5ad8486138d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba87c4a8109efd5e6d73ffda8609b42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a4bd3435f910634bd6d3a958e02da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220178098980a0120fd5f57889e7094640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3abda1808b966eaf8e442239b1323641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e46a0b05b46b36b552ebcd04366eb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403483461a5a783cd176d7987454a8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e222b2a449d9a77d0f0a613b7149ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b549d617a30ecf3e81bc940f7f504645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc633064ad9ad34a61883618a03f274646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0032d977b7788bcaa6d87e2732dae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d1c73178adaab7b19f325987f3c1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60481bf03656fdc31edf7d4fa31a7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f2e10fb8a550d49c1adcee317c5ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f7f18597ed93038a3d20c68c9a96d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0299ebf97de0132d330a41a485ed71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca450d367fb6be01eeea39fef480fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32f98b4e606c88df74f57e4965bff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eae2985a2252d8308cecc6ed915fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460aba0f2af69c79b39a7960cf6941d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18bbb95688c4388a35f205f7c99c83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604dce43c13ee2c058d36e13d1fb373658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74bce9c45a6047ce65cc2424dd35de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc2670f0a2c86105d70ac29b3bcee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6488eb68256bfafc76015e0fa5bf33f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3cd8c95ed7ad810f85737a2fc491662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105129ba31f176b8da015bc1f68efa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f866eafec98de62c47beaf6cbf5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fc47ab755004a19fab76379cdb896665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96c9c5a7911eaedb71cf7434df3db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201feb210628d769a0bbbfb7c2b7d239667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60b91c2699576fd2f902a802d3f4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47f6f5658dae3bd6b4e770c777ade3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288082ae0041a7b1162b0001e1b730c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a66f03e2829d7b56c2e5fd1de5644671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b78d5bf7d986fe1ae9a4e76e7b7b1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49017fd71f7691bd07220001e521b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6365b97691c05b984912d2625441df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635aee31e7188091bb08e58a36b3199675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622b6a3ecb8de970bb58ee0cfe0ac4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af8b9a32170e7980adf249114c1254677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79353334c64d281b5b15a6e28efd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5aa30dbe47944bf07f9073ba6f04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3cada2638f7835879cc5b19c8f5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e7a7836892cda6828b45c0e815a88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15afe26187a2ee65b89c61aec4f407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f7e8474da35d006834b81f986af4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e21a78d56c4f1bd9a61ddff3d42d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de54fc8457ad00dec0870d3c277ea9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a405d17d9b238be59836e91da0808686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2884e3b18043b285d0495d95836630687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493079f2db622ecd5084959bc6809c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8999d88916e1aa61b3b814e45b8ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7194f0328a97c3d716836a28f27be1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a244efa7972630f166b25910b6ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d8d6d26a667d9e6ea9e3b1a0dfd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f886add0012d813ee3d34bd70c5859693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8709936c8bd07714a1d2b1a9fd04f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe39ef751ba4e3be7bc5c141a759b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c8b81fc1f6f8bce8bbd3b398a613696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35485216b63e48ced337c2b867656697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ce64011a03e165d3352ac32a7f7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f76198ae1bef6df1d28636cb54d49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e530afc8184847c26dc86a573769f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945898a844c60c8cb8484632c9102870701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274683133b08d3f7c36b51ad4f74aee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac6785bba354e17fbebb3975c1774703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f78eafed2a5e78bf44dc640745cd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746f582681f7ab70a4c2dcaad9b1f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514dea3290b8632a02c766291fbfd34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832ea8689586d98aef46f0f3f80d3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d00de09b0eab2e2237db31d6a7d0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd0cea1d9e7e8915af23527dc768b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdaca25102f07d13356db0bf6a4c64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d0413d1d17502eff0cfc4cbf4be0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d5eae523bc1683d0b40a274774aa4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e204eb0a243cd78ad05ff8f810cf8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d98a2d4c5863e9cdfdf427510dd43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926322ddeb1ad646081dc5bf4e44d7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846a56b3750fc5660f50c1d17d0380716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27779610ef291bb9bffe2ee95eff1859717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a8a15bb42e8017bf04e68dbb8b87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbd96eea49656071dc5c7d1f3595a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1324b6cfe820e3f51d8a6ab06d817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a60d56a04861f7b33fcee560be269721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d72e1b8d19103c0894849cad0e634e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdbf9c1ccc8be5f91bb5bab4c6a322723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ab9125b15cb745a2bb3216104e23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93044b34e9dfc88e382c075e91bb312725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376b3e2eaf93aa1c1bae0b5dc2c240726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2b36c771a8836773c2f1aec914e03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3944bf0ec651dbae89da032af6935728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac5743b3847574d7f53fc978aa73b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9120d9fc3c2f408a70652c573fd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09d6f62558e7e276854f463215507731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bc9b0963eb94ec63d93bf4cdb9a79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c376a8b1e4e70fdb76a02bd4ec7cb38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df5fe07fe13ab514caa95266b1934a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c38ba7d52f0acf967c5b85b90c977f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993ea6581d077135430f558b18ece6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3ba2b46205b02207bd79baafe826737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc05b478c930a582282dc51d5f813738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68042b2cda724625aee32e6873d39976739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d6b421002d33e3682b175e63a76c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e345c62632cc8641551d55082b36e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bb2afd2b4a42c0877fc9d28a43a2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e589e1773e784830a901897881538ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bfe00141317599ed99da51b3f5ebe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61079555d03f305694bfea23061fd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2a433fcef38b4f8d868681e586e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcd6516b7a52d9f2b068476df304b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24367f53f9029eda5db0469efa621e2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef3e10df2ef8c52bb033afc040ddda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc9480c963479fe8a9eba40d38386750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff14a0afb75a87e8a07903b744969751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92fc38f28a9465853d1b4384ab3aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec94a2dd64401eb44ea658b55fe04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2fd3da67c89ee952a91930f228672754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f5087eb95d556c91e2a06c3ed361755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e63629231249e5e8758363edebf641756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84839e9aab0b291f34f5d3c5e7964a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9483373c774ed2f35f4f6e7fde9737758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5c57d6bcbd2fbc4a0432571200cdc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d845aac8732e998c40a68ce04ae31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985fb8fe78a2ac565a2bd7ee032fc50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545bb672f9781bf6945ae837db3b12762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b22505a3f341ff1ac40832430090e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f7a3ffa874415b270260bcd4c1a4c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c97305846dcddbeff976cdc25437765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9057dd124c7557170d0cf81607939e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c98af905975a79d536e7df2e80308a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>