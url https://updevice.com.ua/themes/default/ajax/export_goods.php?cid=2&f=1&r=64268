--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6916e0951cd1885f57cf959eb4a5f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095e59c833953423ad61b2365e152462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6423696890a5f3857efcb20c7eb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683afa403c59db4c2c80d76c22b34c154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f05bad196ff08fe55dc7be12afeaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4925d248adfab309d3c82f6565217a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd8e4067aa2e387d1801f737cb2127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec467e0591c0bcb4ba6b6fa709a3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd10631d2cb038f20905997b508b609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d75d363db86513cfd82c80cceaaf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab4c17bfc123fc800f15ef2fd934da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818baf42452418ec6073da1e51e6ba912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7081c866cb7779ff56604fe436ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e56efef942bfedb614dc6f442ab714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a974c0920bfe9d9c1eaafa00f57489515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df336c96302d26a978ed25de5bf2d5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483295fe762803ef46105ca70a38d3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a71b0ef2a33bbe0a3748d71e86cd9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d78730f9112a85e161ea18abb69ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f0afc8f75fc7dc62fdf27381200020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b0f3c738fb7b0b5c0dfc7ea6b8da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4f114a209fa5e1669d2c9754e8f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806c3ec34364abdb247811ef599cb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d0ece6a6be2b4967395606b6ffd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e4ee2c5b3c0daac4895871e81b7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818f88b0ac47b83032711477f71202926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d544b96baea8939e59f792c16755f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7846a879a47bf451b086029fd5ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33220fadeacc65c642184e88e22125829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db1c4d83e69178df88d276db7d81a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714b89e2322a5ae9a6ba5190d0de1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0915a1c190ca7d0360bbb01182e966d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb4f7bed2a767a8472287c31f1157e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363f3c146f83cad6007ccdda2eabda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64401b8a3f843837b09e02df6440f8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d846616025e1d4d1e60d45c6b1f554b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f06333b7053d224c7907278b61c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3e73321e4b72bc9e8197f4fc9b49138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702f913132fa257a79ef4a63f7426d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e8afd4b21e98f1a98cd068a8df90740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aca564918e1769595020013ab733a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198672474fde3233c11656ec83e1538b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c50ed2bb7269ac98d13a02fe34567343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a81667eb217aed5d0b69bf05a342f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71043a7eae45f5f2b30a620b209f5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fae54617e799441693ef0ea3d90ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb948a73abd9bd60aa646d5d5f41be6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b513db479f93fed13723e61335d7ca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125ad86f12ab9810d53221e1719abb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1745cd1f8b082f597753b51bd22f9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7062816e949b74c3d26a84ab1357d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118523f573b1fb1916f4bd405e99a2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8239ee3c583fd049854acb9327679853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae988e698e134b6bdaab1cc3724da7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb825abf999e88591977c71118da1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eeaccdeefeff02afeac92beb99c9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741705c723f42410cd2ad285934702457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8806848af058bbf4c686e1aef3e6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3c4325ad2eb8d242bbf92c229e2c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b54957b696623ee79fdf3bd22085eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b557bfb1686b7042e05b4f4893b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b6be643f4cb5ac40e062f3f85ca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d28dcdf15c61464398b48407314863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a905e9864a0ddfcf0ab93161f9ab8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4cc1ad3ecabbbc0074aee11e8fea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658150638fb0f31770b427f6e25c45866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4810b5b3af9971a28978453c84681767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2431768e62d13ed009f2b7fdee34dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b046908c907ae1f152ff4b1e3456569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc948cfa1a930279a4f3fd31ac71c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71b34b0cea2804605ea497db355b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd7001d243ca14ba2467750be20a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1341f3bc8e45e59a9b75acb1e7ac0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710193b63e10972708ec99b418e20274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f99759581d72ca18872a67df7bc53175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e45c31545ffa2de69507501fb218e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e189f3e276d95f8a5d8faf403df3c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3eaf8599de7275f8837326698ae9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b694bc02b800cc40109b0c90f64579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85e1fa9aec66b9c6a63da5cc8b50c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be146577f7e444ecc896da963f505e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712eda1276c01566da51eb33d64672c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9bb9ecbb2ec02d20f4e155b1295d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92e6b5f2ee82ebf7e153b55b9721784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8d859d4e98bc89d208dc2b0cae7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6137dbd06b583c9848f954e7beaf4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73816322a4c48452ba15e2fd2dc3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a44668d79d24c95c1915786a3a4a2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d66df6185ea808491913ca1dc6d3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96b8306894424e587df1ad38776cbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd2c4898969b40565298a26d6199e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765275013d0a610592017130d81dfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08f8a3ec95b8c79547859f777b900293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63769a83ab98c60a16b5befe1abc8c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4dd1e2e979da1207d2f9c3c0f10e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8c5741c86242351340fe2199e4b6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b38982a0df818f86bcaf3b1bd6dae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f80bd171288e23db7a355e8e946f4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e86eaa2e678b4a7f28b24e57fc817699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb27048bafc08064550ad694ef3c20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b74d99d11b94e507a795bd9f4f49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde31cac99ea4d3e3a78aa64bb0f12f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19ddaa12c1e6049a731a07318872c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da23bba3cb0367cdc63d10a86ff4cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614030a933a02b024acb318945f0757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7145210d319e9055c269eff58248e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583391da2fa5942bc6aa5796593ecbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5cc97d415d32f150c52e56e36507108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe8d72363469c486b859711d109700109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1de25b976b188cf8260f4e0028a6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee32ebe4038d01bf654b232721ee0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f3e6832fed465ef1025a1f0a1aaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027523903ff4d308a3072a63b650fe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d9f08a3fbcd7bcb22021873895212114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a9bbb90fba872ac00bc8fb59a3bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede29db41b65e0546b59282d6aa8ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce57b8077e32aac504fb64737844f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000558525078bbceece07c289cddb371118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b222ee2783c696debcfaf95f48ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b488a33a42a0d811d5d9219784af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df6485b543a47477bc3c4e07408ba7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc60d889851aa2ccb1e7ac53804edf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba8ed355ff1e1ef7f19d8476602a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a31c1693541131a6c5c3d6a462c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb717d7d5caee14b84cfb99aa3ffe1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cb6f6017f0b058805675bf108372f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238245b861142af28797241e71a03e56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a8688f3dbbbb20b231acf9dc292b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d98be988b9ecf155ca4602d3574d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815df5348c9c6221f4ebac28a4ee736130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a70b1256aefee585b325761481353131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33f8e2e9a65448b5a935d273547c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02146933774aacbcca5a76544339b733133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7a24a7dade2a93d43f8439858dfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd522c48e6c5dc2b94f89f6550bed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb81afd4e4a95d586d1757423b8608136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4237c8e1c4656afe4be213549092d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364fefad461c9f5d87b307350bd8bc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678154623eccb3e6b8642c0acce6b973139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f75515e1baf7ce63ba2dabf5ba12bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75068580a1dbbd54327c33b8643aa59c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30e99ef6f24fc32c5177a08390a62f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766725bb0e8defc3cd267ccfc7668af3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e524eff0b85b0a726a1fc2ae506dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e073ce9607bdb78b3a3046f76948145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b9f8cff5f5cf58fc2b2c26f2234dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53bb6c3d20e5690a64774e3e2fcd7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c2115ad352165e787cfe29da8866a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522deeedb65b62c0189c5dbbedcde0a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c713856c6082f4fdd3ef270213365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f941613287d19ee72539bb5c78be436151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c4c3c45e2b989d36700c476a6cfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8caa1fa09a460b6ea1c930a92896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac060ff4b5f0549f887b528a789c78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6588d6c9b0ccfa091788d7e65eb60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc20b51ff25cfb2489f3db5afd4760156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d114f98a99a084e0bf4b2f0910fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08476d18ac1af4cc3304d1160ae52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090cc8e90678acbe5d35c1bad4a4dc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7efabb2438aada95f547ca2c9e9cf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef98ccb2d0c2d8ead19dba636c4a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc67ac627665709b5e80c214d4bc4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1fd762b26064a4438637c031e1f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f725f7e87aac0c20662e9c6df63e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb91ccf8848059a1780fd07ee4a13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3500de0ee3b69d879f975e05ebb982166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013543e5aa144d1d335c153a51ee11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d0eab85ff750647c1fbc25a76c178168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958a459ac91a13d663d93bd60cd3536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed1eb5a1031c54afd98bad892a6e11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887fb613c055f7d7a8004701a632373171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd142bf6c94f614def9c4c3fed0d50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cb6d51129ab34c5acf46766cd35ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514756733f8dfdec59376b6438c38ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843eb2b05481dc3b634cfd3b2a7ea7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1500254a280910f1b9ea9278f0f96a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e1c728668bd247e62383f22bc2f7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f57e8e0a5625342fe04bbace12cbd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c57e27ea26c45b223d3f1579b4335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b46e80077d4e7594ee807d90eb4d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf72b0a0285e5cc0781b223c10c8c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a515bfc415c92d61e1f9bf0c0ed6fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457074f574b301141ea828442beec14d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51298f59d524bb12ce131d1084f06e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb0dd1a3ea1b5af0c581de2bf04918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69643011a49589fcf010bb22bd2c18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c458faf9c433ea6893b48a3027849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40547fa86b9f0312f2b29de146d4d840188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c18dc50d5f78166daa857cfeabdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82b663b3bf1bc8421e0ace57b1c25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e75ec4819fe28e5fca24bdfb64bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ebae33860c527e2e5d367c4b814f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41140e234eba43a1815155befddcd7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010af5ec4153f65866edb8770486d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1259a7b6e4c85f8c382542d8664147195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730d87e2fb7668fd0af7ddc98811e6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdbd06494ee012f4a81f297733ede7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80d22c0be3229c82e6ed3e95c4a2a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e8c9570786431e9ad9dad9ccee722199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9940666d08ed63a27f50c1aae098200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f59d8366c5331c15f3b194d08f17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66bd1aa53f7f13892152fa91811855202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cfa4abd95aab1f0ad0a212f0ae47f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a6942bed2cf265e2f0a7a99edeb27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50010c763bc519c55af369a4fb87df0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98ce7e1eab72004f8a99d47a3bad41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc0dbb1fae5149a838ea5ae8807a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e45996946a5f745ca470294845267c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fa0b5791422e43728b007e6b4154e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cb3879493c9bac172a1158aebd35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9914076a2b63a5380a5ebf23b37ad9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a5c9bdf86c9ab139e145195cdafc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58cc2f26de0afef4a4debb1b4b75b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786e46b2d6b117562383c913e07387214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe1aec1af88e9d9757c0a56b057743215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0c6c5cf4a25f1e73e83e44245bd45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f04559867e76d40a9653941a39a94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9329c10ea1ab33436423a8a436cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f82cc6a0e029fbfe3df52630067b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20e2e915846753860787dfccd9e52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e640f359eb23c081a5447a949b4ab3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf0e3ddeb2a28d88b83d85aefbd98c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b63e4838188c524fa36ac35ea5b13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7179365d20707583bbb604b492a446d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a6c5766972cc53f57017cc774e1ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d50b9e03d0622574bc3dfef6c60e7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d322c4bad73f89fea3fd5a299d5f6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ed08e22f78e85952a2a24a94c8df6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d66985153abe3a4e57219c4158636229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e9d9a4acbcc719c5f3e50148f016230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc699fa8a42d4f4a04ec1829445e41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22638b35500998e09d46f10268dbe03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced02d0a9bf4fe87c9a1f1d262a9ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fbbe7f62237f08071b9f9ab0f42f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd568829e5fb3810413c44d3754433235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e51a37e0dc69a600b5e9a3d94bb68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130b5dac6d278b6971062e4fd0b111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca626b4f2142969c331c1800ad7a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9021b00e6f1217d81d9398b4d2586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b163f13da457d73562ba028d0db53b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc11613db79a32c87d9f02bb757cca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502afe00532f1b5a0f4b3b9084fc11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000636c222efcdcbaa498ad8a006f04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e65027660d8b064849fcfe4c9e18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603d23e10095d831348cd0e28ee94d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5fdb22f7c2df4efe9e41fd6ca33b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273cad3fd1f20491702528cffcfd71d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb6225b57d4652bc7b290a5723be0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553567e42860c03dee1cc424c32515aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fcb45e8e1b030d5ddf79d3d39c767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd667bbec6ad4caa8f6e559f28b82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffadb3f48f042c7a3011bb26391ccb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462345b9405db3815ff5a81b310cf82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dff28b79b1d2485f5810533cdf2d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35824aa0cc353b80ccd69a2e607c4565255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466ff6e3e2e65a7aeedb34ad729f459256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26fa2e44f1f6cafc0a9c22ac83c9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb0e2b89221e53677fcda2d87f45d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfcc4cd1e08ce79d8e65ca1bc40a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06136ea991b8281d426517a88b84ca3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea762ede179ae6d6c2befee6a2c125261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe338d8df40534acd86a2a9c6a68a7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188ca2e9005126fa9e56c1521048fdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071ea7392ebd7c210ec148c1a6649fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f1e91cb9a7052cdc221d434b21e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60f11488c51915398915b7233c310266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e4c4b5a5c4409e3e41ed9f1f26d6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc6ba65ba3c1eb9d1c164ea0f5c889268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed23827d37088b8641687cbeaf4730269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41c3a3c4e62b029e14f7ee4ef6efe8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dde0fb634fb0feffdd22d77b10204271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e26fb762a90151da2a23206c8b81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521855d293847bb61fc996f30b6ce202273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c107adb2ac04dd13af8704e8e549f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3dac98f70774a5834f5e0d135ca7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746616714c8e4f7d84516b1ebc91b42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a166ac0f97f3b8d0434f99fff04c819277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf391856f22157de685123605b90b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f385acf79bed0988a20c81e27c4701279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb631fa3dd6a1e68d29976e50b302a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70096c1c7cf805a49ebadcda352ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d3a2f9251a45da7287c6aed76c3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21175675eb7c8c0a0987ea9f671ab00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711d37633908187c9eaf4f61acd39b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bd708688767d09fd6bda6bcb9dc69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108fe7200032fbe49747b8c80307892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be86b79030c00ee716bf0fd5ff8f59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db07e91912313742681b6f67c95c22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd84521c98d3a089b48a1dff619da8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5fcea1431c59ba7657c4b923bff74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da75fc3d6ff8ee525a22d20def9d62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f607cd29e4dd9e7c97ffa4fd6c2337292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd78bc3780d67b138b5e2cab69bf97d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4109afd3a76a61b8b0201ba2c7c15b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701ba18cafc6ac13fd19ed3fe8be6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36035fb538b6b50d689848ceb152a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f707735a564b4bc1d9f5320b3974d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43be4f02a7f4afd17231b0b362df9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584dcc0a70d80e954905b8b46a8e3cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1370a582a2ba036a5a1d1b60883b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4f2b2c9c6b80bd0deaf30386f5f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa065558c373c2b849620803ca4d4a04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a826b8bb05c7793efeb023dcf16c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c7402897a847be7375f8e70fbdd7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dda297ad0e4934f35626af18c23e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c478364161a36cd33cee6cd63913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf391bb9aacb0a9ee3133e4cf93c41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec163daa6b38570d9b3149209e2fc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533983a92459360132cec1a06ba33f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8515a8f7c7d953d47a4f3bcf3ec0c3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc30aadf8d2fcc24495c1dd59995b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c37383037a2fd69e3d9ae620d770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b36201da126dc190066619578fce4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f26495e3775e210e23e1fb2dfb21d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d6b44e564f529ce714e52a6f1d6b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6744450162c8124532cfa71c51214b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aa0b959ac242dda8be8822ea6f30a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c3f16098fa626ddeea824d77a21d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becafcf361dcfa8b5b5b0cdf06eec4d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fb5b689237868f8b9ada17595dafa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d140e9eabf1c0c2c3de5454b6317321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2485ef84f9456c72f029cc9f9bd7b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c361f083115de7111774b1185a373fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c511639cf888d532a497e7437c08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb249325cf823465de9cdad7e3b661b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ae9b3d7623c3d3c38fbbd10774f29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eaa0525194a71d5bc348d9185d49d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e24659d71a696e567323087c828ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d7da9dd5a6d16c1d0e39f876657f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f325eaeb9cfc068dc2d397d38cfb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50414945703e5d3de6c2b7f8880142a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d90d4595d8141500b138ac729170e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6eeb72a25a7b98020ab6216cd2cc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c039da3b7bea74986d6778cd4ae0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4779505d0650e4aebfb3d7d7e9ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f72f5e49273120c258e464032f240336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37144094823da70329bf41287dbde1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752b760eed266762a56f3d2e93bfbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59dfbc9b74ef421f59fc040bd38c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7887b2f59ff4f16f3388ee23cef442340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033832e42a59c2fbf324025d92b989341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771c505d04e33a056d2c64afbf0c46c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53be5697afa2f478a9cf85bd4be17f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af570aae4ec54525eba7bf5ee37c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc7b8fdc28eff9ea81f69bfb8ddc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd7ce510b2c270476a85e18929596346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9bd45b36329f2fb299d73c1b095f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fbb7c433d0703345527cdee6883f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a2b06582882e790e6fbd29fa3ec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91674484df25c7c3a89e49c5c81d8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be574b2b53476903559edf963b072c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618f092326a43c0cfdb429e18486ff2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ddc504cda6d8e91f5f8a354cd782353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c15fbd7b563a573ffc576408fe1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f88715a0469405d77d7ceb8ef02a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab9ccd39675898e9ec039ce1d9b05e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933abd34f06e0d7ce7d97065453295d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57299644b79102527827444b0a9ab98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b30ea0087b80419720dd68b80945359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83f4a53e4f343eed9dfba47619733360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e9ca584b40ac4ed3c93a8eed1b22e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591c213acfbd354b9269dbca7d6ebcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb000a205823ea8b8d31a0fa3b2053363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f27ec077c4c88aa10837a3f6d9f6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598a1e616b492171a5d14b33d710587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd51a028ca2ae046277aec04f7bdad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f944ba485163ad5fcbedeab02b426e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4bfc65b8b6f291b4793fbfa0f686368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889771680b75e3fe914239935d197a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a26601b7a4230238aa8c8ac3fbdaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a250f7d1f22b4ec28b3edf3bd24fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6fce5f8723896c73d4a2c17faf7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38715e20a71c772293d5469c34403c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b62b51d11ca649905276a86531fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f128fd0635c202fbf1530168d333e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508307d48cc4a4ed67960b8a31075515376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8cb46fda65d0f0f3ec10f8a8800eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3c5187cd08ddea3d7bfe3985e0738378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1935f7fc45e0f6af8eeecd97b453960379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e33de0b61dfe094d12c2c012d119380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef296046f4899de8a7bd116265523f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216a2424640e8dab63d4fa89244b04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a1cc71e1cdfca775ddfada3b52608383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f987011ea5b9c87bcd687819e219a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18bdfb1324909be9de067a35ee89c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b012c2c6c04ab710e26fe59ada5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e25048c8594f0c0d936ad721b251387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece48e27c4b5867ab10cb8ba0467c04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d9963f87bb9fa1bd885cb7d1bb98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a35894a5574ed6f27958ad44211c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075078d8c04fc2f01692dbe4116cbca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf4996b05b9a27417dfaa6e4e12fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd900fc66adb6d12f7dd88cb3486ce9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4965f1c8aaf01a552e17f395cb6bea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09879ef1ef6b8bfb3367446f7b604ffb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd035c9f784ee1c76633b9cfc3737396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56e45af5dfc898353a1f0af56aab33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcd3ed50c79d01193261cf60b8529e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31a854dc90cec110915d7ea7bdc6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ff2868e7265b060fdf91627de297400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9726ffa068c988a2080808729e007b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a97c3be3d75c6f9ced57bf51ecfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78980b3e337299eb3143cb069cd80696403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e6cda07abed86c3141cc9b061649404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e30e89fff4e2df83534fdb4ddcf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fda04bc3f4afdeffd485793895f4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5328254f1ff342778aa81ef660fff5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442747fc568305ca97bc6be42935573408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc69e47defe9ad9b99e60c42e05d09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe172c9a95dc48a4a1789b53c74935e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44671c64fb767f2215f8e65380774411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6961932830384f4c6577858e449ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fae89bf1c6155ddb6c2ff643be200413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc152bd387573a10b79e87bbf623c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eafa62fed4f08752ca31f97cc4063a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8d7b32579c792de53b1ebfd27b43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b1266a52778b5874a83a0e54181f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e4336dca8213785f2285139a9ac5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6333375d4b0b6685c1b4014edf5164f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fd066f4c4d7d80bc10c016d559ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc07733aaf0c7eb72a115c36c5e389421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3711501e9377dbd5508bd229501f7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a9b1f502a716f08b3cf6f8bd63a5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d7a34bc203aa36a8c0ae8785b625424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd9611055f6a6855cb3d5196ef380425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2a724f9edffc78dcaa250b1f560d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243b5e7f12ffe660c9e0e4d53575de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4760078db7205ff17a6a6eff3d0820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad62dbc6c76259394c8a3a7944bd24d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b94b99ca9d7dcd577a59213913493430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef721b24eee784f3c5b050e111514c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35effdff8f5cf673df1c49d3de337d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbace16a9244f8268dbd0ce641407ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9c6d029782e4a4c4a7d07985cea41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e6e47119d5d8498d0c57d24f1f2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea690570d1008192ed6098fc2fc4f73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90033c6d423ee49ed1820b61f821154437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8f9f161813f5a2497e207254e2d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486059907327b6e804f341af7673cce0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f42a85816799f8fb4d7b3ffc3504440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915cd2d53d2b6e069720619e0430e33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c898d45cf6ce77911db23401908dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1aef46a4b1966b29a0abe68d4caa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dda59f31ed8a08ffba870a075c18e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45b475c24e514c1f2621441d3d4fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc99b2f8b2bbf93f82990e7493551c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075a40a08690c5b0047ef069ace98c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d957fa5b6fdc551eb6de8e04ef1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82697fec8804e0fc26fad65a2c172581449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19792e1f89fc27d87e35801d497726450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e346a8650d1417f1a827b2bf76bc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4771221feb3586aaa607d85e075310452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b48ea3bf0df98c416e24f59d5a33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74fff61e5e9625fbaef1cdc02f2488454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af8b8bbca85cde68f50f41f51b998455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808e05ae737547f667a78293a00699456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74f9a48850e99ca0e16f2603b0623457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599234d9596d49664cb597a929e2e0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205cffec504eb190cff1e56f96e43b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac000ad73ef7f6098412b7506d7e3e21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259abf8c9560bef3c68581e78f5ea8ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40bd696ac4df7e0ec6dd6c1e4dd74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341e4e656f8ab1f3212404db390eb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66ffcbc4e1119310376c84666283c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3da830c61e68236b464edbe24cda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcb2217cd17d2b3c20452fe5405c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198db227b5f48afce384b8d5b4be80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418c08feaed740e066f83597441edd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3295f19c4232d474e9f1ccca0dec1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242560e3cc5d9900ea6558e2d4dd51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277bbebf8bf25bacd2dec873c1c3b5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128fee33fd417d17a4ebfca1b895b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abd1cc699ae750f0fb79ac61a10820473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200565363164fafb281a8b264312f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6feed4c5b79e30547163a3a06b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcadf11a3f89803321e886e912abbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614a3c6ee90c2c61938c270bf641fa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a1f7fc3b71dc2b849e23ef83e1c6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c2be168e89cef36bdad856018416479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed414efb292b4d1cd65c750b25e272a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45ab3f82a64e78760ec74735e0142c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de7ab1f25c10179ac4dc8df940d76b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4babbef5d9c5f6d5acbc37f5dce925483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32d37b0f772fa5aa82c90645b8190484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d44ae052772f3bc65ca83462a3c4ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db44423884eeaccc3de96e240f1251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1953f90de853daba0e434e4be17a67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5f4959d865ffe7ddfc80dddc730a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9fab823cc3171c04753b4a350a04a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72f6673c5cc035928d15642ee78b88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec5f4dc5f87d6786b674c773034ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e6a6040438a66bfc1506324f9fdf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c404df7f6ba3405e29c8b26999aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19450cc983760841c91cf246d6ffcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08534595d7855b0019d16298b64657495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e281f10d31b622b60fc5661bb3248496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d413ecf20be8fdc871e04507b19e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648cb803c4f1457818803f2667bb3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dcb641344e75df1ff96ee3a2a6194499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd34080da71f56483aa645d72bd1c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb829a34b9b343e17a09c6065b405c6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b32ef957e53f7f2c125ab5018175e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e199b3ff4950834877dc4bdbb87a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187ec8acf32de6eaa1c34adb70b4d0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc4da56f76cb9514dc86af4e676aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674efe7dc4eac1194c3769cdfa4388506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1622b012fd01674df8e08127e159e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621fdbaec929eec1adbebf5a44e0c0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec15a34b27f440cb7cae893f9e431f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691139ddab798eee8eeeb8484d9e136510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970812501ab08a4922f5645412572e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e302ba702305835e0013799093ecf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77618804b982c07b4be352f220fa9746513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ecdc331ed0a8b62c2e1578ae2a9fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616849e4bb9f3c9adaab57f0bef4c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36073b8203db87bd36972563228171516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d1aead1d5cbdbd7f4dc328d6e659517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf260766fa3060b700feabcbd0d86dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd554a4fb1c715c417afc5df58b4f544519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515358233c0dec6be7f7bfa2e4469fbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627826f98324faea208b9f7578aea18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aaf59161dff364d39f3659d08d5ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203761e82e90c910aade753b9469b49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af7d0493379ad681c7c1fc2e346bcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf9667a607fe5c848484e73dbd69e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe8c1c4b41705ec8c9900d22f0bd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e884e2243e4e7ad715c362028b58a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d5a2e9c59fb9445b8203a467f0f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc004235df39a92d3fcdfe46ed6a460b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82347ffaa0e3ab702a337806a191b16a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c786b855e4527fdcdd1081f3aef6e94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7998eb564ed07a665b86db1a168f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c34afbd6a6f5f7e544237c84d026a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47667daecffa3b795465859f491ef3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7842eb1cb585595639112af47cb52c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2118e430416d07791eab25f6f160536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e58016e06d9296d5ddca9e6dc9fc5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5483e081873cb35e3c6caa522a6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf58aa5f409cf652a1c6fdb0a5de38a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79347bac38966273de20e9c353c001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6234057540daa350f228e1f6dfd5fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e218805bfcea742a6556344950073ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c22636072d2b62f37033752f1bd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be212b08bf8c8beb65d1a03d19147b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc1ed4254f11a8a4f11e4a21771234545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d28ce9b68d2203c839198fe4ac6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319cd09e1377d09cb78cfe00ac6398f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e2a4e6dabbd6aa6038fae0b67ee5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde6a1f6a594f9398b7cdb8be45d7e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ac731a6edbfcddd319b4a5534537550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e83aa630fae855ed2c914815e7983551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6408954d49e9d8da6c221bc5de4de96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7282101075cc812c0a473c23bd7343d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7debea5e44d976682e20a8623f80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22fb664f2645b7c45cf7954bb6105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407f2eebe8bc394aeb9385c4f2df51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583564a5048fb8c42f5fe8c251c1c2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccd5c8552c89e6663315bd7ca12fd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56f4cbc38d50e35f3183afc93606b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac228bda19a8414840568fdc1920cc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297b593a406a24f7b3de2ff2e9bd11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cf53aa8607536bfcf59c3e7d33da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380127ff7b930bae16d2fb90633fd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c4b07572bcc1d475999302f0067cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb283dddd08a93e68c3b9225d932c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fff954ae43b237e93685edc8a96f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458d67d94dd4627f1be71730ce21fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a03de89bcf94d1e80e46874039e70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef293e26704916198cfc37372d057e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35fe48e04fd93c04fab7866f6caed1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614855742f12eed5d1a502433f641d73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd18f323ebd357697b6b3319afa61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c96e70d994428a37ef1b3696a629573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4517605fa6407386593896b380fa5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6651f6c3b9c24f4260e61e13a9661575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77063b00a0412ab79aa94eb9e9414b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57f80eb5c345d700d359e8709becfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cce871a00d61e8c7effb666893c11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad412da6473741c9a829cb6cac519cb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6379140e6eadc975d0e37b71ff85a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa166a1a44aa15a9abc3910517345f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87534532715a265cf349b2fdf97da52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae3a94ec352798e6e4752406e421ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7e58112378b86f8c35480c81a44d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921dfd2ef0b95dcc7433b03202b4cff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aeb0100586693c4122fc0b361c0f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6278484dcb198e6ddeff22eea59d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1b62bee73f236794c4fec1658111588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5493fa872915752e7bf9be2b4b173e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf08b532f44d91d2f9be1d73d3e24f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d33941ffad6e2a43dd3d78b7740df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84cb5114ead56b8f29c04a69aa43d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b878e53515524e87ed2a0eff24bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ade8c543c69d316d88d0c4a9371a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741adb08002e6857f75943e16be542595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b65690c1a96031fe1d70c5a336305e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c185064516ae906b9bc30f6b9e172597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d0caf683a5305cff24b6746f97579598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbe8fbc3216573d5ec58c1988bdb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0ed7e4cbc5ad65d3b862b208fe4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5213a6dd4a053d893814e4a5e4f23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77793d78a8ed72186980266cfa8f61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d09e73e3bae2a1ca381a374ced0f8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e05b13b7a8458582059aae1502064604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee76bd38bd8217e12b0b15e6a969dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78094cc0b5e98e9aa995c5cd44e4bd33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3b0a0df0cbc0ee26928c05c955ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc94aaf848b79a0cd45a68c298ecc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae8c361dbb01934fabca6c8cb54377609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228eeb033629a3a677c4695fb35e4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3176401a24201ee099c402bb0bac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511d9632e8cdf5aa28b8d3571b746be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ff55fe602e662eae9283d76d8f22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd05371be3d9cbe9f191b19c85d03a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770cc525f10cc9d046a4e17b5f572f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18699cebe6bee5b04e9ee81bc03cc637616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765660e097a4f56820a09d6347883e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb098fabacd9283e660f9deb1df7b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39d30cc3b74e65518d9d2de676ee73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01caca758b8d39cb220835782fcfc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c68fd0a4a3444f057469dd10759a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b63614c4c3e3d8356d89ad4f37019b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed5716c364ebbd48060405fa4edfed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1f6a9e92ea5a4bab7b04aecceec5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db9655e1372ada051439e62c088ab6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2522342be6079ac9c3b98253336ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468aa074b8986bb9f9a55a7897277f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75e9acafdd9783457c734a06c86df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49afdf1b98799d9f02203e90c54072629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8044336c2014d26af849da725ff816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49935453ad7a6f69ad2e98b8e2a0db76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d880315442bfe7e7cec626269d8118632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b6760dbac81690593ec164e9448f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ee8a50cf1b99b5e095bdca34c5d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20a8a3292904227434943e3fa9817f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4fd5fd86cb2f2db7c4d1caf273c39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4095a3d80cb716fc0a338b73fe5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5356e0a2c01f08625bca69a0e142d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d0e0a8526d42433ab9e85e596da71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efb91594abf621c17864f75f1aed4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960db9b5d31b53f9be6868153d4c72f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559c22d965e4b9e5a24b66ed2e6e28c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f2ad53957e2d89853024499e6a1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345a21cf8a9f59a5a23f924e8e1e12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5453c777fae87f2314e746cc3d0270645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd73fff5ea7a454287668b8d3197e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e416ed1edcb18fe69230846563fe7c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf07ac9bd4a709eab9eaf28797a973648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215baefd33cf9b96c40a426a52f52199649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745717b5b46415f7efb2d9fa0d8954650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52232df5424c9892935a32d3df7a3985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8c4615cb572614da73f470beb461652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234018af71e3de4cfbc91ca671cbcfd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36829c0a6718a31899927144f506cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96fb251262495d63b83c547b7ed53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911751f04c3af2d6dde30d36927e6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054bf5884fce064c78df3ff5d6be13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d9952a8b4ee481bf80d46e8d356b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77090dc7a1b85b57be7528ebf1f25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419856af058e2819958a0f051ddf5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f2ccd72cff0dc419364fca4ae4aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fdaa6319c72f532c54fafc730dbdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757a7c44ed733efd4b36ba344c2ed6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e0c33f644b5b407d17aa1e8f6459664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f85df36f242847b8068d11a2d613a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f27991045da0d7685755552332c519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015fad25e17a16687e3d966321edb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4b786e2722057d61c9bc20733024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ee0fda6771c8b8bc68d26b13adf43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9438af128bfd23e22b3107561fd14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd34b80360fbfe4645b044818766a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfdaa994e6122201e696d0ff890300672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f004868976f8d62a81c8e23c5b40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d0cba8522ba55ab2dbf27e9155349674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b6478dd56b150e91c4f4bf7840cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a209ef40ff6c07037292d75aa5296e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb8dfb7af68e38ba44515c6c780f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb420589852db8e39b83b8ad0b1e66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ea2d233624971ccb6408eefdf0e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844be4b0b691d4303765212daf458ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60339d5cc421ea66f0e9a75b8f014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42291c8d2b7bb64ff218594c8c14d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf59cde51ef28f396f6928f1517fb78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb5b5cb1808b4c8a3faa4ba20f8b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d4c8312be87d48983d79f732ddf4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530d14184fd813b2b60782690fd3444686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703be62f3065516a30784ae8f11f4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b3bd54c4c9de7f737353d7f92741688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b69a758d4e68ebd2e41cc9594f5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64600276c607451c972f03fda510e1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8adfe4690c5186d04075aec7f685691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a69048fa3d44ac3ca0d46dcce381f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a6e49f3568d261efc100dcd1ea22c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35c4cb6998f1c526c34185e5d4cf42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c3d4b9ff0ae5b62115298c0ee937695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328d45ee89c2f0a4b6089d2f7f1aee2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116f5435a91180d17dd2200aaa756cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd62834ae36c333f6e90be2005684698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6edc95a8dbdb63cd01846cbf56067c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd102a50d38fc07edbfb98a839e100700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42426818c0fb7c6ab932da95a5ec72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f6eb7c73324ec5a6a8f8f93290e3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb448a5a19a0cbb9230b8936531a9e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb8d3acb9d10b79f77d944c05e489704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca1643a2104f6b7da442f50032e48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7053e0f31ab314a21d0c50880e57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af774e7f4663fea78e35f33a92b7910707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ddf2c3d5b42dc675c96a6256fead3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a263bb2e18dd85a7241361e00050709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f6856b5f6b1441d276a74dcdc689710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608601d06a9536e5323c32d4c7ac51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935314ca3efa20fa3082bfd45e87d82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72572250ca9122ee11fe773d6771cd7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006573c8b02db2948d22a1e04680f8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d6175e7409efcfe1f0d946c25db72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad91147312b9f93443b860fafa16ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e663a26708e97a2d1d1c061ee56d5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e7bca66822d6bd559375d0c1f045c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fce6a6326ac25a7f6fe7d9fef38b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa620fd3cd67d3f0b56a9b902b0763f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa6bb70900a3ce1409731390b5ff3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a77e27e8bd3df7a6ac62c943f7d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c8d33d7312cbc3b2fa31cd86e04a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d45967126cd40deaf756c7c05cd25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841d565248cb74c369b373837ae054725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeef79648ab95a1e0a092557587d51d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4b7e3da9a5e7b6bcb93242ae5653727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad7352f360ea333f2485ac8d1c783728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04acfb1697a44d7bef05a857ce7317729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c33694bc1b037e41128cbb0516fd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11787a9d29bb34047f1475fce67fd137731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723992b4b67aae5b49ac8533a3afc5e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a80041cef3a6778cc0171d38f9857e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b59b3aef99d5e3b8729565c5f1e5a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e840e46c7cbdb27b69ff2d8830bf4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532eb7645ea3358539cf746d3c6285736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6b812953bf006284a00854a8fbdff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602758194a01f237a6d74a7a8ed4c188738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2180347210618447106393769df8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997db17e429ca0d44bcce489f83b727740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590457f5d3f592cb01a728629f2c5c82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7dfe9f1fdbdb4f6db70eaee5a306742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b7db6c20654d54f4557ff944ad6cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd7d6e886ac543bf313decb6b201e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec805a5d9b8ae5d28dcdef901ff5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed06cb5caa14e642f99611f2d3f9278746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1cf3017d1e9a980bbba6b3d8ed19b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c3c589866f4397b7b9d127313cd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8580e246f572c58638805f46d39c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a2e830372f575b4dc82814da172c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154befa6356eba127ba94129f946315e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9efd1cf3fcac94b10b7483974190752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edaea4a608cc74c53536dc99e94b93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38fac867aa8a13cad2675daf2c65e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6131a8958e44ffa3b47473877f2414755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f3818992d829ba9a3b3ca8ce7261756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208572936874cd34d92f7c097d948513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924928c62141bceb5b2a3988019c7d36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35344485af152b86c51aa9ae5ac79759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832545f3adee605eb725be6c0e54cc80760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140514bc01fd090ffbac6334ddf5857761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6749d2cd4a202a0ab82d3969a21dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5f10d700fbaa8d345724fcb67388763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01664217a69ea2a92da63f95901c0a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840ce8a6d0c5de9e2583a063ae1e0f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829c46526291a30da90a93a1d89a1f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc176688413043128dd3f3f90cd5c92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e488ea16a0472333124e8e1f49dde6b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3b7dd2f952df4434c9c429706ac6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ea66aa813d079eb69bea6bcbc9ff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078429e26d97ace2aaf33ff99b9f8c7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f068906f50691b0644125dfa230f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985bb741d4e87f7310bd76c60f8f9a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f380b236976392cdebfa126b7a4553774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bf070333b9580ba9bc19980444cc1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d060c16e88fb06d99a42a27ae43b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3d272c0bf5c6aa389da3eff9a6e6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a59357bd3001204917e66eedb2a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597dc3e5a31d1b0e65882b742d38f4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3703aa827d2582fb4bd668cabe03c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d01a2a6a4b37786aadfe179b49a06781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c817b91f3e53124dbd8a2df1bbb1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d45a999bd564d433a0ba76993ee27c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111f6599c09bcce0ed44cae0c0d294d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfff02c28bf3938742c0513f8fc724785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae060be5e80dfe7d388973436d28e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176fefed96d03d5b52cfa8ffa3a3e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4210aa37a8ab76315225d109d33a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8c5acd5f41d1f48017390dd5b7cc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3967c8de7f6256dabbce96830e63a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bfd9f1f12c00e8a7a79d0fe921fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e77687c43088359ba5965bed737fee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b978c12dc14a53ac2224fd33782de793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169fcc2a362ec0560f596ce47c69db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dcbf71b8ac3d3deacc1ba86ab59ba795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e500b059d1c2e8a38e2ffe159733796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04490811c147e016c0cbeabc7e466629797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bda66be7c4e7654d49fb688ac6e4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa1911ec257b9450b40e04b29d9bf3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac12ec4e79474d9721cf5c3be5673e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9817f936268920c2a6ff04b089a37ff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e32eb7b7bdd246fb0338f1ccd70a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ff5d54a42fec16f8337fc2f55f234803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f930d8349b0aadd59165af7ea4f22804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73e8a7d5429228236836bcb10399a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0483bd1e617d98ca402047fda97d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532e31eeb171e16952306b5bee393a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65a9cd991b13e3175bf461f6905afc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be4039811b956d96d59f4b6d458fd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e99cc7ee2ed6d787cdc12d6501a3d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2fc06ef3dc59c2fe8f4c686dcc1c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8d34eb5d41d591d5ea5742f0123c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb04e66a3d8cb7ae95f9855a80d6c6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8961faab7e8ebd80eb96312d52213814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ce9cc9790e8bc154ae0b86948a31815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1d697ab835448cf6e87814cfedca5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf70bae70b4f6bbc55dcc3d3351fb84817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607620181b8fc9190104d9f681032443818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a9eb0073b31be68760996f1a37bd0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36983147d12948a2d8a59939ea36ba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e2a35d86e57b672c8386017801ff2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c531025fee45522ef368849fe99111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a7a2c9662b1d1282a447b32a5f932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c82969e27065cb17be8cc37e1f10d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83329b3b7d70d6fb86f9a5453677473a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6d4e5cc9a46b956664e166dc554b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ef4dff7894e7f399a702e0a2f37c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50736bdde3d0d9c92e66494d2b937af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e43d6aafb8f07164939cd29279ac08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f4d4a0d178b29aad4dee2eee72999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28bf22f1d7c4316ff48c00d4a6d4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70ab3607a6f8d0f6ed30ebcd29bc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eccbfa698a20537d991058a2433a0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc8eb23daf8325c300d6948cfdaa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756e679672006147161fc77d5b68cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c60bf38399bcee6f071b756aa7843515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff29de94cd6bb5793865b25ee3cfb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b7dac6083cb865a89e881af4a99117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d3177b1a7db4d0bb259628c411ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9fef3f3b2a77ec93c51943b47ecc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead69cda606a36d4c06ad2fbb435f54b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a469510d3d20e0fd59417053704c45821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641993a352b8448c2626f1313c8d797b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d697efb39ec0429b3b61ccc41085123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96a78469764cba448bc63068a68c8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07318050c8ee812246499fd0b21d2a8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88034cd1e803286a509934356e5e71026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8407228cbbf86e744c91ccd399a4c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a8982743983fbd5fb307685501e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634595e28e9eb790ee6b99bd29cdfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad1b960ba5cecf6a8bb2d7938d00230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a1a2c58bd957d433d91c4e204195431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593522f3eb08ab213e0cb83ad65278032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bc9718921026afe1b6bdab7608ba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329975c0f2f0ab740f2f6b289f0a75434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca605665de1b047f8acdf48643223a8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a7f342fe1c903e33f4ce9b758d3d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d770fabbc0372970f75634321217a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be11db3367452de928c7e10249ec1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12385fca9aaf20d31a6ee4916be10ab639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33407d3f04691cbb1562f5ebf628c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f801469e855cb46aad6fef6337d2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8071665a2b1a23b44662fcd51990f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37b0280e32a25b70164db686da78f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf9e7ceed756d0d6f1c5bfcbe492044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3d67847fdef164b7d28a5cf7483c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d247b69dbc23fc0180144cf38036946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44933320d18f3fe63a02e8319fcda02347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f32c7b491fa09783f1423c81e7a7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242d38dc644ac9da9b89181d7da8ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f73a79ecfa216f2d09fdcbaa9bf6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a21392d0fc840d704f17fc55337b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f0c30ec45b0791d5d07d40cc337652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75881a25f6daff2bd2b9d87328089ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc33cee20ab0a129ffddd9dc1315cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d6aba8542d18aa2a7df12b3fb10d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14521ea288af533f44e1c0f9b827f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8dc3ccf128e0bff05865171cc51757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d45c3937f81fcbcbc2019b2f949858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e19f1adae5b611bf1cfc036f0cb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d56937ab45cc673a02551c1d55f0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68afaa95e84f9e739d8b86f69948761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a74e63f8d5abcaa4c7e82d7d714e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57013df2e42b1fae10b885592c116b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da7892b2dd967baee4faccc856e58664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029995c77edfa86456a7336fe5c3b9f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf4657ba460950be1a5ff2cdf3e6f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264abe45df30ed8046416831b51f54b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9c1dd0e0afbd5edbc0ab9145227f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b32eea17e48aa8527a6fe4a452ee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd702914dcd91649c88b53ec7804dbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118005d820f7ac448d28c0b3f7954d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a789b833d4473cb80e5ededcbe818472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b67ee52f8af6ce101f4dcb2933bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4f2d82ecf7f9dcf991dfe0738c7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb21d595af2b6ddde69359917cadd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a053ca7f17f14701a87462bb307b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ec30bf2a23d4bbc07458595c61af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1fedd02e51292de9b901574af528e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e39b571d1371a9a4ca60374581b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef4ad30bc23916dc642dd770941f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4099df503f2e5b2d4e80f4c8cfb5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9193e44512b055a449667505f8d271782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae3cf602c8ffc38edf58e64b8325c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fd805eadd92a7a3dcab61edcd279484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4f977e62a5e31cf3c54469585a9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ee1e27ac4cce37c3259b63dba18186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1345d49ebdaa7acfd89346f503fdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92643c0a521c39234684c15f17c6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a9529aa41817d5683ea8f6dcc21b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43099a1485a8c50240441c23b83008c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c2de56313e1a1f43c99cac14de1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bac16be8150a5204cdbbc38e421e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ca4565b137a3e3ed896d538fc6e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82087ffb4950b9d7ba2f7f8e0d6f0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac43a48452256c35701b5be3ddb96895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e45e1668707fd402087c4ca1738de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ef11791a95a48abce38598c74fc1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febff24cabbcae93269d8ff85215046c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06da448d94cb2312a2eed94922eddbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd131c6ec5599299b65c0faa531e6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b2749dff2cb2cdb98b77a1cbb66d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d04a0f314b9adc98629747872c7fc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316251d66b3678c37d4ac8765c25fba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3ddd38561954e34d8e98c23b1514104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9261cec751d9cc271fcdad99aed9a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d958686121ee823b69f498c834e30c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cabbae8856100dc4434cd8d942bc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e502c3b3c3a0a83ce0668443965cbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92e69dbff5e2f1371d9dbc29d6ac7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39063382ba82c36c150177423b0cf8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c6cb0a77c71d40d06882dc0251c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd046e0dc117dfa6d12f95c30f2e228a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f8dc8e9395a0e16fc3a71cc319f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1744aa71b5112a980751e645bdf8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39735db6820bd840fa782cf328f7017d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bf69b9576fa93dd2883c05be18b4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c19734ff451985a0b858fa00b51f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b701bf8f77ed7e984e55b61324f07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce75a99b6c92a68ab515b1dfb7fd17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397394931bf00853c01d82062c1863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d3d9bcfd1438ddce6f12f50887a1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982b99d28863ee0df734bd5f49c2500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a64b88b61e4fdf9e600d637d18621123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4cc53e59d42df776ce733d457302124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b37ec3331bee83f41ac6a0fc9493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a5d0d03a2ffb8e71a71c173498c70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61c7f37e32de5cb85d3df6347850f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9b5e708924ff670fc461db47e6b2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a908ebdbcf42237fdaa3398db17b039129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102956c986d41ca75c6470d007ce3f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b771e7ff31fd38bada8ca20107ac0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3d6de3fc4d096dba480868ef2c1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f902b4a470a045731894f6b0af873b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b2733f09781e739c2743b567a7ea5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84622b2f632d63f2d814968de56fc72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6182cb88ceb57da7cc88e705145665136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4bbc987a7bb24ba90476b3d6a1e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20935bfa2ad96563f9463c79b4955e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77772f9426daf04c507554a8f336640139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4cd0327c2807d150c6997c989eeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8471d9220e0a45270e4debf3b33bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473831f879df91f53cb84c07809c590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e2dd83d0ec3d5f58df0739935b65f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830003e4e2380b38b4f758eeded8a382144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d99505bc2e1232168e1d571a28d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055903c991d00f7f1fec766c31e77cfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a415ec649e595871dbacb99bb7c1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd005ebfcfb3f209ad2cd7bc3438a64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04f5aac53d683e4316f434e4cfd7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d26277618af855900e1d4f6cbe3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0388e81fddd120eec8f092a5699214a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3f542deedef5ff92cb5accb57599152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e414cb8e6f672e3cd169b4f94efac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee2098f004e2b6349ebe38f2d1996154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae3e84f18724b66f1ec55ca6581fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eec3e9b8de9961c06938a70efb6b0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f5e98de130580d1abd4ac7f530064157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b00d1cb532f50d8c9e5b2e366ca5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25152cd5452d55ba1d3eb7171518484a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34cd13e1d17e9bc45a3cea783641f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9de63d18dcbb92a0ee954f1eb97379161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0ee8a7a947d249661231ac5c3a55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281c1ce2616c0af4207df84a69cfbce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f652f0c77e9c665dcb018f4fc303164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a93581b8284c8480faad1603cb51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45055c409658b6c0a3059e0b7c367f4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafde9cfc45dae4372dc903bd128bad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01deb567280e5d8a4f31651eab62bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de643847a518ebdc52ca6c21cf4470169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eadbb4dbd6b7859550b307f3c7bb09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723eb5c0f4db43557673391cd392217171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b2cf27f41ef02f65a0d795746b920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945bf3521194ff3a6878735a6f63528173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3228bf25251358036e53dd54556608c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4f25f6ca9e0c6ccbd43e9e143ab4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ee3eb5c5eda8c71d22630cc1d133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf76459573cd67d20e35593c7b9c80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fb7c2c0bb71ea66a48980f9cf611178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682215f719bfb9148958f57805436ce3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb77b8b57569e1a2ea4fb0d2d92090180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f16b2a67ee76b001f639dfcfb3d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895248aa34e0838d706c0700af6b74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1724ddecf814225bf3613179a55f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b904fe79c2e64d00cbb3863fdbe9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa745c0f010db99ce18d0ee7cdaaa6ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a50a8a9178336741c3eb8e5f50e1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20a749cd6982e0e69d670b109f508e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e169feeb697e4030a2413be0d6de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca7b674227ae4ca2b3b9d44ecf68b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5401b7019b274c80ca2eeabf36578b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf28abd9b71d7eadd7ecaa26c8eefc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac97a2ef0f8a4e5789c32a4f871cc7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d04345a7f62386cce8a54d68cc791193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffbe468f75db8a931db18d438d03c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b38d99dc4ae2352694032b29fbbc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7394a1343cc49642a3847eb3ca163196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0bda4a1653da89087ade7d45a4fe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ac940b7eec1c7c71050daec84dec2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ff64cdd5203b39b5dbe35e97ce7bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efa1db581c9d3f7fa079847922716200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7abd833dd781a96dcad1e9b734487201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aee3520c45d545b0bfe50a3d88f41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff35645b9914602299615a57bc5c39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1695d887c4137e668f4c7376e217204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f937f90d642dd3d67e6b3963bb742205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b17589e4645835ba36dae54e426aca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581f617bbcd5350a23003136c68a73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997c9c521c54a6053a3e6f56058eb1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70495898871329885ab7ffa83ca8ad4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2913f7efe46a9fe34e0cecc91897a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd776f723b0d87cee9489b5103fb3a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a740a89b37a6470d442a47a35675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0161323ea86cf67f1845439c0d80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e461e738a7682b84a3f6b9bc778a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dabeb11649dba9f653692e3ebcddaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735270f073c00487c67cec337a8a69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5124191646e03bb1b59a529a0160217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e876a82bb65b888ea34761b000e267218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9957792f20cd7699d2430f0675a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f9eaee5debfdbe111eb12e9c3b7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0acd4066c4df566a97bfd10ad960221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9121686f1c9895a0bc14e59ea2745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f680a0c05fc1ddbde06dcae262ad5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617f3757709b5656e19c3a8a98a725e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ae6cdcd723946c8828ebb4c3a09f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1aebd19e60ae31c67d7e2de3cb30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c4dbbddd4db59629caf0c3271699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c32fe16387f9a3250e61db2075ab11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f66ab6fea3dd2f68d301499f7081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957970c0ce5e9ed0fdb9e7bfab82acff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17426ccd01e54b0d75c01a30abb605c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b33dd9dedcc3a64afc6050baf28f53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670bb951853f5e1a59fc1dbb4be26f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb133e4467c4beae3c347cd1b73b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c468030c7246cd98819cb4168c630235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34167df5be702b7ea76859573cceda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b15eaaed3325a92ddf2520819f7bad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9acbbd70111e4550c9ddc50e2422f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e7466762a7b47aac4546f2e0b3a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6442dd8395fc8126ac7a2b3447b236240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917853f94bde0e6372768fe65cbbadaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9811d32a81e713d17367504a0ca641242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e369fae157bb364be8f213f536c0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc4f94e4dbf7d730ea276c41d406f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbcd95d8bf2ab25f01f1bf282f9dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74383743f2b55c069a3f506f54da30b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3b446c0e46aa32945ab43a000d29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3143b4e798a004c4941813eabbcfdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac24063958d2cb917e9342cb98e768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b253808e3914e7157fba16fcd351f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258891622ed768e4ab9095bb98dfc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd780ae741a485d838f287a5399f60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebd8973c92b34c07a90e3c863e2a1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a7631d4adfa95632be915a8a03a88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebe2d83e28ebf88668781b342135ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc58b23df054286096a620d5e7e5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478da298398a1336afcb95b6bc8e3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df66b9e66e168b9d881e3929e71dd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a11687416ab63a60eaddc43a5312259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bca6489c98dc16d862508d09b4d77e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ab91acf5d47b63a2fb73bb5e5e3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192ce30730dacf1acc43d4a644abae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8324ce477a6f773049b9472a94024263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a496ed318c5c29417e034b146768e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4a14f0b8f99582b26d1df96b47a44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb9309528b6c64ef031e622dd65221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d36a17ee4003d80abe61af1e23a2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3db2648419dcb38770d7aa28e5443268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd8af27d756c4d92c92a4af4002f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4d0dc0b53a3aff470f40064ba9072270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d37a495eb9aa951430e633d62ca2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7784e771910a5441ad3b7f9e07929272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56581dcc061199965d023656241f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa7b22e6ab71d3215ae62c72a9ef7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00c6b600498e58e16f90c262a81d79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290414cc65dc63fd213118b3cfa0be24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f9369113238c0247532c065849f8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190ce9c1297a2c5691a5be59104578e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb510b80b349e94ccfab68836cc8203279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aaf10493d613db2af46043d0fa165280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae2729540b2cf17e2705748fed5ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b905c99f987ae6b32b5483e4804e5ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb4e721069f91f94c20b342eff88d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf924510c595c019946e5bec3c0021d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a882c755fbababe5d266cd3a8bebe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f10314bdcbf6e120d1d4b26e365c51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9a927cae64f81fa1a73c394d7f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44afb988dc7d799848b42724cce36c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72551b5aa5cf383f0254e727dd7f50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7fc446ec26810d3597d88d0e17dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce74d72b17ab665e7229eaa3887baa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2985734b78ae8f955329d78f129d476292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ed4506db029cd334951db7ae82205293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36759a3d41e42d41fc570ae94392be8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd2dc1fbc3873e864fc50844d0d51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f80b53f7452e5011bfc0baca4d5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b1084eeef3fbbcb6c554860b4e188297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9931db33542fcad440c8b4cdbbbd82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46490176618d70fb5176602bfabdc3b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c951c31bd20da6297844bfee681e81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55116f85e3d330c4b64879c958313466301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93739b67dce8df4622541d481e1d550b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa353000c9ecc43f134f604cfc24d9e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0579131eec7d3d4a84fd674afc15b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef62f5ed0d668889fbff9cc7932c0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c528de2e6c9fff4363f953d4f76e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263f8f484fc3cf357b9d3e3cc2fe19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5f63a0a4412c0cacc7603e255036308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf62cf7b589df882a2f9c78570c761309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218013f2536f632c8dc352770476949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f098525400241d847734fa9aea96a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b5ba2185d7da4b5e3512ac112abc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333729be2d81bdc8121abd0f7f4168a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d62b0ee2dd4e3f456494cc939db5e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d15095f1e96b3e6722020f9f98f1ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df3f100091e9d10168e16101abfcd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b01686a8147df8daae155aaa92b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cfdac1e419092849e5ef7319d1728318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a16ba0652444b06813a64c0c71a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af45a9c73d1ba3755da5cd92a58beb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6314c4a12f253708cb19644981c268e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e893266171c8501c3c30dda23f47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28358dadd38754a0cd48c3fdbe944f89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394869cf220a8c6b29d5a079b063c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b37491c5cf6730bffccebdc33bfc83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc6ee58b8ffc1bfd35b986c483dccf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca67fd6b66bfcebf868d26e0395c8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efb3b6a7713538c44bbda3a1b04f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765a07e77396d5935845e9216614a18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f85a14691dbc96156d85160b51997330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415175d2f9345f4da2142ef3cf1908b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0f990faf065773a8cbfb2668b6e34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f071f87b11707425a8fc069561dca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca44bb8f32e36787ada5c6293e7cb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9010f76bca6ee22ca968f20f4ec5e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0676d6d32c50427103c83c4415572336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3b03db44be3c471dde31e8f6811b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadecd9d28ea065a68d48a4644b1e5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d742ada56beee4968e296dca2ff4278339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d3eac6bf8a4beb679b339239ec0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402d3a3a2b8e05bceda5b25a0692d90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7462ef1a000377cc0dc22731279652342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14758f48664160af08d85dac4ca22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f5d0a614a1cb67c95a5d738079f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bdbddebe051cf9c513e038d0d1733345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f3c1e9a7cf8ae2c66a4041a885c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81791c46c68a9ca97037311a1bae7669347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e03b8c52e6991d6bbbd821319deb6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f574eb6a51556dde790be5e5de425a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b840e6cac1aed3b9bc0dbd67f72606350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359829aef760deea355170aaca14a699351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affeb6ba35153dfbe7dec0da7d46478352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626f11592f8838a9d3a89ddd1b2549b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e00f97a9e2e639ddf21c4c12f1bdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaacba776cf2f3aa911811889bae3f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbf69d9325a973b072672ffcb15d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1723e3e9ffabd38847f3e2d7ae0b0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf0554954f8ecdf90af69ff9a1e0c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfe0b1618465526cf38dafec574df1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a90fbe54f9bf13c02bad2c7f30ad9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ebd56b4a821e668cfd494af650f96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb546784d9499ce8d510109f3c373d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fc32b01312b39838b68fee5ff254363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be643428d973b5539a94291c34174f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557f71516a110863da14203c7a0855365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4548a6ce16e06c137a7f9864e68d16e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d92dc1167caf009ff4c22463beae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292da42b83f23b164c1248d31bb18d0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3aa41601f7c4048768118b36848f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaffd7cd982b1d811c68cd916f9675370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a4d561792155f0fd174368ee1e296371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df7b26b6869f1884bcb4fb404040b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba76840e9c42ac5989c9bb8122e1da2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382c3adb2f1ea451d3c54669189027374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b7a68522f6adfea511c05a664083375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1376d5dd8098a011eb7ac1b6da8241376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a455adc1d0d256a2fa87249ab5498d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65fce93bb13c81f44ad949c29f58a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad95c7787b8b7da63746ad05b75554379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6433c7be44ec641be8087f467a0e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad05fa4be629e739beceeb3a54802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a96c23cf47f6071879b39bbb4d630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ecf3c0736afc92d1490c3687aac55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23271a5826ca66f7b8093b35ee6d938384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6435124cc0c729bc275486976dd34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d3c1f5b10f364b25357fd6a6de84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5962eb69bc992e17574d8838f9b1d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd91136c1a5d49caf38a78b0cbc72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc8cacc9dc4123293160442f65c0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b899a67c826b40c19f8c42f161d4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04715a7a210f79706d2515623a4663391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d2a61d2b48436a36aca3f3620c95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4136a96769282416d6e3ae5213a6049393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad924e1501878d92cd6158d0e07996d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e6db657e10084b61170628c6444c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab0e3259c293bef7b4c8f5457b722396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996d808ba64faa9833e6b04b818d9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec25bfb008792879065310f20844a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fba6febeb78c0e84448bc8b873ac7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5d8cd8960d2185ef76708657dec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8259a0ef1e8d60b5bdcaa0614fa46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e0afaf21ca899498ad49f31d3c5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a814a55968245726795e93c4ace5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173ad6e65d376a9f6ffcbf9872fbba1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482fea44544bf8df079155304300361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155a2052fa38e5c678d3e477522afdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305cb6a2d0d9c94ed6e009af68758b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3e6dd2d8f60d88af1541a565199e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05370a198489b2bd97cbbc83c24de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c9336bff14bb84b4ed9f701c7ca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa9ad834feaddba01c86da7dff7e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe0d7e318930a5c4c58ba93f4dbcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8e6371c5d31bcd14b4e583929bff0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce9653123c7bbd5fb59308c92c07c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790cef904f5ef5dded7f077e0bcbe34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721950b09f526690553a6f0b5b4857e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1d832bbe90780377ee3c64c769c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a626ce3a1df9962523d9b8acb2a3d69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352d0a5f8312b888b1352c288b252e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca933d364bc7a75e8a102bb8d6be555420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b5941c794e532aa2ff68ce093d00f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127979511710e8f0b2bd5355f3c28005422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfbfb4f3af5b74ba2034fe3f8712be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8ab29b091e7a8b6a6bbc2c5e5e60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7ee10c6d0e267c8aa7a091ab37c78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3d11b5efdff1ced231e1b87fde08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae845fee2e59042c2e3da8e23e138427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e909b8cb8cc972ec221fbd140371428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c0732da9dc3294d2711633b9ffbc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889c302bf01358ead0b9535e2cc1bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19133da816e133f87088c5d8ea555d45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1e3da0050d6999bcf2f2fe0e0fe3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752660eca66d41d15f9cc2b54388d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609b7dfc3d3c9e675b2412a42fda6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658116a9274858f973b803315874c7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e267b81ea72f2435248716092e285436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea0598c2cab6ec4c7783534808c99e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d73544f09f18cb203013348a30d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7e85282bcb92f902647fc7b8fb60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d721ae48dd97622dd2767068c3dc8e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1d6e4324373cddd589bd723e02c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450450dbdc35fe9e5a62204ed0f2d03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6a31db897074c86dda4eb021d1e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d562e5eb0b36b84e675ee91274a02d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89982071d5bd7abbed15567910b4c67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18a56f200067b46986ed9e1d9fc7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e89dbab4b11755db0fc5d8519123447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0d0059e538b918a3a09ce8ef03a6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496753470671d846fe750433eff97d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb98c065d27ebd8f1f35611484d21c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8152a48a279e8bfcabb5da28e2775451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d31a9e8954c8a1c9fe77f5988c940452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f07eb6bb36936854f2a9ae8300668453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996441b2a06a203a7ab57499a5e4049e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4be264f1cc57943f58012726f872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926623f2ae9a5ef889f248bd63a5231456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5ad9217b52c53933382256184881e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb3c8d7a936a7f3591575c5f7f8d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027c0d444a4ad0bd7279ace8658baf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd50170466d57afcf60160cd31a69a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7219aba9d2c678001fdc9a395331b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbc1d1f8d450e0910d03b0aa18537462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f054c9fbddd4f95d9d9c55e89677463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a976d1155092b9b45b7f06cdecdefe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d29ceded6f158e117b0cb34ca78eba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39ecfb33d3e20b478dbaa703d51ddc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe79cff9f44201dcbba7696b16bb91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0aad9e3d13ef3369744f48ad5664468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a9632349851ea5c57f297a77296dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800899f2a650213f5d33dd95ee315389470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b395eedf4815285c63c841bae3e4d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11627a662f5b8e0c0839eb103c09fe70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0deab4dc4f9a1cf169e72a237e045b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3959a34ac0494045dd9844713338d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d71657645517b239f9db6d833d4f11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9adb6e4a2b0cdbb50398fd4ca7ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05840fecccbe6ec73b05a67e9f2b8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b95a3951b819ed2247976fe9a74c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d52606923ff3329f7a9363d899430479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063d9ca24727e540b151bc921deb08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4138e945f33368f605e8136aacdbedf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb84c45da295c8e7989e4213dd3308d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d699fe8197f08444b3c1fc9a0b5ab16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04e898d2ac346d66e0b23d88e226bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262f06a082d3005010cfd044084731d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1970c87d4b11eacfe61e7f2788f0a80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc9478f47f3bc8d337c664e803ede487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7fd4b38839791945b3fa06fcfc8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ece31215950301f0d46d132af9ddb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0a4766ce5814c27a53b842970d18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b0a1695f17fca996022e77830a05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe3c1c0d0c0db38a7b3ab1a468b47f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f362ff00d285df861ff43217b16459493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f7f977e84ce6b70a006ff25a3100494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09778d1cc2e63abd6fa60cb9ba0633b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6cfdd2d93285ed7bd42ceddbe4df2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd41450c0068450ad6d42b18b3ca705497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636fd80db881771ec9d04886582b102498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f1c1923ae3ee36e6a9f6ce9e177e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d8153a40643db14b15e115aead251500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85abf2882337e9b9a858c5833c943d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025231a4035832056ba2eb37d9c8cf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19f530b6bbb3cff5a3c0dd31f0ecf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540c5c4882e6e77d823685e71ee45b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140e3bea49b98a977fd19eb881a4ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b689ec8e4a38133a7d91a72c11683506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd72b804c321185018d905d3ae05a94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf441f9cef1ba535e5f9a2843f377f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c10dd062c17cee93cb782f8523b55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b560d6e84329df212dc634c21aac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562bfa3731f117a159d063f360597a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab545b5e1f9c7b8f1b15f538caa705512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b533e7e529d57b004ca7c58117c19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab6231b3d328fde78cad78f226c566514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c188e60c54a0dcff031c367c6f9be8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7cc1e3ca5ad48bc8c12fa8ae1801e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b788789bd74f08185198b214f44cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559ae46f6994acd1747cc26982078d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19763587bb1cc5809b24baba65080cec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ff133779ae3c1b60623237077443520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681c6b10c694a5eea202a8ca88ea55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190283d103ea50be8ba2011c5a01e24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83cbe77033674ce9d3ccf6601a1f5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a683dee2702234b7e6b192ead46088524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24393dc39ee1e0de810b118085e8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919b0a72ba20fdac9d6fc69d66b097d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eac815009b6853982fe2a7a2cd2ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55d73fa8b535a418f392411891a70e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89188e549da48f19a2e83ed39a39a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9ac5d36272872dbd938d83c3c4b84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95797e71ee622c6ddff184de559828b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4748f18584487741494548498dfab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfbd7ad7e1923604d9c94ab359c0f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b3c6d2563e4007ea0f77821a7060534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447695e8c05643192fb02ce782a93f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4617357e1a48667da960841100014536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb312b99a2b7b60ce4c1014a0e45d719537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a5314c022db6aef1f36b1c0f3db9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc75632654300661e0680d962a099539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053052870b9c660f77bc907b7a4f4de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842fdf79e5c1e4f4851e45b0016544c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417452c41156e953234bc38f244fc515542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66437adcb68b79e7540992147a37376543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4a013f39769bbc102eee257ce00c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826c314f283ff6f23d7616c7861528545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07a46a8f965676addbfc9f8c7b13a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd161327181a4ef140552e9fcd4b2c11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b525ca0bfcefa1c8f0e03cc4959187548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755946baf1ea63bf3d4495e4b7941cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353becef23ed5c327ab9e02d8aa6943e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486770816059be2eb6142d109853270551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d163d7a9d822eb57cc4b8d796de1e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787570006f822b85452aa31873d53a01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69400c96f1a6c3db157a640b2f1b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bfce4901ad25f74de50312692e88d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2967ffff6fbce7f84731cca15bae937556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a954d2c43a92616708799ea0d940a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f181188c1b4a261f00ea362077f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1388526ed9489ce5302d08dc2820c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bfe78f53f28482b8ec6665f0edcea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c4f17a72be0aa614c3c52496f15b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338394d97250e2bb9a2dd314baedfcfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37e4ebfd904218d170f05677bac0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b665688ccdbae5e58c96249dfc067564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cdcd474e9aa06bb59605150d5ee83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025c4fb16a57fcbfd6ed4b878a4748a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9294580952c0369fa0487420f6fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a7464a3fb27a20516002a629d5e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d3bcbfcdba736535964b838a8266569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22485660e3b313293230952670be1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f37075609a4ab6527503db707365571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc523ab80e3ad7654d14d685ccd0e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815ac642d354bbfc358c55b8c304c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662a53089c174ad3873d4dec45c847574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411acd02bd2a0e306dfc095b3709c30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c641500539529fcbd8869a55423f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1fb5ffb05c5b3bc62ccd99397876c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3c01ecf99471cd63fc9898458b30a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6f534107e8a0775d44d63e5cf2643579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a361ef9b761d484a0b364a4b1382b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fef2d019d5e8e19a4f4bcf38cac19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87b4480c96422a7eed63bf9daa69b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e50562a803fe62a817a3e460a281583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09466d650eded5c0b68443cecbb469584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22fba41d258954f95f11cd20c50c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6b4b680bff8e397bc5911dc81ee9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a84d1cf026aebea0cdd0e517a000a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea656f07a9ed43de5167b06e65341271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc433fe83e2eddd455aa1eb1030c44ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb221ed2efa3485ced24d7f42c65123590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b5bba8d27326faeb97ff1b8ded33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63503f667132eede26cdaf041d699f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da4de1a37aa81314429d8061f89858593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c217976fc03c491a6d0ff0ce13178e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff2149fc84bd44e54ef9b5ce73be0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f288b604bf0c8a40b90193b51352596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf47d14cdb9db83cbb41eca613e99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d67cb6ef670d7721f86d4685bfc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba3f667befea74e6e7ed5837c163eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2fc3d453a2d795fb345c735db779600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d314a0c5e8cda03afd5d0f4052dff79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a8a6988e92f87c8ae5f50c384d162602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6275bd7ff0abe77801af3ce189c2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e9aacc7acb769d3c4f5fceb085e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13867a6dfff94e03a94495409048454605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29582f4783a0800da34d663ec64ae238606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def0170ed5eccaa18c9c6e988baefe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645166453f047b386ff2a4dded6d2c7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47cc9b4c0ebca580956f0bfe993bc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb65de02b0c88507b93f7eef6a4135610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c86c7929ea9a849696229253c435611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd42bafd3b5e64a1e0a4323d651ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3bd867ccd8b3fd15e138bea9f3095613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564f7d74141f6dc347fb4c3993b9e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ccc5784f4fa7e18833b780491685615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90cd28777c443b1c54b112cd39d07c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d56cd81e5a969dc9a525dabe01382617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe9fae72aeb8d86cf27f2957372ba5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb788bbbb08c9b954734acf69a0211d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1fb7d2d6b80859c886950c20be42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e1cdad95f4859d5a84a8cb22bea5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146116b62cc71a8b9894d5a2d7d4f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7bc5732afa7b5b56b3a21382dba7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0446434b030d562efa91c2cc4bc272624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235985b2d663eee9e34ff01a8b86a80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafcde382d634deb51e0ed3433fd320626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e1c06081a5ffa06d40182853644b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688c21f0ff933d171d802871407ec9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7136478e5dd30e4e67fc50c2dae937629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842d749da2bb96e37457a3ddee872e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215cb0b63c5b010d8b3c7d20eb99532631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17545a9c3af1873fc9851b664f5b11ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7fb4d96658b7b9ca32297f3743ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd69505a34765ab6d22b4c399b7696d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97598cfe9370c32f00c784d51fedca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6910f77d22e633a74514b537f0fa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b149373a685cbf9a6f56feafe14c5a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bd516447735ad50bd83c50bfe4a3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee10407bfbf42742afce666d9a19d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317713564949989e94cc118aa559549c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f17c8097d38fc741b0872796e073641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee3c51c906e2133dd7029c3f68bac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f272546983d306e9dd3b838d1e9de37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c129b9f978f1a40c4f08487a9b8e8d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ed895854cb9b636ca9c381c3a8308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77191fd1b8af16a5067fd1a2d92231646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a98f57fdcfb682007ff3b621ffecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d54e50db23da56e63cfa281fa2add648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b72a2d2ddfccd27319a1ddca530658649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff773e7dd17c42eb97cf6ec845f824ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662c5fb19a18973c30c411de77743f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0abdfd75abd1a985a61279f788c990652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706add3d397aa6e76c794b15764eae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78017c10eed7e5d38bcdf573e92eeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea66376054269506ece17b1e4fddc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a235627404487ac56a00e7a826b71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba6565a5fa8a2947fabadb9213982657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127194888ba3c8dccd6a967eae929a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e6522f7d7670acdb3ba3a978b33d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c0ed826912639a1edb101d9ffac4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966c64af72e6e4596c210ea08035421661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a6447244896fa9bbfd9b58c291d3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf74f2127bd4674e4002238f4fb86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17340f4126053bedd128afe635f4114664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398e257629e2f852e601f4e5742626665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f601a3bae3e4c98ddcc1d23a6c08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a796aad11441f1d70bbf08eac8b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5aff045f18dfc3dff5167b43aa0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dde32f531361211568f90a2e92357669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbccb8b1d008ff978a34305080cf88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65ea0ca90174a1325b02a9c16bbf32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fb4d7fec8f243465b63f5fb49d24d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a484b4986e49a451e06f7efbc731f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864b2851cf2e89c63de40cb52ec5b02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f9b71f2fa561aa525e87aa8098e80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95577697475d1767aab4c8a2c4bc38a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986ce3a752831326293b4f2487b99d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530184324cbc83ae1ec0cda4f43510678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163a1f9918ac652f0f06d9dce1611ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35ebdcfa9e965cc22584c18d7584e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921577b76c4dd6bbee2f1b0f999bbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6bd5295a0739504d500c71b612b3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8360601dcb81e284b7957e70c6d1f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89737c908b64db59c4bafaf61b91572a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5737d3018cf8b05983696c0c5ce5153685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a71b8694309257fab2a9d335d787686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e62e42cbe62f5ddf00d7e500df3f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5840c68df087ed05cb021b71c3f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c19301696d326ce75c06191ef0857689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122bcf6b3a731e4ffd412c729b4fa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b689ccf2f7fc45f3febc75efada2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07162c80d9a0b3e4bc9936443e73b64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914f68275d68811459b9e6b0b6968c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b85c3460baab369dfd11176b856e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637b203d663bb32f33ca7af400e7aa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988085023925cd895d87aec9e1f03be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161bc9b352350017777395221f262ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708fbe786e210ccef9c1915eeb78ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f21e5fe918b63be4b83e25c3c40b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8db90bfb84bcd67cc08f12ab20e34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842bde1319e4338b67bb51881ed89cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee25e939b024a0e2478b4fd80c818702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453421e7f28908108b7ffbe87128bed9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60641e999513ef3223be7309083ea3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5222c7b4c1f2251e87423900f219a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc216bdb47dbd4fda779beb173bf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a6098cd3c13251a8e70d20aa74c72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e6bdccbe6b4efcb8b4e8e9e77162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3286d527a772bb5854fdc96935caf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd3ec8d50e49f185ec0990ed007b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a15df3407eb7be7e680b2774fd9f85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aada97074b8823c881fc613c0eaba0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a7081ae790afaa2d8011cf4a84757713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbefebc13c106b2044ea37d2212285d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5766a089304861bd3d33d278eaa09eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221f12aa2e978aeee61c50698a0d17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d03b10ff16a5f11c3e369f74ad5c4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5aa728547c0b06a6f87908e9030df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25cce963767a8150f2b96e41c9e62a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0ae6ec3355ffc1446328d7f1c1ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ea83d195d1c7ab45ccda8294f052721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9102ba1fcd9f897c0dff21df7605b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cffd140c3a27a5f9662a70ed91899723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3554316c6f5a12d7540f95777b3e4fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b39a89744aaa31e021d0a2943234725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17a34a8560429db3d6b7fef7594524726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31685620df4734d842507bae44ad11b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd32acb5051020965a1668151c5628728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062fd68edb00b8cd333410bf5a2262b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6acc6fd246dad3577cc1ba6c1e3e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bfef25ac82bbe3179be035644621a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160c6a6f4a1657d7b9430ab795930c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa305cee850c0077a7b2367e8b717659733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4bd012b3a3ae5072beaff4c197745734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030711b2f71a0f7e6af4c58b6114ec6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c87b20d0c23d44169846c373a54a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c041349895720f21a3ea89fa5ca6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9f20a1cebeeb60a2faec72e96d5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a649e02d9d8167f8d75559e59adf9f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f4a041ac4382b20703c77a1c36a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a894ac00c747866c61a23948995c04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b4a03922bb88fdea8b68c50d2d23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd514d2a11051369cb607645bb5dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdf0a2c7744282df25271bc426bfdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc696afc396f45a1e66c57d9fedf08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a32d1ee6d6575856533217e87ac5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c9f3f70fad57e27554da3ff131268747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fee398d14c1e48c757a654f015c082748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6881f7ff4a5fce3226230e21de76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232a69a1d3d988ec3fedfe54d55d99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4e11c04d1ba901f43952e22dc1a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9eab87d9cd07b56cd7d6d361ad76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5fc278096511e6695d2726ee2398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3604aa9dd64f65398d3ccb21e012754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458ff4b5b0c4f16c34ed843e2f2395755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f4a1393d4aba45df2a4c4e8caac1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fccde9887a9f4dc75c7f18153932e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6977df396a6020a92c7ad40aad142a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510583db548fae22b15d89112d569d94759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb6ca9d8943bfbe03a5083e9cbe55760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6384edb95cd04da7d3e72dc62310761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb3c21a4199411ef036936b8f4dd08762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b56b5284b6be6638721c6c29eca68763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f84c784dcfce78e25337a92335c12764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d84465c55d083fe9cf1716075d5a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aebd9ff3a84b1efe4523acd1b02ecb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a8148c4f8d0c78b3b45f00449ce3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>