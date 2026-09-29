--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d76e1f796e5f64fc69268ffc04361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddaf2c0f68b1110c3e3e77a6e673f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7034acfd4b1204b2368a03c2b5e0f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e30d5719056995bcfb6bb262c76d6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59301d9312ce60f62fe1dcc7bfe2732b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362011fa21a5168a18262802cb0ff76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32092b3db3853fe0051a7abeb7adccff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342acb8ce26a45cd227e370ec90499f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa5fada2b836f627b47f32cf1012269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f07fdc58f4c308465c3b39f568f58e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99be64d9111f71c2de03275a2bac7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac22914a0bf55f236e940b39240d0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9284c31e153023dbc5055b2572546113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a588e2838f6caa45752a50b7533214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595743206f0eb1e9fcf45659173b26615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f4a38851027a3ef17072ed08116e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9d406ab9e9dd967875099ab7c5a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a488611bcbf54db73b50449fb884b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da16f8159c7b62f0ce2cd863f67d5c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22efa4040c4fe1297cbe99d0c7c50220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09509f63fea4a803bcf473ff407fa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b9b2d369d031a4d7187ad9d74ccc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5314de0e548463789cbdf55b56c85723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d20690ec3efdd8c0eb07392f2aee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dabc546c6bf87113e8673cb93ddbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f511bd179fbd9c837c36c2ab06d1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d354af6324559a796482dc4020b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa72e245159e77510118886d26b7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e0677f741d9a9b16e1c1bb449598929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2acaf3d38f95854112921b963713630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a11f1e8cb42fc0ba95f70a09c8d87031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34178c9f6a95085b2d914f3728fbf98c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3600b58c90c28b20e82724324f3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d271fff8c512d644401c8a950582f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3798a897487fc0dd3bc312a38f01e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f88fa92347eb178cb3f58a50b13fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec022c5597163ff4c19c9d4ccaafa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b73201526bcb1906fb8a59662a55838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634b88af4b1d08b05a078b4d948d1de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47460447cf212c81ddb61d26103e16640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d91932cfd7d8bde1b75de188b60441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbb715fb5ad8936dcbe760ed6041642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc7bf71689c733b4b7cf4e5b2f05943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45c19306f7529044f16c3a089bde344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b5f920e14d4301c512f1da9f2bcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7357819ebf38761fbc5ac0e8091d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b646c2cd24beb1cba3bf49fdc503447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237dc3dba117d09e5f2e7be592448c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb40a809bc3e03e6f13150ab528dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45649f8ebda5bea1cb40c8afa2802050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053289d21c4db07a4a77a9533eb3a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5272fa81472baaf82a32b581d3f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea8fc8dfff6ea6d7eeae7ea12114b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd69cea9a7379f45e87eada912e0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8c31bb4995a5b75be2bf085d726c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5adf256f7aabcb331c0ae38c46de956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f0e12925d25810e37e8a563e7627157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb409dbbfae222bd03ed61b35ebdea558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1512afc4f3e86bb4dd46275cc068b2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5f6b9c9339edd0ed3926fd52569660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda032e306031eb05f6d09107c435f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01fbb15e8448f4f500f7bfadbf384f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe72547ff0cada67815734bc6d24a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31a03a05cc42911af0c7dbe0eb109d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880384bf115e3335dd05ada463d7cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdde59570cf0f72c1f87e7032d3a5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6fc6ad92271747d3783e2b648cfd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa38a56b8aa5b8e7d1c66685986b4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dae1142111e74bdf4d07e001c56a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619138563ec633ad11d075c6a05b2c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de2ab68ba62111e71cfc58a83f13571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7433c76aa7bccc4784aa2cf911eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d3e5c826955a779c99f5b3b950f4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cbcb0fa858ff9611bc5679d26bb2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25229992e3c94242566fb3497bd7569375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16bfa4698a39df3422a502ea54bf1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498792469a741224ea55e86dc2a845d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2385774daee8b6ac643c7d21715f9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851a3816ee038a162a3861d1abefb0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74068752209a06222a538692fac8f60480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc1c7b80314fdc512a13c0b1dc9de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda94b73a70593bd319595604848e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368810a8fcc22874075c4c80cbc715683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfaae03e150a21d0e3ff8c50e21f6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce38ed045cab99f290d4206d86f90d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ea1515f9a92c48053428da0ae29b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705027fb412ee5029f77523138fbef087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4ce087adda9f160183abd1138b0fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16258fbb14be5618c4cf02bb65635d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1667bb79a9d6130a942420936b1605690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648d622ec6c3b6ddfd8fb519ac288991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27297552dc8a8b1688400fa2a396c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b392c47df70e0395e7c1bd6998de44c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebeca15694eb43a69e7bbc176135c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8ae010c3a632e4420a4d4e15b01395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e005bb3c00f0a51f6a31acf2dee3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f460828860a27f9d8bd3ffbfcbf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f710535a2c39a8f12c9a34f52c7e03198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fad88ff96e22256cd1bef78bc801df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b6e469272ef01075b1b78f81248be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad2615173dc002748fdead00390fc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c4c5e66981f8b75660887e632c595102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386fe6e31804dfae404a73933ef7904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563e87ad9779d02489b9e6a06a8cf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d00df7acf2f418cd1df06eabbd304105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a82533a683cfaae3b64a46db8efe69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669baa6dc2deb04d6c9050ff949f6653107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f411b6da845b22bb10004b6cdfb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e34cf29071c33fe8dd5d8561385851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd9cef4df71b4a31d3822d73c874e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb53faa6d19b104e11721bd978c22f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020e7e1282fafd28ce726127f7383f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e72fa887546aeba8d854af427dd1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea46a32cc1f028c238677c0e89e6001114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee0f5fd4aa805670dfe59524270fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b1a8078c6121f54a760a920e4ed8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075110f81a3694607ba19706199b05e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea0e2e3d8a7d2211384e52e632a1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce007f97cd2f97fc9cc162e9f1209cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c789c25c19b698ae924322c0eaa8539120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d10d9f0d57a68d17b212d992907e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ad9179a7f98081dd8640345d6299122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e0810d6acfb2cd0f608601c8d827123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02273fa375f20c4f59f9750572eca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35387608af2952cf528c26e745931d53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eaa96df86b91bd1aca5d595f8ebda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c024eb6aacc7a37e4db219869e119f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3f9861179124d88430c66a9ad4ff1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d2464dc2046edc0f21439baaa1da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895aa5cf3be99425381664552c65f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873f933bb8e67bff9da1ec0995ffcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262676f12786a27620137c236909e96c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f77ea95db79e3411b9592e7df58e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260bd8954db056dd5014882a38c8f09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f37ef3fcf41539670d339c2790bcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c780c3212ddc3e65fa65b971766c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5aac4f520032dcd52391c539f5b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d29863e807185c389632799afbcf61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba666b0ffa461a89c5edbdc0ea544d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd7891e383bd9efa0191cfad67e4a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808100e7aec1400850c9cbdd47dc6079141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9635c21361997887b2e921c584de01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f422c447e2aec550bb4c27db0521f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033acd4c9f6cb621ced33944c805361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b9432b58b60c5ebea1fdc90ef050c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74006935e9301068af1498472f255e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb7ec932fa2353c8345067582c4e81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24660ae7c199f651fc406f251188835148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b69f5973f7ce327f6edbf37c0e12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d42b2399e0c6a671b5df033d4204a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d1409145be9cc6386da7c021de15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b8cf1e0247fb639243259a016d06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb1bf19680711a84c0746cb569a3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d453c494720c12be850e2bd967ee81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb37d2c83c8ead5d13eb13d5e8e5b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f17e7e21b37928ff6658f3f1e29c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c435271977f8ede0f47feebb105602e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fca28e16a7e42bd225438504706f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325acf51f327057cb89e30adcb3352159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ef7aa40c6b29e1c37f013599c6bdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b304e697ef6ecc2daea89a9129772161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318fbff46d2627be4d11cb03fe26b3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a346637a65b4698dfd884792e684163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d729621c244e1b9487f1979f60f6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9c1e314f84fa2a82e54122ae0162e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e134868f38b47833a975398f8440166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292bbd2b251d50d36b9605d7e96842167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642fc4d7b4349c233b7ae41e6cc329b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb74d96567b29003cfbded146c95ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43b16880798e8b360ac9f49b4eec9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83bfd82d509472c63f4fb4364c2f5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25646b36db07ba601b2ac7a5041834f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764418fb50485445790cee89b2b597e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd4817bdfb303e6d574cc037fe0af7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae081bce02460d3ef609d0c842fd480175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e24634890a3521ba43f4d8afd60c53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef970b5f41af1d89c90e7981f9075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c6b50f58aa6cb855d888a562fe70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612cd8a583440648c1f480c9845fc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ea736e3429386988a6ebe4661efe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5a8f362bf355b2807a6949313487181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186cce3442f2cc6e8a2d860449cb503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1722a88863a6bcf618a48c1beb6191183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a05b8248c5e814041622f656976bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6f5d798dff1c6f653db9cb306253185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4300f6156fa64df2155fa19a72b6f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20669156174b60ea1782b82646d4423187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae8bc931fb0460fd4e1a8f814db86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab43f14c5c7124d6817c57b58770a7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538be6b57313983c17e0db9b9799ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f46c9d6d28dcc7b859e5a9caa588191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48da568d14b1b346eb7dfbbfcdef78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70d909802629b614cd3f0666afca2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf1931d60b5701f995c5da7e0b8021194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fe8f21b628df3dd9d061d3aa83621195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b24fdbe6edab0aed3e5609f33224196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caf7a35988a4d3f0c730959483fd1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c3db70f317277151d0a8d32bb1fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee29e1e258e0cb83e11f7958ba1415199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4a483616d848543428316023d3cec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046024b9ad0b1526284941c309b2661201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0bb1c393b05f3422e21bcd1b1e6d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f873090c192b122ede2ce2fd63eea8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f701e1b3103bf1b16e55cedac4e5aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f75fae98613fbfc5aa4916c66e8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80cc9a4165d3f9485db5aa831ff96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a00f19f4a3ba4784dd84f3fcfc9e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5a858d68806453fb44ed891e3ccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfdac802878b7b0d3cd6c2ebc71503209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702455ad9d5e10d3b2a40c558b906994210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf81fcd412cdd79f0a5df8b39051888211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663019e530ecc42a1132822d29107919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aa96cfca058b563a1c7d6b1512127213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de71334ff3060071df8b244d868c1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9020e20c3ccfdd6f6d40521c67334f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e8d4b0f8c365c2e2948751a0511e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6b331a6720187685ceeb40464c1d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c41ccfba5018a8f3367a1ab477eec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510ea2ccbc47c7c864f1d85d3afd72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d730e46c1d76d587a78b9c1b975c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045cccdeea146bfbf0e750181310bb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0053930a27ee29b5ac762251a2769222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e332b0020baebce14f0ad111b0a5a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f62806125ad9e381d147f2a40a73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121bccf36b7ab89074358751363019225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb656766b87b6eeaeb8063595cdc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d9cc6681f012289e5940834a41e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37cb0d55a48383fa5969b156ecf73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c0ade2f9fb44a9012291309758f6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718bb8fb9c353fea9f3afcbba06dd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789bf8235e0e2dd93eb7a9def40ceb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabec8b1bfe2f94ab3844ee8b3c5da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884de0f9cdef555bc1fa0f718752d4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13ca68145113efc2498f02fa6c8be7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e89560b29636ae9d7331623ed4b1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98a1ca088588bc9a6e9c64ce55820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49197c436918c18caeb075d9c6419ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325036725076ee25e37e8bfe92eeb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d59f95fc8d5d40b83a838559de0eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22d34640e92afe507fd32e396d4797240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd386b3fa94604f7bb17e6bc91d70ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb910d0608b2b6cf83ecbe1a15715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a9f62f14b95e6178a28e4842889f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ad986d7d0c1af68947e0008541ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f02497d9e2ae8e4e55a0c7b887452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f752f11748d46fa6b5bb493f7a4c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484dcda327a1f659a312d1687093bf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c09586109d117bba30aa7c13d2bfff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9f98a8dbdb73daf05fb5bec8cfaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737964f36366c5ef9f3fe6b59434bfd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de134b8ac12287a9b1767dd91ef4948251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450579595bad53807827148bf2f153be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fefa2f6bb039783976f607b7014e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6740c92590b859e4afad3423b85d47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a96ad39ef12e95075c0457377635255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e3987ac39e2aab0b615ba0fa6ea76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263a967a1ed96215638ef0748d60c01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5fb64c5680881c78c1bc02a6875b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd0b7be9778bb2d9e79c66ee9a696259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ddb1fa1062f6034bef1a46935f02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00adfb2a2be08fa6dc3879d48cdf16a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49662196946541ff2fba620e56e30d88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489080d4999e061a15b0a57c08e941e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be612a343a48601310b33c4a426b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf063e637e1b379ebce62b74f72c8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb19cab96ff5b418465a01414cf6f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae509f7a619b9116d273603fb36a8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d42ad55a77ca71bd3434ad70cbd6e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef02b306a2e073b5c31e85adbc47f33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a75ac87cb5b8edf961751fb79dc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768df8f080b98de88b3788253d3d4fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d6193ec9bb536999217ffcfe3b88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef23ef93c0cbeb1a0bf5572a0792d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992af39792a38a6def3a000e409f7e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f7b069b79768d38c34f744ad60156275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9dc3f6ff01fd39ebaf26060ebcf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dbffeeb3005c61ad57eb5d69c9031277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd2fd445dd56bd240e5c249fb187a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd658b01b7b9a1e73aa7f3602e030e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd75f7dfb6581fdaf77ca0ee08b95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa700ed50b54fbfbe903ada4e6a5a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598e686f4dc15296271771e241fe27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32e2b35c64a3e594658f3e3abc33e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b34e1bd2e5fe649fc6fa468833d17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ae20d6303aa804b68300b69f706b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc0f65eb35a1035ed546d6abd937a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574625a64d7513f1b2f656e344e0f83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd20a2b088e3f8f9fe259a3396a9b1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ed7ea8db1e950a34ead502dac572289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f99f05c35d1cb4c73cb237b996a57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e1298b969c7713944c0372577928291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cc6dff1639f72326803969c440a95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b61be6d875c0fb0a54113a7932866293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9d90f82688b63172cd353f976f20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbff6476265ea50132fed70dbcd57e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de14372d50785063ac7dad16f272c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d5c53b1e6cd0eb3465c9558bc395297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97472e68e0c4a36873d5693bcb127298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ce4e373ebbd9762e10b646e103c43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7be208f9c08c2564138b72e5c4f9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6ed89b0b9e67cb123b58ae9e3a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ecfc6139641e860b1eaa544538c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bfe47b08ec43b7647ba70a7ee633e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0a2237271a87ba1475382179ca81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba93e2c34f573d74a2338cf2501de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968e77a82f483ece01702cd946a2ef0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d3d97651666d5a50924525b1433ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da6b5faeefbba732a30ade2127aef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921dc04355ccf6c09c8ceac8c2f714f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669cac3a69181bdccad6c7f75bf0401310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a51ad63e953ad064761d17082bd236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a3c740772cd739478ee85e2aaf3fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a8f6359e32250dd8a5bfd2a608e2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50208595b7df1264ad0aca72acfb250c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c503e105426be758606f979bd7550315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011ef5e1b3c46877dcb245212e9a89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc6f097e83eda174c90f49a65bf78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3e1330d3da12e3b9e5957db1b51f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a716ee8d5b0bc5866b844b8cfd81438319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc3fe4a0e2df17708803846142555320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f18a1c1c051bccec9be79d62670d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b1cb5f8d550ddd04c0bf515e63a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c91daae37749ca866aa8aa5990c72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d0ddebad543cf98c896825a38a33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdc02f2734de9ebeae80928e212285325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0bd270cd013cbc51368fe28bc1be2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c13bd6b7421d51e9a9bcf239fe2a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ead4a97e0738385ac828722072f89c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa0134b4c0c6a632c91ff4b84e7e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99daaf4cefa8a5934eab142ec4c7ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3b6022e05c5bb64624e27012b7677331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd394467f61ae7093c9829c92929ba8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6639679b3eba18102c707d652a3cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ea9ddc58b8f0472b1d91eb4712fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392444383ddf81f67e964ac7871dda2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34effde3e960c713bdcfb350e098ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602d31263b4ea3e37709c0b12a724d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96529d9baebbf9efca4d0e791e8156eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7daf33256c82c3ef01f8fbaa832d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82a969e52fc5f294b2c14ec4d288b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da935a21844d17ed8f5bd9032c96a4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dddc137887065803985dbd6b15d43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b15330c19eeb58a986287b13b5977343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36054ff63d48cb2d329a1eb01bcd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776597108868d2915d8bfec972078a0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7292546ceb6c99dc454a4859a0449d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee424b89573a221eb1878a462bd0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf25e49b433fb155eca9ac310b9ab39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23ab862afca13bdf8af7407178532349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf91554e074c3a052f3af223f4a7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21c97479f0ebde29764d38f32ef03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9fc43ce0a68d49c20c5e7487bcb6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66690b98af689f84594a4fe4acf5ba9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea282226fc19f65b063f4631bedbc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03229be8e6c9df579f4a8dba8e80377355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61821d98b5c2a6226c38ccd5d1de3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4951cd9aee89b4267b1a2227ac05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5b3d859ecb29eda5f7de4587fd61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b11ea8163ed4a924b0f2d889424b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87d2d06edaeb96298c962c12f68d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6a4017f5a54430e7651591eee35e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81d3a587baa536480db32080313848362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1d4d8fbe5c622504b35ffead780ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4e3873972959f38bae8a8669cb2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83218fba320ff483750fd46b8498686365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ad23898914c1fefa824568dd9ca4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b1107d3ef074285eaf9229fb5733c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac19c561e78341fb677e27510d28d94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc94a76b1fb528781ecbf901f06c7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b8bf883afceb51434565a55e448c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a45db46836b23779a3ef3feefba9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7ef7efb979d24cd1c996456589de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb20afb55a3e3234c9a276de4e531373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249573e9c17a41109970586f33c8800c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52e35b72d6400804dd42c201730302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593a09137799667af2991cf5bd3aed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59122131effbf69f4c0ae01997ad7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e08f8aaf3d42d85389866fc59b7b5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f10e26e321082cd29055a17a7546379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff97b54846f8930c4e631005a8e8567380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b69e507db581879d7f72e07951f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059550b43e55092af83e5b2f6a7579e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a17eae39a28ded55f0806afe7bf3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae214b8a65c11fc1266206e75bb49b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f165319560940e65431519cff15da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92469242176fc47509c046b4f6657d3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75407b01bb9c9b3655239d8fe34fdd8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2eef6968b0d9c659b7dd8b15077b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbbbb5b29525a97cb492daaefc5bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d00eed3b8fe71d256751204b21244390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92b7f80e7dab30a9ce2e4c628f9e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2b732dccbadeb56c297f7304b7ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745ef6940f052482ed16382ed5ad8c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86cb48c90c80a6417e98da4394a4ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6394f517ca6650bfed4e2cdb69deb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1856c23a51e2b23237f663180bed4d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc897519551192bbb6427926f8bbc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dbe25203be64a224d875337aad0eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c7a86eccbcec49a5f260b4ef8d2f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26851774f223d56cc8bf95b7f37982400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a482ebbbe91e7489ff096f3a9713eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5c75b92f9d24afe7492f4748dd0f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508473528a4e90f6d03e5c581e0b6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5481e1f095dc96416d27bc8a760bf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2eecf35b3714f5adf2a7bcea165af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a85240cba500e7870081f91ce2d3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4420d850cd2938390e3606110fef47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49144e80ec83332007da006e58a89f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716da6376d192ab41b31b18852cd0343409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83504066457c9185d0d453963960213d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30790cca5332a21d96457c63e105b99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afcbb33f48bcf6b43d813c64b43735412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb197aa34e04f578460caab540f44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5c30ba233d817fb53d52cb24f35e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25731db6a31b8fb5ff2d47f578bb2df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307c8687d22aa1a396019605488094416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc43b8116ebb71d3e47635507e1651417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c77cf51971a04b37d90395aff4d61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528401aa3ba464542ead55d0a04f3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064212bc43c7bda783065f0abd3f9199420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ec22f6b916c75339991189bd28cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc4f42ac1224a4f0b875324b7359c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180409cce6f8b3e3942d8dc00162059423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c478fd80e2725d12cba5e1ca14b07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a069917c8be6f2266bb70db9aa229a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b473fc14a8b9e302709920694abc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de75316e0f9f46ad520318bbb341b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c9c50ea5d618d288b7312fd5c8f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da23ceebff2687d3ed8253769ddcbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23536e33ddc37ff6521a53859502c3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6fa38de04b9e68bf1870384a808c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774a7a74e878d80bef296004585361432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a3e86cbb9980fef479aa165069488433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756549194841df9b0fdb4469ff77f961434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec3af761c4ac3624529eeb80816e31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e09d59c57f09d23ce448d11ea7639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928c4e0c3f25ed3fe93afbccc2b7c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf06a361d9997fac7cd1902f2771c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36c37d003349b19e033fe5ad43c943439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59768b62e493c7cdee886358c933ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344a3b0637a64c40f30b62c5cca704f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964ac80eeb3f234a790f702afd3af4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758407ebab989206381646a1862a665a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd065ea98d5104681f638180b398e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde2586b0201a74155ba5680461b24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef33562eed251b141d795bf605336a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a840fb13d978bd40025ff377deb4b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77192fe520528e6e15124f271be6115d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3b82ae5c54740910a2ef8a49fe4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994ac17a192aa60290ad5a8d736929c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87cc7f419e9655a526ed4558fe918451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb144f79bbb254792a29cac0691ab51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefc6d79cc174ce6765968dd8a28a6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188892717cbe015e7f3a39dd8c1944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a09471df5d5b811ed13ca4739f795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a98eaf260f1c8052379396368f2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc93ce81bcad362583a730f2c5d9e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef26013b477653f452a9201317f773458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573175f29b1676c5fde97450fbd011f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051cdfd306b977018a3f97e7418c5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d860969931f5f8b993ff8297f1e890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbda00a228a68ecc79343055f0c3a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db76acf6a0234b5c22976b09a9d75b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb191266f1d79b18a0ed7b8141c15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f36b02e60340c1e5cde04bbb2bdb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1a0e2b57a19aad66647a240a2d3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989835b8533f29c361a9ff3097c2416467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d40079731734c88d66390c95b8ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acdae6b6d2b3197f2604aa66659f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a408e91f7c6657987a19f8cfad7cff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4ffd6d0189d99d4c753b4b1039cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67edc8bf80d9a9d6673d5a5a649f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74665e436f32970d6107c7ecc69baefe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d67e4c6caf6a37dd803268e6ff49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6624a9eb6e25bf2cd3573642da13ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e8effc9926738ba659c278bdd2166476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738765cfc4e1b9971e40d31b8baff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b85d94f422f0b64b9c265dad020bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701c6e22b0f62e70e97f588aa1ea062479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a396d447fc398f4ce0ea0de4a33b3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580a8d21b3a438ff57f0a0a8df8923481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1fa2d7906638205bf23d82da4c75d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d41e649959ed31c0a113a086e1dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa455ee5dfc70146e48221987564d349484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6befd26e4833e9c7f243e0bc197699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08ab333a6ee57c227572b86ff268f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697462538466bc4635ae306e295eaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7f7ff1a737c7d9f22aa48b74760f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76de88b55d994807069757307b85f06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4977be2494ab760c7635cf56d5e4f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605134c7015321085aa2b6c0f8d3552491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f831cb357ab60b3706917b8b574564492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1365533fdade283b8a1d62ed79dc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e5e33fc186a5de1a8910028c367d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb61f2aea63fd802cb5358ef954135495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7b9262c2c5ebb4196886b3c842ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bebeb37ef494dbbb5ceb29e343382497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca695ae83e9a189552864c7d1c712c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e1517fb221c9e58a77f1064f5357499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa4edb91496707b8a1ba6c7998597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad622d69689c78332739ea0cc6df33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd137aefb4ece5d249b903a44749558502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038ebc9a02ebe35f354b7a73a65503503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a96b88b19cb574f00ab0a7314fbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68b0b926280e474aace3d73fde902b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48e0e81d13dadfd2edb20e0923149506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b054472453a8f999912ab180349e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7df2ed4910d49b1abf9a32f424566508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476329ddb85b335a0b292a26549b4cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288349001900324b39873714d1463ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd20b59bf8ea732570e3dd41d2635c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365c86888ae6207bb41bd43c44a4ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6cc49cb14b84e406c669aba20bd07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3a591f9996405fc526af7f774a92a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da03d81c78e6a0f6d9d1116fe3ec6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaae5a29c2ccad0ce5cd087d076cf96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a13ceaf55affa7acecfc39e08a7596517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b4c876a3de8546b4f9f1fd700e86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2541e47b87671c6ec1ea37729a9cf48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be63cdd3b5cd6f0a6392eb4d31d34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c655fb110969dd636e6d5a56cc0501521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8de36a167937ef28e96e878edf2497522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6768db14bfb8dcb25c08ac066e815a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851cde1ffb03bb148315b1e8283f8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d4766a862291c8b5318a798c64f64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f589d02dfc4d00eac834fabd93384e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35753ee307451275f4cdf5f68a964527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d9988dac0eb23718acee049806f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc122582ca23d1e60101f1696abd8337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bdeb525469e2da15cb2038b70b0da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d282bee614bc541d07719a453229af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575089704e2b7004bd4280a3b517b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e860e97589e2753fdc91b7bd632cfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009004f6d17f3f6730bcb54789def7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7ebd63837fcc98810fe0f797cef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925492c3947538e7183080f997e9a97e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453205897f3d2e955672c1b70dcbe0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3c724241ef07d99b00c09297d60e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9460793e8420e57c5376066fb3fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94dcd75fbf11604a058b8813314556540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa1dc57e48743a04c1fbbcba20c8e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875ac1acc4455d51a6f9b080e71510f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec34b0efe3ba76350d491d06c1a950543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302d55753cb9d044e692b5b964f53c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7866730d4df0cff92c7d232c4023e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8becc849177bc8eb9bd9112013e35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f05fa8ad430d188019659b4d35d881547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc5ab09e7bd4d69c29cf5a9158ec3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a155cd889add616f4a8e78fb85d5e49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25a386c44d28c25379972a8b31051550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc045da5bc83a810187fd0f2876fe2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ebef405b581b97082f6f120172d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836bf4f3d07cdcdc3f50c1d3fc49c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc49b1efc0f5c4484d52d67cae276554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6db9480773b8e381df2f318e37d93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33e6e0dc9903b3a0b5805b44b8527556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e27973061f19bda67fa0f103d53e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea69d6f608c5f3c102f0dadd9e0a10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78291ab43d3fdfd5628adc540447f94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07bae1bd58b6a4164d83275c4b8097560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c95653a48bbee6644ff72950d9f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f2eb3e3e4947867ea06ba528228f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fd2f73427657bae7e157d667b0b3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13043ec40a0531ee1519fbf4c04b0b28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb0632da3bb5e944feb2ff59951bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2ddac53d4478428df7222d79cb63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1dfcd0eb9abf41bcec06466cac3d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a254e47353c3020fc5be38fe68cbb3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd127b11861ad4e705911e1ae7f9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2030e1f5cdb07ba5252ada2b636ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d86e23b6e8bcec48dd3b61f89c47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff17dd0f34fa10e6564c7e637fc48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abdc09cd4bc813d387f8b5532ed162573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe634b597c0eb37acbd88fac628cd1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb170309caa9aa50c64831e5110964575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90a1627c305ae85680a0fdd941da2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c96da7aa06977d8674e43cea6054577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eeb900b64d15a4e9f730b32a657fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee75ae1ae255f37c973f964c5999708579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa182c9c73b3c326c0ffcc1f382f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372557395b25383cf5cb1ca32f6e08d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47399316b2fa82f6282de318e0aaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab516dd65cecbbe1af9744fff502c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1074120107263ec0fe76a104417230f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1309d297aea6f1a81056861ff90d21a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45d8b46f67a851c31144f80d184ccf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a41b49d33a6c7159555efa35494e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ee54dcee7cebb39d41716a8881eb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b3fe699527137081e995fc73b27a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af701f36fce928e9022a71db77af1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec14d105c8f853afc1000dc2493e97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d605aaa91a530702389ab49bb57b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed2779495938c1addda86ac075fdab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef7290f07f5459567f8df9d449167594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c9690501969008051038210de5fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f80f0e5fa4f92c41f1f552716f27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1a9d6a8dd4fe28cbb4cb745c6dc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf6b8ef9671aa7d2a830e7885635e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1d110b7e45c051a35894e0e7573d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d764f64ebc80063cf481f9003cd84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59c191cf1fc8021fbb090023a2a05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2eb0d169327570e2b7a8bf7ccf0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25ba06f7a8e5786b115143c12d95ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f09a8f6428989ff677272da0e389604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c89445f189ba5a5216698b1d5ff51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d23c263eb47e910609bd5ff02858606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b2030cb402f717d99ad0fa0db4f59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985f974ea324f1992f6a05573e2a51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886608fcdccf138c45b3aab78c2cdab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80eee7b30d865b42720f8bfeee851610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86960f1bef7cc8b2cb091dc878acf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69fe5dfefa7d06203321356a92ce4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5f0d5253d7fdbbe79ae178edb2665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eaa180c51561d2a591e73bb2a868d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb77e7f74734a7b41010e5d5c2e0cf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310e121ecc77047f6c86a211f61146616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81315f94140eac5c55d8df80e2693567617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fbf0087f23602a04d9ad1655fc302618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375484ee0380458369b54f9c40746ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b6a01790a21667547ca8f8b8e4956620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89d62c8556bac6f4df6cdd5200a43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a122405fe34f8b17fa599f708c22b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b86684c40834611df5097d87a083623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf60cb7bf62d44bdaad11a3e7085a93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8578e6216742accc09a2e286a51f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773da47bfc4a2875b74ffb78a40a88f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a96ebe2556b9380f8ba74dddcdf1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea689402759800ea7f6c10c9faf52a70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a6cb2cc39c3088c90fbd446b4a0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101fa55759d754a65011f5f71b8199630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04fd47d07fac7820c74dd6f082e2b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095c8fb3ad1658ff203057d27c53b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3863f6c9ab02c467717afd1132d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf738a59c9dd5428b366a982bd918e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd393a46bc06a154cf42db07360dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a27147ec1473f6ce8105d6673704b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8b4b5967776f54d1f13f3f666c2e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84baae3f3b0f590922d8680c7f521e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c915bbcb8478d74e8bb1cbca1a9fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac32c6a5130dfaf5470eb63d97adf17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c7ddf5d463dd313dacd8258552ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa634e365dd904e054ad085c36ec88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460f1a81a0af8dd87c24ac8f9a813e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48802a11a61673611c07d942e4660644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2885103de88c2181d6975da27353d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3d2abdc3219db3f251cfec082f9b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57256f7dc5e54acea226f53a2d85139647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58763b6cc1270caa3619c27a7a2f4720648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002380d0addfa67270cde6dd05ca4c81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e9cd7794722884be8383444ff7ab9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683561c36f74597e54e41e96d633f52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f244e2f927e19385c94607420d4b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ce18a3234c1111cfadc77e8325db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17470777648c8abf0e3b9aa17d9af6ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ffd0e54d0627dbe122e0494918c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825401059ce4f08bef976e042852e1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9f2475af2f7a81011d1511402f98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3762cca274c6de449edd131eb41c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b988ad8583841a328946cfe3b2b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ec7cff40530c400cb544f3ce3c5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857d8f0cda151da474926cfb8fedd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0087bbbca1deb9b4e08987ab75bb22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e85715f766783e6e401a3dff8fc22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e7b3e0e44bdaf436f0c9020aa936664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b63989895326d218f01a71000fc5e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580649df1760634d0efebafe9b4e9f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9a7fc512db6a4fc47b2f2fa66c52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25c4956b12be9b3db72139e44a823668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798d74865e56a0b6ce7170942ad9155669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e549c1c0a10cdddfed1c8031aad6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb830b9f5870b74bcae756c92ff26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c84384366050c9092bb0f78a2b81e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e7d27c7951af45f3d1aa88636a19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01899c534ba78e3e542ca7f12b0a7e03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e600840ec392840faeda356bd7de6a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368caef0c1a75a036b59bc2b6bee21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f9794e1cf13c4212f6d32d93c64a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0469992b958750b13e9cb0b565ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02dc8a22a85025581342af457e225679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904950075db78138e3088f00a8afd59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139a0746d36390dacc3cfa58b8a1c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b89978b2a845502b2882acc997f1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605ccc2234ef6d7417a88111f8a686683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c0b3949b901b46cade36e835deaf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f6d2144463400158c6e80a53ba23a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7600dfd4722d1bdbb122c15bbaaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5783d891d114aefc205ec7ba303c02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a86673495d25d41c0494038cf511c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0385d0f21883d859121eaff9f57ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bddcf9ec25f6bf822cabe0b4df6ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7960e40cd933d7cd56a40ebc4f97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3da552fe415ea1b734b3b408e21a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792316c1a5ffed55af8226c47b6fdac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0f8bf5742aa96a1e0f1646ea7b88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7da57e46cc10d2866cecf3447e67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16476c3dfd50bae4300e5ebd73e19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb60c879be9e4637a37245ee17c8b9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c0871e32dd2fbac0eefea0fce3ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec929f2c24c69d1c550509dfb2fe420699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd50b1064ac560705405d7447ecaaee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b07f46c3e9fdede97102e9ee279d93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f4c776385fa5b0612582aaf64b95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac048cc23f6297ae948b6712200d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30137f9afd813357e461f52c5af9777d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579e221efb72cb5494667ac564772c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ec66ffc381f3579896d948bf21d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b119b26d472ee8a163047f386b4ecf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f2035628b765ac2dd1831fa23c9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f45d7c291b0ffb60543597fc3506dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e85878fdf8e0321b5239a42d879c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa22a111a707bc079bb3ddde08943711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b289b0d6539d0676243aaa7b324fea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099083951758f893be2a3d523d790c09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138503cd3da4afdcf918f05b8befd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ae9062fe5d855872b327bc8ef2a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fcccda84f68f15604d7dd4a797d55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a15fac3e5ea8c586030fad8a8faf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ffc303f96d7e9d382edfed60ff431718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b69a1e67cc6710c578597478e1997719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24e87b0d026f07dd5067e68380e4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60133ebdc1b5cfa4a7a7e52954bea1c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b9a2b6c87461d26b8d14e1a4982bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f822d85288c557c996b74d761dda791723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f07e0db90e0ed2b1a75570eb7e4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c31f04a8aa905bd6459fa51b5435725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391635d21604160c14f8fd157544b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f427831e28df2b9689eed78f83ad23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce97dc73e392c56a14c55c7bf47db2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4924334a8b0c64fed47038f3ead1bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24468c15f19571bc5bd9367b9475b1c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ccea14ff78b363ee4bc5914924bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483eb6676c7395d0c1195a836944d97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c9bd9998a0481bc7e68db1b822ebe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6946b26eabd8ab0fffc02a81ad141734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec027818e366e60d0e33a4585c7cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688c9a3eb77dca0e78931c6e05bb28d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdae62b387ae64d71a26d5fc92e958737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f2fd89e3fbcfe54753984ca612534738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28a85f4cfb69f294bf4abc4022eb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560775f241c0c75d107835452a4310f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc916a9bae3030d5d51a55a983798b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d7270d22584b3ee076aa1f41f48bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c622eafb9a157a49f137eb8b834e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d010cf2e9612ae697b745cbc77f8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e741320f4f2e3a17d97b7bdfcf82b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d162520bc432c3470bfae12fef717746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d13158169c88edf2c88a09b6aba47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7f63d199142435278bb16a2f092a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc940dfb3670405363fd1f8d6b657446749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7a8362ea2153b6d9dff8ee4fa22f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ddb39d4a4980103a90fb61185bcb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc119b1d2bbdf67dfd9f82cb42a125752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d477aaf481d77a4532fe41e332824753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783603497ffad05261459afd556b94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04804b81f268839159e30d47f504f25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98afe7fd81787a38e949f7d7240e1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2a5f2dfd027b6d85d9615d761ac47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891df07fe8289252c23d4407ee13f10f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb743c9edf5c01ba65fb0d3ea9e044759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955f89504a0262745237c2d82a293d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba547507d3da3729d5a2530f9ebea075761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcbafaa09f1089ba4fd9795e0846c1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed6356ba88cfc1141b97a54f4b075763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ed0885f39fd4c609cefc8f23218fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a774122ded932e6f1040ed5f96ee4e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0439f8f0fd105bb57ce006d0aad74766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68971cd7bbd0b9f5571145f0bb894740767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7dad51d94bdd97f93c5d10fbcf9ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc607608d77af593ca36112f992e9e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca14a31772a97ff7f448b71bd0cdcf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72178df00d5e67d07970c4fe64d38771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1626708e34a0b63f338c97dac3804772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a973c150cefcd916f3f6280d9ee9398773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eca12a8c8c0bacd18a338eb7f7ea7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5dc90035f4a6aee2e14e3836a7755775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462707a3395a033f8648dd128ec25c01776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01bbc3465bfd092a30f8578031fd6b777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7724c06dc5758717d5a4641783b061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76701d3d1c8ba7c04bde2915441cd02b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004116536f1c82da648c09696ee69843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d9fa11d9789d326cafdf5ac917e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ace4e6a3d1d11a08a9077d5cc9cb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4cea59bc8b458faa015d4f764028d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6e689c63098166bc35318c6e56d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f60cee1ed18aa230acb531060d8f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884050dabbdfeef8438717d99c9ccb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae12ca2129d26e0239128493ed6ab2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2d9148d095e2ccdbd69e01cc25c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d038cae933aa54ba424427c3f4ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd8c0f20605067e3cc3d0c844b9fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79caea4813c0f28a314bf75971bd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3732f646f1a69c10c5dc262e19294a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7dba383b7609fe07f4bc15129a9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634dd29f7434573a7c58ad9c61501617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557aae4615b253f1be8945fb81df24918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020994186a342378f6776570d779616419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67745a479d396864404b3b5c47eb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc30ae922d1acdc08172b1a52952d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952f03c18d9ce779b1023b344d5a78922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edd1c04870a9333d4e51c3b65ecc5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e9a2f6c7ded42dcf43f5e401fbd7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8744fe05e8b0e7f102e7f509965025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239279a57584f5b24623ebff932752926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492eba7beed47148abc887516dc94e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ab2c7b69775d3f9bb40491235b5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33018945bcaea5e264d1c6aea606a7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b557bd410099968749fd81b8dc28c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e27e723a4f8300ebcb2216055d93131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0b3f36a27920166d2a23671e1662232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c0c93c7ae3600d5bb93ad4324ec0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d0774c6112b1b7dc636498122764234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3917b25c5014e6f138203e0ace730635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53d33c75946507fb1277d45c6bd5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c95c8d142e9068d75115d975e20037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d45571b883e896419abe989f6ce8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd941f430cc68385dbafcafdddfad2fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7448eff9946416642355efa1b84eb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e5148e4159ecdb6c7257af68c9ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed11a11684df0933e5ef353f551c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a20bd5d60dd1f84c2381e704843cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c2ab3ffd64b04d0160b21164684444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae194fc9db6388d66c8437a85b9a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1a92897e27e390f3f934742888d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba3a92c2cf2f1049cb2094066367747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abe2004e826827e3007dfbbdf211ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12dee405c9c7bf207cfbb019bb4cf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a61eaf91afa144dbbb07a23e79e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bee169c2a9640c907d3603fa1db9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b2f8c8e26839057cba2913306dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c94d96d2fe119f234b6330d679b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef3d4f4642714f7642001dc9d4fb0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2daddf943743efb8ee79ea67717a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d1921e39d54aefe67f0543012e6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cb83b5904b4d3f2043930f25704457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27470eaf8e2ec2c70101bf8c670b83258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d72699419ebb7a3d3777764e00eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ec683791dcf021df33e2eeb9a68460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef7122d93df206d4716787a01b1a8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806196110867946ebcdfd07524c442762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26b2871efe9c9e7e37eb1286efb9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b6ee9788215dece511a68e667a0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259524659fbaa10957be62b40490e6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd7f358f32ee13131c5cf54eac28b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0c3c8ccfc68986dd71896ea2a86867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e1641159bd487fd15ba4ddc6b2d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b037d623716a4cd7a7d676bb7dc0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf009e0be9a6992720e40b6577b7ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513a2e2b77d28243dc126c7b717607b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e179e5faa0efb67148f41ea96cca3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1b272375117faab7b9a74e57b43d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d868a854462ef4571b81114afb22174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6ab3b21a1829a5989cfde1d776f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996962aa72ed6e526ee77000eb4ccb3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cae301b90b17577ecae12db62c088177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f8cd0936fbe55ab6a2a2327b5f69378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cbc77fe31ca21159a6215674dd7e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4344d715eb936446227fdb536a1fad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ee3ed1ca34c367a90d8d654b658e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4e315fdee13e9f25503a4892e57182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07a3572a59c7564afc8568e25e64283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceddff724427692b7ab98bea2928f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e664d9541727b2749cadb645bf7d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e95029b1506773540eab86477f0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c411bda915f30b5dcef933a4fab5ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d07f401e0d65fa2fb61bd5c8cf90d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c4932c8c58d12af67af7fb55a10f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe879920ce4e04ea4eef15a82f31790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff4eaf73763aa1896d7b7e80d8a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757dcf3ec9ce35d2e7bd2dd95c274b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ecb5cda58805ec82138835c60b69693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abca4409adc2bfead4a3a8b43de582c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06315a3f8ca2fc13377f453ae6fdde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c08bdec42b6cdae65efeff005cf0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cecb4859164506de60c2aba47da8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0205304b7721aa53e8fc0a673910898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337196ba528b044be1985d5f35deb3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b3efaf805930255be474364b7cea9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef05110ad72012dafc2cf28fc2ed1b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753b448759c37aa8c0e26637bddb2bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7acdc172b7223035ae64efaa67077103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561312414c166ff5bd39f91c244381e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b12c2a8ca639dda204e30816ad837105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a15dbb7e1e93a99c8955b6eb7c2cb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01555007c0ee388cb765cda482dbcf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984e0c99bd32a3e88813a37e938fd44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a0413293e941f171049d7ed79c38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d2aee274ffb9f12306d88250ce0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a10e7442bfb20d5234bdfc08496e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2aa58d4951c2c8d2426532d568af5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b769b1d13fc0b714150dadbf045933113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f8e2138dff70413ac35ca43f8cc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b52f16d11e1d30d2e0e2f8671682a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620015b6a548b1f2930b85a8387c17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d27c280e7bd7b1adad758aca0af28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd486fe4fcf70a1d52a7341deedd7c49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802672b2a61ecba54d23d0e979a7993119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa6bc3a562a7bc70d60a796063e51a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953bc2a7837c0c6bcbf0718a309c1c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea52cd6024d27e503eb6f1863f13e98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a0523d3a29879cc82612321490429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c51b559cc66a40eb13efb54faae72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f8df280de66798cf1ca52f65b28d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38499c550836b77d756744ac8a2a5531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8bc0a676c8710c4f3f1fc1934ae23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56ba87f3d11eb5ab2506b20d07a47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6e01dfb8a1ff74efcf2b100d3fd10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b62ac0cfb98f0feb463b9749ff3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c8a00201561f9d83912a43c1818f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f448c19806d5d990ef838d9efd9dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b7eb5053ede7917ce35073d7b555133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8934a152436a67da5cd4a4d5eef44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b424e520878f6d8de4d688c87804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a585f05e82b21e9d74883371b081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528449854ab315fd1bfc668603c02a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cec6d482a238780c891a6a727bfe4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0e9b239b555f485c5bfb67fd9da00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b786d6df6d2338c7587900b2b6771b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f606b2bc7089e26e9dae80c1aaf98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471264da356e3104ac98c23ad261512c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2ba1a3bf96a89523c3fe86de4c9b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f5371ae4f63665cdf90b37a4b082144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f7deca721a66b6b1ce8fce5789d07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bdbddf44227032e39787af072e8b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2595b3c03eb3282e8f157a5d2b3322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d8431064f4b1e4700cb15f1bec88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355568e656e1a27a5bcf13916c76af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894eb73d81a5bc516633a51cc6395fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f5894d430a43a786c44a45116aef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e55935d22ff36802518b98646667ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787da0129019d1d31223380a9bbdc49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3337d1a1eec61bf3e789dc47c86b70a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9efae668c852f79ccae2f58197e209155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257db2ceccff192a10d88f68346704a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06bfde18a00a7a0d5ea3ecc2cfaf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007fbd1a40e2e7eb4833476114d54da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98392fa1a62f63730a52b3e5788c8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc5cc19df291d1ba8f9f3c6416fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111db5d87f8b4ffa7d13d93c649bbe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1f7d9c58e75918c3286c9f3b706a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a3bb4185f65cb269e713a68ff341b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d2bdc4dbb3bf1ef217d18903cf1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400dcbe505f74833f43008aef70ac89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af02af9e96c76d69ae2cf37836907166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2aff2147398b2eba12d2e13a1b6b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f50bcb2d49987bf96963a252fa7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baef583754fcec77469ebb6ccaf42e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4d0f808aa1986bac72c91e95a40cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c147379e507768e0a8910b11d3a7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3b6451f7c0217962079041a00a0f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfb025448e751072acd2d2acf1ab8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217de487fdd4acccf15241b4c47aa328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de42f592860165c0a96ae9ae53a9afd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c81c35806a79d524eb6bc47e651a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35b63fe1ce9a53a23b84ad69b7588177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde6977242a7c337e65b514c4abdd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e34a992d6e0983ecea9abf79f6d8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902594b04a62898bd339b65d1d1366180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5555302f8dbaf99dd7042b1cdc7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f81e542bba3b4313e4c55c78a138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d06000ca158237fc07a0f46367d90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1704dbf46df48d9ec7543a8b6eb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e8ab4c04d7850a31d30bf34dfb8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43167794e49c82ab95caa9ba52c85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc29c41cfb6b7cd63210878f8e7efd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae0ff8e24351b886ced81a5c1f7eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b78feb5f6736e88b0a37c0077a9b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322045e8d8f2b65a57bb01db69d248bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ce680d46630b8e5b0658cfb9ff61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526fcf67716c0cf2ed982f146cdb22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b12345d2d572bfc1bb5e13e9b4ba7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aba37164c7263ebbd8d93e0f2ffb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92259e8ac4a7202b6313a3a78395a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cfceeb6680de56623481c0c65ce01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b5cbbd4e4f29851a112b76e68f4bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52319569279f9f568d77e3890f42531198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b1b5c9cf60e3cbfce804dbb8afb4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb0cb3eb532aca17d06f79eb21b9c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173fa139d25dfd2f283cd04b8e1ffb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6017919ad5235d41fda92bbdbe5d6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b74ec34d594b615e33833b4d151769203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b431d2bff5e0a68346931fbabff47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e98f463264a14523698351516e599205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f0bf77649ae257274269a9bef240206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e3198def86040060daeb940551bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a03ae1d87f8578080ba022ef1334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c164244e4b9a437c6695ae67a4e2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12b810d8664e8f0bf9ff86caf07b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2f9c56238b9aa298f5c44fec56d94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387fccb5d1657ba1829d820b1f1e74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26588fda35ebc67ebf08f4f9d6dc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed17cc19c66ab7e71c935c210dc151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc5389cf34dba799fe22343e80030215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197001c6a20612bf12c7ffa726796e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af936bbb981c37e524411203f854dec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf04c1661ba7e3fd31a2fbee04ddf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610cd807ddeb25fa87e1b7ba12f10e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ac336f9eb88370206c495c933cd23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625a4643adff7c6b60067d0df1d34d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f181b6b651c347a05432d63c6ae0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34876037f977220064d93eadb61db0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd19e560c18da25a9b7217e57fe0da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699abc23a994b020dc0a5fdff774ff12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60aac2608443d607a1fdef95bae748226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90f6d5c9ba0bb00b897a031fe6019a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922b4be26bcdcb8a87ac0a7117ddae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599a356be4253772215b2f787a2c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbc75de9786ab5dfebae9c072e8ee3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2452b338bd58e68be4ff94820acfff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5c96c7d3692bfbce938a3d9e319c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c8514eb5b4d8366b88b5c4bf18ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f669d41fcb5151813ff984e1fb01df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883700d7e45c659436c39498473c14f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b9529564b80680092efb369f8110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73550bdac7d4adffd7509757c0ba3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34852120c8faf332485f657e306730d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497387383907792bdf38c7d3613294a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f516a1be42f638bb3eb502e00dce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049459019b6cc95f782970c666d8a751241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b5fae0e51551b33a4b33347b6f500242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039035adb5939166094f4493c319b10f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e4c194d0a01d3ae8bb8dca129d0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31f94481f8870eae06e56c0f18f872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411751cbaea23ccaa4b1dddf69764c69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec873c0e542b23beb108979a478c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a036d75051ed353959fb18e83ce2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6085072b00b294e3a5c121b1189b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82b7a860910f9b82f9dc864dfbf0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737a465ddbfdb0d38cf2511edf79ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecca0008d7b418fde5b2032a34e080252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994d45215369e4fe598a1173a48726253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e101078489d2b2f04932a4bf47ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a42a3d4e18fbb0d338219066c1e300255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462d338cb74f45c735e19002824e9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0fc28e8ec36d60da5a22946ed1f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f05df8094dd49b47e9c787308e536258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1b67dfa31e67a3fb8ab2b49e93149259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b5a1205f98248d4a62deea1e194a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d3f2fa08b649ecd4bc0e75eda0444261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc2dd38785984b87fa83082b07ccd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787f6d7e93a0d6f6955095a198e578263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063e191f7339900f7411455e60507a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc2bcc1e5ea08019d6ec2c04743315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e351d5f95a85ea5f1d36e60d87dc02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2abb9f9bb1fc969db3bbe7d29a090e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68019e66cfcbdb611034e71504913268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925e4c6279ab109cc13548aa08c297269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c827c582cba4d43f45ab948ac6bda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f68854fb3893a19d6623ce415541271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f71f5fd763ac849cbc6c0788f6ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f30b2e964a09ed86a3d58abcffe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be755fac6bc0901ce75619d3e64f4ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f308a55f43e49355b7ecfae8a1e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366656949585d83c52c3f18ab3a3a05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2d3878b508e1fb36af7c03ae5ceb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029b600e7ec5c53dbde50dfed24961278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13ed6d272559b051efe3415fb9d93d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336b8cf83a7eca738ece0b1ee771e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a943fef8431625f252732153a542ef3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cef84c0903bf92ad5d519c29149c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a203d1626f970f0902842f17268da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb593625d2946bac240c302991e647284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43401a02ad39c933ba317f1ebf70337f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e33d751cddf4652bbb02bdcbe2497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cec5b39cd8b703b5b6c42190ed20bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37983cc087e7b91746824a03a60882b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c0769e6128d9929374e82efd0b3b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72055a64739efd8461e593eb4c55a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fd466952abb9d9ddbccf7661118e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15848d12569d8bd3594b3b031377c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dea9ec9de18234d02049b4e5ffbaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4188117b8b50732f92cf9124dc28f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5d85174f4991e97ae1184302a682295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe996e9aa613990b0cca88b71b6551296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5997acebb5edf5e3061f8f3fecae19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a62343a5f3b18795320c4b1ed452298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78fb50a103a67815d0e5dbb6ab9c48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908186f2337eb1337cd10f136a39c15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e4ba241aba0016f024f79c5d6d0f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204fc6ce57697765769a6c54a27916d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dabb5d080b24ca09262e83a00093f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bff0cbe806002fd4d2c554bce44c49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4624f40eca98c2ca89f7ba23021e3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda40c77d28df578e24d4bdc0bbc94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7841bce812a9161cfc0c960124361307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1c84760144f6b6dc688de462be66b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80867a1b482b6de1942adbe2ec8348309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ca931b6e07b5b1dc015313669458310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b5532cb79fa82e9e06bbb2b7abaf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3c851a4521a9c99f7aa0f45b69bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399da9041922a8357de815b992c4492313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384bb409cf8c4c0ac530dbc25b912df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383f53ac9b0f6b436661e77c98655b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53b9091ff87a11868fa82a950b730b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cde71ebbdc9ca28fdae3c10b944185317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d419598eb9786f3ee42604aee2217d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f2bb63d599664206193a3c8e8d3ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ee76006a3c18635a3bad32f787e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3122210e5086002551d0945fe2cfc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863dcce75686cc87a3194ae8ec44601322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7abc6b4c6e661757e6eb60511c0a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24fe57055fac9b7a6c115ee1998d29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bcb652c7fe007960056aa8505701c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689c1a6a00b8e90f1450f2ee1e1fcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d1447623db81e7afae3f723c09528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e15b052fe280adcc920a931e3e754328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7daf155f90d30ca1504b1b911418fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71858631e8fd910b5cdfb9c8e69428330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec934b83afd083872426fb978a7310a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cde6d3417bb01a837498fe853936b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb737b86f637abb48d04005f16de3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d577947633cda75eb43434d644baa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cf15007b9dcf5d7a296a256e81e98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c42b6e354aa7f420fbf5596872535336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884ecde70c608a036de84696abd9a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ba6d5246cfa576d5b6bf12106cd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f5145a3120fa07ee89fbb58cb04f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742c334e1678a06e803c18924f991d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d841cd6273654321c27650d0934b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab141a64fa67d591745c7467d7079342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666788e7c066b278433eb5f12aea2312343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39680259c786f2dcc4e1bd41082104344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36240173a62ed5ce3ed6700ea455408d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55932136553ab59cc407d8f7bf6840f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b6f274b65ed77329164de3808e05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab72dad8556831db633eed29f325af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c818e3e39b5dfa13ca09b4dfa01d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6784af289586ef8cd5337d95099d1a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56cf604019b3bd1e6fcb726e156c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2021112624cd9033518b73721256aaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5772f56076195b66c5d8e6ac2d52b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f7d169e7fc8bba3c813f0c042ae2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301dee944454a69d4a7ee20a831a1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59d9f55bf77ccd988d562fcddef11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fb92fd9046a0f8df56d496874c99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ff87be14e7ae361509ae77e7d5ec8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a344f09562f109eb7de4fde9502ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a196dd3e191b99392ababe0a09e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827c86a77e9259785b29653ff5e80a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c99212d68e2882834446867dca24c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a43cede09ddfeb3a03463d5b9a549a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9589ffb1c2e24606fe3993927b53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef038241da2ea90e10a301da339df81f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f57bed63ae42c5eb0117d359b6cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b00bb3134a0dcd04c328db568a38e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe3670c49aedb8392e60c73dd15fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a5f80d5887ed5b0eeaa7657298987369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8803693cfdaa03395388da8f7f1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691302ca2a3feccea6fedcd3c7bacdee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbaf1e072135be10a6c01e8212a1e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b5e9fd6a217c49e2cfb70be58254373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18943a9f7fd7e5491d5bd29299ad4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c66e710d3a80eb65a542ab892da49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e6491626636431befee171407e065376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec81a0bdbcf34ded9c5ad895f9d3e83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8e6e617598de1e373aa62d94394d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f256a9dd3932642d823a493e88ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072649636c1e2fe409680d363d10c63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa603d306dbce14dc0b7044218602381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab075a27311ec38ca62b78c94c6366382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3ce2e5cd93c2779d7ad493a346a05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b3f14b90ae55b12976dca6bda232384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b438caf57afa7c242985265adf73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d23b86bf2fdfb01219c40cf4672761386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665a03896a49ecef71562330f223c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dee17da5882287fdcd8e164fb4dfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df218a4837e2ed539fe7b77555f0e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc9d43725b585a49985a267c6cab56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82e5d91b0d7cf6d1695bc1282a6cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45936c1cf9b14f760e0ccebc35ac8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7a304e873ff38cfdb3c827793f864393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f454cbe16e0dc9d1f81ac1aebb9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad71b773c5d47755e6561e53d6daaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424c9d1ffa16133a888541d6c7cd5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32228362b138ba6e404b5afdaa1aa5a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f703fcda74f61db564efea3461714398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec7fa22349de8f6b50546be0a11586399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95d560a0eb2b46da8cef7a65f52d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac331b0a2a566d4ffabebf8568e3c1f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a23c832a18439bbf3bdbb8fc973e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369139fc2adf06a9caf4f5d2ff5552e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b3cc8716106d9306e5726bde0d15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042dd968d06bc12bb1190fc79adb53e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87100524875e64c5b7f592c5ea00d67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ff61e18654252a77f4916e4852500407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54afb9145e0c13a1500c5082a6db5ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef66bbe4f040c32d3a4adf9004d058409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d021810eba366cb18bc1cc512832ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfeaab16bf98796d1c1922aa750970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966daa0e15937f1febaca28c1505f23a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96b8ae018697fb6fb2718e4cffb79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40437b369a67ef6a5dd901c8a33fdd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d8b4ce12726c69d3664f305553ff3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195220d7bdfe73c26ca392f03895774416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066984cb478e8fc90440a8787de1f60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0560a59f240d122eb72035c99d9c489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359cca1f0f18f07eae74113f9b2c0ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242016a46fa52780313c8d8fe736e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd8cc49bf5e11c57c4537c557786c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5216053bb23a23cca46384e64c6a618422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a3997d0d34a6f75eeba1e19140e02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a549df126547e92c7045c5d395ea9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879738df30a03c0e4ca05e74a20e1fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545dfbdeb1515146d14c2ddb9cf95a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c9077c5defbb5558fb0a320226bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8eef62f5fbc9efd96fe94ca925e88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f302c8e0b92bc2d74c52520943ff2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1837b08f3c01a6b4410478ebf787430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d77275bd0ca498f30d2bb8e89a06b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5caa2cf69fbe343bd45f680827afc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404833a15bab5e7df7f29705f9d14e8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5362df464c668f1413638cef85a347e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be42ced0798086dd40a0d8581b6ebc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbfb98f369152110aca515dd397cb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0bcd0aa232491f17018487b864f6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be62f3f35e43d460e2c4c44da8c6e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996db04c37549650b9cc45f2e42f2f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985513f67b51ccd5ea04b6bcbb3554e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01f2243e8184c32e9371f78eef34dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c116b737b1a2d887bf923f70661e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f028dbbea5f36902f0fd95a5ab0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb735ebbdee4367e2c2ac3eabb3dbda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4794d7770a9252839940b01109c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befccd92144761c2349651e0461ca899446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7c31d2ac2e903bfb9092f17a0877447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30d933767594a6cee54560b763cc1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482170d8e8bc52d832296494edd32873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94aacd9322e04972094680ec09b65b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af0cd22fb629ca16bf93b1923da1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838f482ac5895c90ba387b2a0db534a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a1bba3e5d9291a8b8c14e6635fe97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9e65fa27456f3ce0f2a9f52dd399454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1603fa4c7224debaee43a48046058cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83f304611010363d5706a3b0db68b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a631a5797679d200d387b3baba3b73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cfdfb5656f811860da1a2dcd3a840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550965bb0ba28a5489e31a946139f55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f3b0d5c1a8c6eb2c9e814ef3248e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec05425e53d13dfcd9729d826ad9330461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625faf72c78d33c75472b5b5c62bec2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308007be8dc7aba4615e773ac69aedff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8667cc31df0738b408be5d1572d73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c324ee16f5b15d4ad38f0af8d4ec1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108facd5283e164a6edf83b9d7d0cda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fe8fd044f7f053b8e3582d7221d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389881ea36186e8211943d2a99e8578e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e445c469ad926fcd0a5be084e14a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c5d6628f264eeddcc4489595b72f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491dfc37ff3d7df7e5825f2db2541a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b197bc6933c7ac5c016ab648e245a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd55e5bd70f17845275ba8e18b025a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa6bc1c4daa0403650fc7bfacc29c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9837b6ed39b34779366721890cc03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee65d56d18a4091d7b9e4f397a68ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6901aedceea8042c04c5740f56993b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d01a318b661f740596cb48c166da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71528fc10ef811b3816027f639275470479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3d2602944fa140b620fe16f0b71e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970625973bdc6612dba3732d0b85878481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4add61308aaca4b9bbdd515fb05740482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213361305cf1c4b00dc0b393cad0d72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c4df2cb978264278e9479924e4c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f3f68e9ded953eb58cf99dc48809d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d064ebcc94d69a21fa85740681376486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebbb839a1e8d3d5b92e46c40c2e47e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0427d635c95544f43c84ce0297f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e844458108d33cca3585cffdb953ed2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0935f3ae3d9acacc64bf66b8a50630490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faead8be01c111f7f43876628f44557491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72289cb5ebdae6a77851fb1b53be71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823cebba4d8366f06c88fb2bc41caab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b98827cd0f5a5a8c9b906f90d6ec33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed057fe66ee6ce9df4fe3e0a49e29fa9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c348746e7f4a95486141c1c32c3cee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7230512d05ed38679789f4e7420a7a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ed6f7a090b217859cb8d38023581498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d57261765b2a04e8c77d1f04053d61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a985dfc8b6a947eb60c236cd16a80c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ba1a82e0b6ec94c7bb1581c3e59d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a96f58967c1628fb74210c23d3c6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2f6613c044b0f715defb94a37f72c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546600507b5bec7f998f100171281a9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6915abd7d3ed7197e19a71d485bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c936497de8275467dc3dd35db41705506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b87f08c603396311352008dbc45c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990baec94dfd712f84e9d94d7e8c1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e39a96fdfb7c6339131b06acbb44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e410e483860206b19ddc4d672cd2be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e24d25eb81cc7a149932addd8963ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01677a87aea4eb9d8f1282455b2c8ce8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5e47c09490e9d0a94747f45a5b0dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b806842437c64ce9036d0688cf5be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81cd30e54a1b8cdc26b47c845489a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8f0b5b2a7faf4098275e19835ae80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9496965b073385b64c1edf6ca07e0ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a911530f9637d9ae0fe6b55dd538dd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eb57d8c4349c66e126a98033d294d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308516b6774240e9a36f5618068df7aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1dd89fb470655031c582fec0dad25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe418fc9ccc46bee4aa67df4cb3bd02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0676bf7dbeee66b4290fc7795d6fae0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94beb190e43370242e7618bb0cba85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d00ee0f52bb77fdeb31d796674f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b797c474836cbdde56e80f9164b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912630ed46812de5bb0f04806754d3ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db073cc85ffb57006f683e3c108dd15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b666900f4b7b23e30fc883c8be42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3228665a141d8cc9eecde1cccf209d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2daa29f71861a0001cd79f622ce9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f278ea77b698b28f25e21392a274532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee5d3966620c4552e0b34a076b9f52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3fca0f1dd49b6390a1a6d9d41376534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c9450f5e2a5892ed17b6b359985fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda33de74d8afc71ddb1616ce54dedb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2063ed36577527ff6c617db42be85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9bb9b091e8cea2181e90cc4b2a99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6177c7117c06c60815980897fe190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6339fec3093c1b4605add22baea5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39154cc8e046cf412dc8f64310fe27e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afea0e481087d795acdc681591ce92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613b10c7c5c5188e7cec1d5d625997543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41c38e57002a7d9840026f7fcb2a90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da8d32431e7fe0d7b177dc1d19d976545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936c9c99da1fdae24e6e7cb51b12dea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377a46792cac9a6820f3a3ad6cba343547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f9ccb87c612970ddf36c9fa67958548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307706f0a2c4068116dc7c7a2036ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56903772dbba980cc98c8751ce63a9d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ef5f0ade45a95df5d6113c367908b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6027df13911fb0730ee1e9d46fe7bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844921cfae642f24e0b855000b4d6bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1a33d1f6b7d9a6f015630e3cc8dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bed7d3344d4484e4b3524cfa6d48f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6587fabfd9ba8e741d2ae8b973fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95471c55806de8f9a89754eb46034eb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63901887ca241b587141319ea71137558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef008226f1c33ea9b0dc9a3935cc2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148b5f4de6f16dd0fae6e53daa2d62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13f62b104f3275ce8de8fcd406cec6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb0b2d5de332d5aea8292bab1a1a0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a6d60c5f38660aeb2275bf065e6e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb65a3378f0e1b661f01d73fd5479c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655d4138ffe180f8aa02ce36a809f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69871e534f3b4e614fb33e7af3a2fb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf9edc6b9955c4d20a2da4d3c1a255567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f89cb3cee673f2f732b53eab4798d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c646b3af6df4ca9001faab00029e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eec4108f1364c30f939c588c3ee46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e12075904cd65272ee27ef84154c89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230385a7ed8c77ee103c48b3b13801572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad67fae784ff42482916f55256f8708573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491331ccdd96b79cb4390c527dae9f81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6377f897e911c3cbc86f17a0ee33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1765a5672d78f672ccb668cefd0a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9285d1d2673afd260b2b422acd6fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208481c10d7f9fe1899225a6b9409b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8ef2342fa2df3c02cadb3a8f3cd77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb60aec19aca2047f468efc68ea23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661c4d8a34add24a81b4b0ca9813e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23dd447186d7360831b2072cd9c3a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178483132d2525e554509bc2c1869db4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425bf07c206b39fa181a1ed9445d45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5160ca466541158fed8d1a6055c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d8447a0b64a59a39b61671c29335586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340601563cf080a73d2c1ea40f416188587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbbb31a7f4292465ee1b16ffc19ae0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891caa8d64730be84e5d6f84f6159f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918d9a191d9d9867707b6ca016e536e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d02833c314d5c3757e0e5832cfed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd183ef27c9cf13bab567100e0e610592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2b7928c56d1139ac7ec4538a71967593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406d056c35ad8e4f9c6154163b716e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ddb55b43de4a977636f1b1faaaa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e8553836098c487b7d03c13d10d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a36d7d4a48d1f900c0ada945152c5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3acaca9c8b655185738a8ab39d6819598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49eb646b3f33b9d65bdbb3f98f5fad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e08016a8a3a447fbebb50639cec3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aa61d4048befa54f10e6080bfb6b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e813d1f2575c5a0f90b378c1e7d37d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d02d98d6ceaaae0ba092c3940972b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b2a271b2b34bc5b3ca82c0d425636604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d9b115ea6935548be8983d29109b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccfb10a3836b0b589d98584b7c59fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcee215c2b076eca0e7a73a41e1e09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84041b56e14d43b1d28134145f228265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4a8a9d06a01dc79dd269caad499f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889948a67325dd6261038de4a1b09a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94176959c8eedfb572fa374891fa260611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce38859eb5e27e21f209c5dfd0dbc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc184ff5863c202a96133c208259888613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840f15da7c12d40edc27628af0e8860614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2048c1a8324e3cd012dd149a78697ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57772794aca375cccb13033fb306f06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59b2048e8e24ec24ec1dd21485bec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a99ed775422bbccbf47eeea4eb47b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19c5bac4b2a49b13945633edb9526d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf18bf3a85077e8b7749b0df81677d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952075f7dead75a3205c301464e8ed0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761725999952b54383a77ca61508d21c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6804c96d4c58431c21086c412997e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1eb06e7f087b95be5a2f5ac71cc4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2f92dd651cc297dd21d2a16c0ab5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646b945643221a9b7b0d5d95672f7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad7c6d1b48570c399a845200030bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7735303671ba4dc86ee05b4ee7b5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9662ad0182d97191a5701b612f585d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07368236f4791f439574d4d82aaad494630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d45ebbdc554a1cc50a017555a063c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2393cb62d6c75136e49b26bdf961fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccc486a136b1de317d643091ffc2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e73c59d4952d4db6669e13862c8e9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e2ab755184c67d7c453cc3a71e55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc9ede022e9b801af9571ddd6087c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe35ac049c1aeaf05281f95a65d45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c598d141b4b642e4b764bb0daa0be53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84651fa298524f65fab6c838f6e59d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27018ec44b70fa18c198b370f19b696640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28251789de4a635604e14bc95c5c055e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf974a8d564910d61289c14b7d2482b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f568675b01f8c0c1bb798656f1532643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541670838cee860407914bd677643756644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843719df23b03ccc89aa14dc8e22e18f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2df71628eeae5c61d5f1b8c6549e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0395c1ca183fca0022d3386bd4e7e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a48c9d7bebd243982dabd84a989771648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d182b3b68ace0c20d1752198cb4e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9cd0240c7f3ee9c413ccf3663af6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d10b5be8c7b85793f02dcd553165651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328787dc4d34e120c4d7dd2cfdb58a60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b922e84585724b652ce6aba353980653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7dea308c21c7f6e3d665b7a0a2b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b4ac682fc196deabb5b0316f102e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837781d8605eeea650ccc489f339fdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7026e7296577e23f41bf186f7eb9e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f25a4f938f55661eef7c561db6c028658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23151a21dc5f2c6b5ebff54bf2327d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573c0d214d4aca14a015050784cd0c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6290a589f6d2f47ffd0714aca051e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83e7b0887adcc907e2ddbbc2e6d861662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4bce47e58886c05dcc27d5d2bcb0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9028f40f40460ef68ff4de1a3ed2ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b67058f7771e6e1a0fb915541b839d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6e0335be078db7294225b320d8ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9b85bda18868549679927df60d0b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cbd04ec47975b377c2a4807c09f33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40689253d5aa0c559639130910d6f6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309f99e53a8084ba86c1d392414128670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87199d9abdf1c1c8ab617ec2a23282ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f225ef553e46e2104fb9340ab9ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf03a17480ce2cea89e04d510b0c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ec1982a02cc9f8d0bcd6e8441242674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f22ba1519e9ca4262e3bd4eb01ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05411ac0231341dc850bb167e69ddc59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f95dd98423bc6834b7d843dfece7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6281a6aaf3a3fac0321d785643b968678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4a538f52c853cc3f1c71dfed99e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a795c60b5e394a6ddb3df8dd2cbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc4073b33a067aaa8b51fb0283df7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662b3fac0b1df8656d4a49db5cc9f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49595f0ec2744241b5a2d91d8cd88bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df5c5c4999f69d1f3eaa1861ded3f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf05c4ec07aa43dea2c513fedc79ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409250f8b502ae3b3df7c2603a2f6e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253a652a1344dea5c06feed934becc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984f89b97ae6a743f5474e2dadde6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9570cc13c6a0230c42def4aa8fc98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660c8d87dcce235798b0c7c8fdcbd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e180b8962883cc6eb4b05fdcede3f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8bc6b6e0a5f44a3bdc5b48141c026692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316be2286e63ec6adb45bc649f22076693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577bba39a5f5e9c24ab78c74d5e2ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b3aff8f6f04684fdeece8d649522695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6efbaa7d83774e31a02fb4ca5e350696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5b8094bc5aefd9e57caf65325b2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ccb5810fa01c83810fe4361a2b154698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cf59f5a312422459f8527b48301fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d75ca3aacbee9fede69c4705bc0c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbed22adae5c184559c73a80a8c463d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7297acc8a75c45694e9cf238a9983702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e09634d98602a03006ec94ea1a8b23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6860a62910ed05086b4a0fba77434704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224cabd3b18bac2f4aade8d326f450705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc482b41de8c09c9ada742efaecebe2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e86c0bb517a88c3469039eaf059ad2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e5f7ce896dea418efbacf10ebb7e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615980ce15477c6fc1f5683756546a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42b3ebd282d94469fd0d1730ebe26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f894639ecf224fba6a55a91b70b75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3173bba526237cb752308a26e6327d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c927b1647177b4c71bf94a03965bca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671aa8c81f8145670c4fb1e7bab1e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebcad8abcc10f82bc41a16bf0a9da0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3969fef8b3c9c8b7d46606933b96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd62475f43069ab1a5af3c7645197ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8f74a1f41dd3ec338c44c4eab950f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71997ecf6ffdcc9931a381148b40ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083a25e3cbc648e470e4aefb65537d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8edd08242e82c5a75187eb9c61a599721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df8eb4bf168e43bfbfb39f8663809722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b677178d5aba0cb767bdb1cc45ebd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836bdbdd3f593e2b625c11fd539b070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4623d7188f8990fe3eaebc50f406725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766120a4fa2966217715dc9f3e4655726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd3085080febad1d4a0f84e689689727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3685d03cf9413ef3cbc8ffd621389728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540dc8642fb4ec87b8450e3c9586d46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6993c12486275f8ed9b69afbe1808730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0260c6cb892a095f002a7261e18a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724fced2d6764fbf32d2c3e0adb7e50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ac6f1ba8b9ec76aca60f0807930d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7b31cc6b0b3ed9a291ed13a31735734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04821a05abe4f96f6b4a29f8d435f4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b166d42742bc7c7dc5ddb6e540c11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f45f67c3396e80cb401916080a30fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b89db87166c28cafb51e7e7898a6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789983d93084c0fbaf8edf659eeaabaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07636f1e9ba695180ec1c3f051e9705c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3577d01d5bb5262b2e8900a02ce7b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed3138c118f801d82d564e050f99b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc56b4eba838e3c05965753f1e7bb11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c24614a0de4826eebd684d8dce87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fda44795a4d723d55004eafa4b2e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9480605de9aed5da108cd879b2b961746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c209a7edb1ee53d1aba0b59086ffd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff345f4c3805698d1f13392975e85c3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c5ad59e1b4ae701617ca1ec360ebb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dac77412564464bd7cf6e277fdd0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7ffbeee47cd308f2f335dbea4c1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b4181256e51c11d00cadec0a826b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec477be4b2c67f2e69672abf8ae92b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa57ff2919f07254504a73a97548f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dbef978468a8b78e16fed54983400755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d73e0459035d11c54cc7eca83a2499756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b6de92d7c09885b0b0e9acd15a79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acd19fc72308cfff62ea7bc7f26b04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47781a198ea93bb59f3e703591f694c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ec6c8cc0eaa0271aef020c0c64d2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e9a60a85dea01b8007245be21ef9d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e01511685d41719b8433bc980ffac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd3850c455fe28bad84b2585a4507763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bf8b5d1efae47749eb05645d7f8ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adf6a39c0f76779fb0d1b3c674251765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c742047b1e6446cd435b8bbcf90c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ef8741f1d22e6990b7f50f44c2bea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413567a1aed2c18aa89b60c423db59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331cdf2d760cfc1bed38410b3e363a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e2cfb41ce990bc395d9f2d0052ff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83febb9ca96c3596c97e299046ad8fd1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383082e33a0aa1925ac5796e801ad47b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c8f8fbba971c0cfad3031b5860310773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>