--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490072c155c5f85eac5adf7d46394e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4084dfd867519a64df7dfe7ed6942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c255950531a0081216f4a6a30e40283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca49d6e57f9fb710fe3d7c482182f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69f08e5f629c781f029afc44ca31e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a4c6296629acfccf21f9573f6d9706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179a1b0577f7645285b07da9337aa5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867389797ed16049c9a956f49896b2358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b4561fb1dd2fa7157c35ce84449389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970ea552fd84240fe2ef517f052cfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8ba9dc3d98c435b5fc6dd6d1528b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f50fe8e21d4149ef026c5e5a5282912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046bd1a126c5c20fa52a3bcda651fee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acbff09ed040bdbdd546282ca880bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247057dc28f2e81aefba1595dd1b012315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd6b4b31527e7e351f8794f2b2cdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97e1d410cc87d5e48c001520a9eb3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d9d3928510b4ddbf5419602916b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9a098473abe2fd5aedbcd2ecf83919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317105431a1026bbba07d74e3df2be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c795d8eaae9a41c68513f532676181721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af6604477cb4640e3b3a704febe4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7208a24649814099289bbe58b7a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d39e69bd8bedd94b79a6690b404a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e98f345e9b51eb7fbcb85452b4af6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1318e303f9b5c6f452e58ab47c93b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b266b215efa72077dc948f910c4d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fafefdc2111c58870459fe7820321128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d677fa8adf83c2db3ec398306fb8f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4024384d5a177bfd1ab1aca8a4c9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43375c4af77798816635ffbd4f10b3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89d00da730b2a880e2e825837f04f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2c1cceb8e5b767e347ae17dae69e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045ea7956884b8fc7f4425c5eed35734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dee174735d4119662d8c244ff7aac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d42fd71d7d5728f8b670394eca03136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882d63509f162efa3abe1eb544efc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410088d137779bd91557e77042253338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7f3d59bf5704399b544eef57765839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225b4e64581209501e3e0180a8b59e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195fa4b2c19d06d680164858403309f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05272a6faa1500d778c09f9bd0067442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345cedb5f8a13915167215d0e2659f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967575cb63912598545cfbd49831f47b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8a5bb9326897347d6951c35d59a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b700696a626b4262751c83934af1ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745708c4c02d046d22d987cc633f1eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8e0cae9434253ef3abdd482c16b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba311fda8cdd98a327d1b0d9c45a64249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a842325fe7ae6585b57761e162c80650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600342c68b20ebfba6a80b7d4ac65be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f87a901a63d75273f70b62767294252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9f52688721678161d53a35ce35ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5357f1006fbec6794b1076a7ffe0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafbe31626b65da80fd814ee68255c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf00c386ff664590c944c183352d0e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f83ecf4dbcb265d932aa4df96e9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69466e8e7b43f428311d466696d583c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930bb50c54c5e0bc1bee68bbb7acb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f00e6d4357c78bfaa1c216b82432460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121eaf20a16564b92d3b920d333ebdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c87be18f5ff4958f8df7aa1d6690e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9f109018288b39bc62deefd84c6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752260898237028d05d0eeceae92fce264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a79a23b974ef1b255e9631b593a8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a99215eb7dd5decd351566bb828866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7add6c7b5064ccf28d9ba9af678867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7be381d0f14a1f724a30f84683f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a73ee7ef6709bb7cfa36d04cfa8c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09e20292809e8010a05a1d5c4abcb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f31fec9da6f053f784329f0d02a7d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a4da294472b3711bf2c3c61cc9b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14573dd9b151fb4c7350fa17ea67cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b17cdfb617eab0128604dfce733174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169c4c25a8c5bfacdd9a952af80724675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9ea8bd9df90c1c4aacfcd3e268ad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd6a3cbb942ab44167487bfaaffdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0014fcd366475ca9f883e66338e54578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d391cca329f0e5e202d15f3f126eb6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0681d353108cd099825e60a07403f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a23347de508eba266c25386b481681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ab157c0be9adc1dd0fa56d690b95582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d369a8c2cf9f9b618c42208fd8d90183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f33acbf3d58fbcf3a0c69a604a0d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea38ea50bf2de85f42f7e1aa43a7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf52434309f67be8c1e389efee512586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8a54b069e159e080872c310b3a7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc4674e7db5c2ac92b190608af4c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051e2a58523bdea72adce639be7ab889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d4e353a51b1c21a9eddf9768307590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a512726c2cb7a7ac7f05edc5a7eb8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824fdffe7842475e3d9dc6881c6daa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480ff742aa29b0e270882b47e59de793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770d35519f3cf3783de5f36a967e3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48790e170a0418ea86ae9672ec03de4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f788659f6b21428283fd1c23948996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ec3c1319c112b7c144b63b1f65ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca03fec7f6d6d6b25d3132e83294c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf593305409422f1ee593615fc6d38199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b816276b4096ccb114c9981cb552c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53d827ef32a22d550a291017d4b5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d8e81ad7b58f422cd27da635615dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead710f2a1b2b762db584d81c589cc13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452aa6f31c0fd827ea92ca432e9fc01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d4e29fbd16e9b16e7c2e527f6e29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237f191ae2e838e12a743e37951525106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8496250f78d8fac685051db37a19f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12582c462caf53f1d87d7970c160dcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b3faac37230a92c0f5d654d9fa8eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe300edab6adee770dde1229c2f3a47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414905c0740faa76b7d2d8f3b9144574111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff843f20f27e98253a9f246eb80b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08354e4023cb7f6753a720879bda51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d9fe326506760f65f9443c9210ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818ee026c654bbbd4d150d31942c4c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1b4b4eb39bef81be555c41dbd298f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569e03934116310e69eda726dc16060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf0073baca57b3105a07595aefc27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255002eb6988ffb82fba80769397648119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879c164d4694fe3bcc758adcc40a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e0a5bf88b869056f7280fe3c0df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e03ef05155e84a6e178dd49ae119a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef363c77c5025dc922a71a288669d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51034ee68a9a9d33cb1ff2b0610e524a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0365c5d3da559f9b434b904c1a64a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d4e55ee3a2a3f14444f9d413da4f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330daa2e26ac3a2edd0392a078609f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95728f6dc0c540b53842af4a559fc1fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c89a788610f1cf61273796fccf60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7493875d998677284fc160e4aeab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a32048fb4c9c2315f66e9f4afe6f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94fbb49f9ec5a08a11baac36335443132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063fd84f8415c9224758db776c6c36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5a4dc1a7516c00cfda42550b4b0fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798042023938d50ba5ce1df16312fa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec76fdbf0f4c438e1bc38319717b97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a8d484524182bf5377b7c22906723137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c57fc532e91783b76f19ce9be1c3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31acbdb6b38ba593164743cdb88ccac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d29aa0e40400adfb49c5cef250628140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e002bf0073e713858a8c91b89f98c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88957b3432623aa6045cc233cb8f037d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b7ab4777297b627fd17e0f799b89c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859c9419e8db5e79ef16bcb64611028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ec1ba879e77709cde3a964046152145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d794fb8bbeabca9718b75893c8bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01d318c0ae6d246b2110e8b3ad4063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41635e3ed00eedea2345c1a01e3ad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24af3e808b06c6f6a46cfaa4430931149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c171b00a987c40f587f7eb9ea6cd08a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318114a6da6845d3ac0155a8217674f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38816dd784c762b7736456dbb4a98bc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274517ba816e14d65efa4638d9ffce4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51106b9b8eb02ab16b7473a13233100154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041236b3e697dcf3c2e496c341ba6a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9933200b7ce51316704f82a4050e0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e3da9acc21da9951ac7b6e4d922f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997b86fbcf6cdd3c2847af832467882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121ceedbbd8433a52874af606bccf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d56eeaefd25c95e2c1361437b4b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba11d58136398f2cb6b38fae46fd0bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8595b2a6864031e8ef6e5b00350ef2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1132e5db06e9ba3313f38e075c29201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07365593b4cda57d2fe905c5c72a824164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7de2a2b9cce0b6b3e3a32039c7f1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4760050663a4e21ec3652154ec2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b3e02b0bd12caa14547ba90c87ab6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c5ba306b26546b9f52b4f64bf8593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6902fc391c122be865dfde13231e3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df735b2546563e0fc22349971a55582f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bb3d025cc68a5c9bfd9b910f4fe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b4a5e0a290f07764056ef48b5c57a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51677aad54ae94e7e9956629e9fd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960885cc057fbf3de5f75417fd8e1b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cac7727a1a299b93891640ac09bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe279792c2102c01f6f6ae9fed647c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92038db1207a96a2c4ef19075b52fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324bb8a798582c5b6baed80b90a23ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48f1eb56f1cce343a747885604bea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ca156c6b8739be192de695124d7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba52836f8cef6cbc18431e7454d0117181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd37fb2e18649c31fcac842a7873b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727993713ef2f023bbd75dc437af05b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a7401b670697f676a39dceb5d128184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98133b54a080ad0deca1dba3910ad452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e56ff7f4553cc868b80263dfbcea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9004907bafb3117bcda3b54e935aee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18333e7dfc3fb84d026319dcf1e221188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d245efd4b9e63ee6c21008300c38d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d44d4aa8f887dc4a6e066f4a2821190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23331433c4f6cd26ffbabc8e1909027191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d1ee444093c9a276aa053083425f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6dc436e582bb17a3bad71d9de9a6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3c9974331f171055c893054ee0a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e23280dae637043155bf9cbed67db7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673910b24568c443b7d8cbe93fa414c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd916c207b91189932dcddf5263cc56b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a04ff4f6b8a98f6ac096c5aff7be75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d8fc8517b02d115a8ae1c07c27ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb83eea5c53a1bd2c044b35dcf2c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd70ddd389d4b54854ae3443ec66f03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffac63d6f101a4f3b5cb6c19e402d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0f8596432c1cbdb69466fcf5e17e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87867dcfdcf56fbe5b8ff7a54db1ac91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38fbfe984a69e182adf74a45c3ad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5153540118a7b464b9a3b271b6dd23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5cd714151393b4c8ce7103df05426207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ecf5456a463cea4ab4e930f114ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a04a6571115d80ae83982771cb6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e3d8cf47d59a5093fe237bd50e4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242e82ff343e5a32d6310de33fd0a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941512b9cdaf3d0da0553f0679df2fb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d326cb4a80ecac5252df58f022f23fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370084bc1884700cf39fa16102aaadf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608de5de05a7c237f70a996da1b1d5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c36dfffd512571301cc5a37f1f74a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ef725d6f49367885c84f7bb28768217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06801d790f82136b76ca2be942b0f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06736aa4e58878bc23928dd4fca5f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3673a0fede683079d567061d1aa97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acfe0329e817c025ff3b9c9abc3ac0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5d9688da1c44760c44f6aaddf28f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaae34706560001d4336695dd6ec929223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1a18b77a699e01dffa2a32834500224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4fee95d7cc77aea15d5ad61787f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c3142f46418a354e39128d9386a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe56e8a80044dafb77d002eb9ce5a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a870f7b5bf490ce19a43fc7ffb6698228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b55b13a095a4d10c49f085e5293cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6eeffcd01e6bc22bb41fe5b543b5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ddc8ac40bce2b4117c7aa7ba2313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1088ca237aaf0288d9c673cf106b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3909df2f33a8606e941b2976c2cae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e39fabeca0c8fdcc0530afb5183d4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aeb24abf81a544b910608dec8dc3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bca461fe402d9105a1eec21afd1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23057024e8344af16cc390f4eca1b606237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab0a456c56ef52b1d67028dcb5f6ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771c15efa7396c329c2fa06de5bcb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef1e326488b4dd13f6691af116cc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da55d05bef2f6f92d81717826ddde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b25764d8f5c91827e7f242b5c50cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363ffedead9edf96b2ace8298af43da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac32976ef295a9f362a6ca494b5fd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cb985faa063b5291d1f0108e1dce4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761434c6b2e1633c141d4b2472ed1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d247b46ab44f81d5a87cc9a9abf2cb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bbcf93d861db84d9fa7a9e9141580248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25991d138db051917e8ce106cbd97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661420960d43d60ebe87a09b02dc6796250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bc1464c5cfd828e23122523e2170251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08940bf049fe49c7f87bfd171fbe2a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e280165111cbab2bbaceb4ae0b98f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d897a1c72e7eb77b503531d80227709254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61adcf0b47c4a5920d625f046a9a1ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583bf106d96697a12a9381e8e996a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0f0a323f683e26cbaf0c8836fce26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ecffe3879b03ce8046fdb970bdeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fde5fe0312cada550a5f0000a01e9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971962e46f4b85583f3fee734de8bb94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a345d8422a439015024674ae426a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4122be73357392f738e308c3da2794f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc11201efa11a3198681c88e023f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78f32b3a16573db0159a1458ee74a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81069bb123ea232611e99e351416715265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6796350fc5c80979d2db55ac801a0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f28893192ce7947c49c48321ffceab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3d34e646633c1491c300dc833fe3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b3c5e7fdb401cbc20e03f9c78d199269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476a58a8245414f60f461c510fa221270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d81eda303e3ac26215483fa5c9c32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543a789370c0f3219d9b15f69d3380d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868f43a416bbbcf3843f25a2ab19ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f3fab3b3744e1f4e29d8e5287eca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631910b96d71364d9523c5c3a843ed79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c56385419470f3871bf5b8da47c73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9567c75b51eeab4e152fa100fab25b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ca6dd9b5cf00276488d79a43c03c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5cbe4c37766aed3cf91e8f34b759e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbdf26bd64e5a71086df2fbd3d84b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263dcd9224190f6bded487ecf48a4a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ada38a80c0b9eb9ff82df6784f9b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4818088275345ae976409d87133a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdcd3e5f854327c9dd94a4327a0dbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c37eb5237261acae6546099b3de9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2da71801156f7d857383e72fbab9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43c145425150f11355f61b83e73f25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571754c3b3989807c3ad21bfbf70eca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638847eb3737c93590edf69136d80f31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197bd9783cac9bff700ad7dd2fd5c7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ffed1035881182cc710326f95beb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6735423a0b5f6be629ebcd08d0dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb1628c7dab6f5c764a710cd0e22f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80017023b1f97900d4b1356b455915e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f892b2732b8039e080e62aa4e9bcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0bb3130750f9211d19d5956f7d50d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba717b21bf07559a21275119f5db096297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424323c83c6a13608002299b3c4674b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0ec00aa9c31a4aac069fa91388a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c9cab83e3f8ae47edb3bc65387ae1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf508cc1a1ef001a3de6c063df7df3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde445a41cabe35e1ade84675498df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3be7db5d8a7e609b58c94bb8d0848d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18802e84af96e033dc4b07f08a698d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d4d37c94a958713ce7616bb2bb5b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9e514fac3f7541c21ffaa480b2a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4037b5fc4ab1379b9ab1ca1d03fb7d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9ba2668dc37b55c7c85bdf4267c89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6790d77e770ccc4b790d60ef26a9ece309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94154e0ea596778468ec7dd9cee8eb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d403ce389ce797461628dcd27045d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860518703dce99a10535119ab8f23ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3735af6aba93d897ddf24f87b5a3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888201947d98e9f5a6abab4af88135314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac65e4093c8c9191e3f30c7e0d0c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71759402310877b4e01c996277d7236d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b009e13a00aa17c1fdc285d9a27d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df9aa620f1a3c26c8a9c70e09c343d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04682aa54561c05521128bc7b2ce4cc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1745ad54e02e21f8da81979c55e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b71db78bf708194cc286987b84ffb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95c02a86de9012345b5cbc3ab43d3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc4a0592c1cc9c1806201456dad76e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ecd3f331635a116802407f5d76708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fccfb7efd46dfe529e5c64cc7a275d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fb9ad010b6e17cf0e8338307c1ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8423f2b0c65a259d9812ade4fa1109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd3cae3b2b15fc60444b3545512128328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e31a34cc7de44d8c2e6234c122713329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6ac04384344d4841320ce115535b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f5170862c35a77a39dffc73d3dc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5664d636fba46c399bd638bacc7af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded1c313339788bcc91c6579c40d5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82947c5c5843fb60a72899a8db685557334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc8f19f925db0db60ee08eb7afea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01376787bca680163a9ad3c7a59f4805336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a6b836a892c5b6d20b4b9c7aebdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf22fcfa421065889959cc08a49209c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0deab414d52fd87c5dd86e8950cbe5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774b605367ec4fa74d50749a42db54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf0c07b1b1042c8bd9f696cc8c3487341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b61cec0ade0ecdc23c1b671c9c5e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502fb88f17f01d7bbf43c8f9284876343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c33edd97b701994f45dfae8b76cb30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b5d04e4f0abcca8db67399a3ae6ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ebab406014abc9200d3bf5fa80b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ba6cb382835b71df1e0b57fd295b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89998998c9a2be460faf6ca9e88f1091348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff672e6cb1778c9165928f6a2042be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e95e36d688de09181f0156508b7b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cca6907cc3a3c361659ff5cf715d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8ee16b5de35f406de4e133802a22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1627d5b40dd3d7fc3fb8f028a2eac4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5c4924e057ab7a7d22dd45ec652d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596433875c934f5442cc17bc685e6153355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7e784f7d911199c50fe35f91e925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a139b28a71a19d746f481ec319236a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390c1391edc93202b1ecbbb49f719e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b610c5eb260270b40114db7697370359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b17b3da306878c72b5240b244d609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a918995492b7bb9c650e434e5b8f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ef2355254bfcb4dad2c8c80602ac7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d56d966dec60a41f72a00f14cfc785363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209211ce764855897ab76edf7ea88cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babee91dbd1671b496c41b6da148eb26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d423e7e2bb16b2b19638d2dda7ca97a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11b56b3ca6728d0132110c66e4aec1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3ab10133c6066bc88e2431c59f44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7353e3c2cb870ffe375eef4d3ff7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2ecd9427691f950ffd9a773effa7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5582e20c4804159985b4e00b2bea6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377146d3be183e8c4e4d2688b653ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f9e7fdc834846691570636271ac1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9bdd1e0a535cca0ba0d6f9445b7c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bbe53d78830fb052acc10b02e8d6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd7a1ac062110f98ceedbfe1a043bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ef210e33b2b7ab2e7072222c72d19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba4a5091c9dbdd870a34f615b7ae9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3548f4e1700789575f018ecbddd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f47379275232bf815fcb6377da5df8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645554a008ab43f5640a715a1b9d07e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efb46fb6e347ffe9e6e87cc39c821f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651bb699b58d5b71940f528552b432383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e74f836ec13267c3cd01a86932a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66958f5773d5299ca13b38f59b1379385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a415feef54d77abc5cdfa5e7a5704386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385e81198a9ee3c579ea63c6606b4f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c193e368ad815bab656acdbe98e2ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2bf5e00eb851d921a5dee28833a92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1b97c8399a3e86dfa7c21270ef63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cdc2c3e66f29f5174512ec874e418391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb4d98ea666c4aa6c7fafacc75bef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508767798d472f7e827b175138b7b3ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763346dcbc418eb581da0aa2267ec9f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f121166aee753dea97231d8ae3c08a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0967e0621e2a561dfdc092da401bd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb466a78fa26615a676be685e77de7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0abda1d39b1571d24ee3711acb7df1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb308128995317b535f7c40ce670ec8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101e6c8172e0c88ac0de8dd610a508e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe2088de722b7a952d4bc6d727ac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16e9475456eaabeb0c2e057a7c3af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d921f62792cb5d6fbd6f5796514d7a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2911611f67ca490aed85063ef7a1ab5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b957cb3916fee98e1d65d00104a232405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561836c43efba1c5e2e5b5aba138cf9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e85898755bffe40b6795416e9d33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af921f923d75dd63310a5964c5d05b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39708dc12cce1527ba1305db515a8336409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bffbdb6f9d9cdd26089a64c907eab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e548f34e498d854458df8f7d2f2f40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c21d224133b595d4b8491b88f7ca37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76a277dd211b8c7315f52852e51ae0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42190f8fdff39a6243233782dffdac7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511bfdc01d6005e2f56fa1938648149415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6430536f0b22e93c693095bae52f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2489b4d06f732532898ed7947c090417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231bd3a78fb4e5cfe42d29cde953e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e494b60745b947cac9131761c67a63e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3b1f727f226a347495247feff2ce4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e101c47e0c36ec95af451aa4ebf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370784e4055d21a0a0263768c7a362e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845101368d31e2bf63b9a59800b8960423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914c4d95556c1a4758e8a15e2bc75a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14614c2f885b23beea969905d6b06a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d089367b2f5e77443b10c5032cdc19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d80bbdbc7246419a7c205c04ee61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202117188280eff78609be35ce773f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae06e6c4adc17cc1a6fd9dba0d8651429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d714429b71036afd2cdca71499cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96111948ca4bdec182932fe6db2f50f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eecf2e67257b6ef9a1ac02f96de14f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb323bdefc251f7afc67960a56bfe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03daf2f71863d4855f29be6cb4c31c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec58d0acc341fbfa5ac401dc2816ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f32f9bbd40713883586255ab60c96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df74fc9782647df97111efb83119fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9b39770bf673f7d71063cd1adfb2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250f2ec02b1e00eb97f8a6a97f366b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f34c798c517a4ddecfe99b99e27e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060662830cc3837cc38db86626cde5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a837becbb924055ae8009d55c84f602442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c734b4448c981da92f9046d103605443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3cba40208a2a307379993252c4d56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63e87ede60a1a6318f060cec46353445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d928092cf583cf92e691a4508f2caf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810c58ac1417d6aca5c66d5001e234447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd8fbf4cfd2d87e974a1aecffb002448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec874807da8a919f130d456696ab5642449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38dc445c172aa5785bd80ae4b4dea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cb7eb210e82cd02d0d1abee6988ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15978830c62438f75a06263a21f0ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e69b15fe47549a21474dbbd37b443453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd70eb0cf8f6be61236f848e4a299454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb5db8fbf3c74346f3ab0202e2399455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89630c48903d24c3cf769c1b0b931ea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70437ffd94f62dba42178c742d073502457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef734e4b6ddcb11467da358b9f910dc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d8d68934dd5189ade44926b89162459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f63216b894b255af51794dbcf74a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15e900a259891589089be3d64f021461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e277b4c4ce30ff9a2d40bbe7ba285462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627189c8672a9fd068232a560c89230463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c64b5e184c1ea998f96d9e424e11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c9341daf553f41c323afd991dc52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976612a55f4e3d88464ec26ab0d813466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef6997332abb962adb1ca3c6742da2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1073c1ae9f8cf7aa28b57af4fb566d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8b5b87e4ed043a7805cfb4628f10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30bfafbe832139be8d5495ca560170470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaf370267c1fb835597a8a11ef770e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6c71abfef3cae6bcbe7f9fcf514e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7794fa62d1cba1629b3e5849fb6b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ec583470eafd24796f3039b52ecc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce489e60b566b5c4e6c5e61b01d57770475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec54eddcada0a63ea0382f5b2ca41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcab5fbab07bed4542d6275d7a073a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688291ae6d0a91b30047add682983705478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e70ff8bfe1b71d25691dcf22969f5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8823450afd5efb7e91e4dc23cb863a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c7b9ce09a3f986ff67c22a21c2c3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2119217762fef4d67bb3c26796b1ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef6b2afe94e3c909fbb0a86a787d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf42cc6cbd3241edc794dbd636d0e95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c2cf663497ae0dd55e2577aa7a664485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661f21ea9e49069c025bec917b8b6c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf9456e88ed51d50b0a1c4fad280d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e14b0e04ecd298b90524a0eb72ab2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4225d038b9002dcf74853fed5cb24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28c5bf451246b90b640de03deaa0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5aa5c99000e856ddeb379b6565462491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0975a595e54db97a92e8951a999b89d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e4d9aaf5c54eb1652b0c10ff5a7dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa950b7847689e2464c333cd20c7b216494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7029f5bb353fe6a749ded4c4eefe99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87bcd148417437d2ee0524e52440ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78012295d87d351ef51ae48d1a80d85b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fadad95da5833811f219cbec790fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460726635cb5899ac7f3bc065dd02c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7c8be317ad7483de571d72c5eb5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805aa09f4f124705196e985bf35b7f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d9e9aed3c36f8547d59d575a376c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3e09b30bae84e805ee0a42ea4e4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868682f2aec1152cfee26bcc3b25a4e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54185e431889eaecb9f601ea5898cdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e34f29e33224f871fff72608c061f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12027cb57dbb16e36a4c79269791a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4648da3b6e1e03cc4b8e0b71fe1bef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ebd879afb74420c454d975243b33b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae5adf838605f1b6e7183bb1ca3d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9106a88968870ad9a976ab24d4a155a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038519405fa50f350b9bd804cab22afb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4136ba1fa7e6f4abb5d1a2a656dc934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd48cfc161503e159ccd9b9521d199514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb3699978f6462d3e28cbffcd0b16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197bae1b4abc7432b5640de29ba2da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9944aa8248836eddc595180cc15a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d1a77763408147164a92255cbf4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f363a809204e8da70bbc67abe08f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd0e9413c9d03f471f579350af76cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8873a24740e7ded93e1b605f27f35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c61d8ed1d680c1a159f5855b3535fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa46eeaa2455bd7f86cd3414943b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92810d51f15ce200320a0865bad1952524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb258e343d43f31838f9f5f5e8365a07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23206771620a569312df3706d1a380a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354c7bb00fbeacb36a90a57a2c31d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6a0cd9714ef800121dacef9986fd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8e695630cd14e1ecc228fe1ca3e27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adef4b10d41864c96be83dd93676d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc52f90af67c28fd9620e1e420388531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afae53baacde61e308dc135c268816532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef1ac9ebed5148a783a9003576c55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0086936d011c759096f8f106d5fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328d2ffba1f61704e3d6879ce84e1a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14cc3943236e6a5e7539ffe37463a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ee04deca7b43af2499be101c7bbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72504a0a50e03ffb33fd00b585fe21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecb8bfaf3e28f8a1e9ddb5021d016c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb44ec44f8f2ad1e8da3c4b0015c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c65b351a4c8bfa6ef02ab8f2135b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45d551b68ded07bd0f3db7c8c487b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1040239d59b00a47a267aa515dc86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d60bcb995e0d78979a4121b69d402544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d60931dcf17cd6ef969476685635545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c33a4f1b3722252a2714607f171da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba245f68f474d89abb80eeb72b8778547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3b082904118557e642950c6bf8012548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77691da8a26fc6abf7110c44a71b1d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6821c610e3eab4984677626fcdb777550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36f6a10320e3b82e2d09634822e1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c0e6eb440630eefe37d131ee9227552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc83a8f5ddf3a0bbff88f1a8ea8d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c33ada250d83793e5704098e0a314554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725042ca3c34a6fe4aadb4b7e87007ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31298eb12faf92bda16d34ec5579cff6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de455d22cfab037e17b51d8d994d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc637e3a05ddd649f6538168204e703558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14658e3b01729ad0999f1d8b635a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0073056569f36c846217476b8630a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b3f6162fa269e1eca12a0c54dd6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd5cf487adaf5a553bba148a7a0094562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be586d09a51420fa5fd96c3e7c3fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3b8937653785579733fb460fa4f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab951f8649d5d63cf690a22d18637565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e59acc0e3a410068d3a82d8cf2e823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b66bed156a8b73b02afa3aad16a0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde91b395fee6186512a12e8f4e4fe3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd0c0b7f2792a81a417b5f59c6a14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702fbd80934e46ea802f43d4e16a11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08db27afe0ee61c3e624180942277e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7fdb5b6dbc5ea63c55286a3758474572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaff815b3fbdf0f1f5cd5baca920c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f5c234b84c05aa5cc186663306a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34211497b0318f69c277da20708a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c0d2eec0a6004b8d6709796f3262576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d47c036917585f0b3c5e079569bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82f03320bbceb018cd32742549f20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a3cc828b6b75e279a3e79421f42e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3609ad07db258736aa0034349b377580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8304f2b2da40b61386ca73f5487bc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d37f129ad0a2f34f95164372180f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6896a3b7ef3864047620dd2a92d91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9231a517821826a07635e5d6312cafa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b75e9bc29568ed7ef1d9d039e396eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331319011391c9a2aed8f5badcac0a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5ee52525cabd1852263739b61da4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2230a9303a87d73376f8327d2b890588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409b7663d22ebf36d0c31379d43f3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e212f236fa7afd92141d826b068061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773637c57b0d32a926ca298f685272591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb258690076103f1b8f97c9a025edd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5666195c22b7a8dae45d06b8b4d19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792cfc0cd03a23029d0fc2ab81e43f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a1169af1d09fd3a9014e90386418595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0506e0da78423d613e9d33d3ba8c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa8c8eca8bea462534f502fa9c28f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022261b368190d81327d55f90a2d7b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde523ddb30bbbace561e18bade588a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a883c6466fa4d9fa589b511305ab3b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a70a3d77f3bc71c220b38154f650a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b464a405f9226f4009f8d141717d37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074b58c9bf08b31e42c2546b0204c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cd61b5ca24da7d91c587dece55b64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c6aa00836804cc4093d8081180a8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8058dea49e42c14b3a4b373f8779f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844cb7c4732f3acb76eb5199c1c130607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62565b53016a85de560e98c04eff91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca90ebf388374b36699111634837e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f45276f7a36534b14618f950728de7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c02d51bb5d00d78afa373c7dce7dce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6378992649c803926aedbb4521dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650a13ff8af1f0e5edffd8e85d12a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611bcf24a4ce762eda368502719b91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742db2a3429c1fd6e68dd63460682ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903822448b485d435fe7451f95cf1d37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7f47ac49c5d94f55973b213d6b98a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8deb968fc742026d7e5eabc074d466618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624c6bea49c7e8f9fd0000ce90c81a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac85be39ff32785c34c035d1da59d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831482884a6577dfda52c35981b3b91a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf83b245451dc5315f861e4b0d9316622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646f681bfc83b0f0851bf1e64c3c310623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297dc8b035a40c57c1a3e23054e879624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722089967c57f5b2c05fd8ea524d8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6256c416e7c8e84b070f368de50545626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e366c8d38aba09ee985a55983448e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da3bf3147fe6c425b250a191dfad57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b442cff501666b053461daf93581d51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93d9d949025d1595dc17ce71d4ded630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786736a73fc9895a2cda0399e7210093631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0664c931b8d84a42d7c3293efafa3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5756763987d938a05c12950cd56848633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c9a509cf60dfdc998eae13871a048634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74133e619b67f1146807f7a13e5210635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d3a4280061d465805f80cc24c5be2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c682b7739f3b0931b761e09a7cbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b8fbdd2b632e8f508a9173580f3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff089253af038624a69d4d08214df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54ed4abab18eac7f177c6dc873595640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1adef27d417c6873b49730f807e98e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b006c08b1e2e80aa6d531e885571642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684949a021d8f17364fba3d3f1d79c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68328772af764a4f3e0ab7fb166a60a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072430291c0effe3e85b0f35268e81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25259f44a976bfddd9727dd90828ff1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04607615c70b31c86c99f2cb2757456647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70fe9eef685640af0aa94e4ca6608648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8a1902c34bc43582de5d4f1f9a4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfc867f73ab79d65651541abbca254650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f83fdefddf04c842384377da6d061651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e9dd049188690a2f6feb30cc64f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf925e96e4f2e01aae8911352627b47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4a6cec17ae11586ddac5f84b433f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb0a99ae69de813cd4e47fe708a316655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e21c2c80cf16bb6834b1f3ff4e05e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d58a38a6030e1dfb737d40e25fd80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59706da17c4597f9fd6d2007636c68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fd62676794b39afb78cf9f1a3352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b150a5863558a56043c2ad0223125d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1542fb055a3473f41f0fcb72ce39b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69250d959905444a61e332b32e64fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f910b9d96b6faff3b9bbfbfe45d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a1bd6c3b46d6bc8a5e2f72d9a3b97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402bc754aad2c58e66db9ebdd71f2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb5b90fe0b01534bcc8e685654654666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05fb2880e84a0da066c2d87c283f59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ec3d98c59412d229d3ea215d31ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc023a02811aca6bd05ff80925743669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd7624a1b3254784f5bee42246730670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe30190b4fd80351c27c88c53f55af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b33b77c2877bf8017859c04bf15812672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477cda65b7db5f5af7fe71ff9d4f791673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c679ae59c6c44406deea69c9859b3f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aa336eba0ea18c39cd656b3896a53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89da5589596a3de94ba8868f901a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b930b136c45569625fea3c213566bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c702b4cefd505c9cf1ba0159972837678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd0135f39bbb745dc018f8292cd35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dec36dc45a94434f0dfcfd14cb1df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44765f99cf6bd422f2bd3900cf2c13ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76884e1b0c16ed740424670f3d625d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad188b882b97083c1e4969b5900efbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e3edf2d29b7afecd35b1f2593693684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e809086044f1576e3b6bd1659840685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6d4a782e1d4fe83c8e15b6f159703686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ae3d7c665a9b54d636141b662f381687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdb992382ee3370189bfd238edee9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c970cf11d1d67b5ed65f74f8fce89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79c35ebabd3d124cf2d11365a2093690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a0cacf1b4f9cceda29d4291015e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e306e914ff8df09eb7086fbdd400de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25ae4af7b5cb147cdbd958c2c777e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8840017c07ddf42eb4a49a14800e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9ed65b94cf438ea501ede730c7548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b002871c7892477ec04fc2f92c387b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0733b881c0e92761770213f5fbfa7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3f1947e7a675135114d010efb79e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90615d641ba70239a7766c0336c1b13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda69d8b0579b1ee822c58e219e509f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62547eaee3eceeff76b49439233a343701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca9a82ce6fd9d22a8fca2f0e52077702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960104b8b6a2c9674b07831dbc04565703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa50990e82bf34fce55527299bf92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774578790a163eb294ecb414cf41c772705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e092ad15cb580d47e7cdb7213494e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc0b7f8705019ebe5c49360d08003707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870236bd722ed2d48ce94a9b048aed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadbf9c712da199c5335d49813f81e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd6328f018b7124a2b82a93dcf0d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621999c6def91b6219c54808c0a6b8da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a989f4892c4efbdbe0a6b2988f45d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799be00b1d43aa9a5f4b85b18e1f4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1489b9b870a42965e0632dad67398714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285db6f9eda80d978565b71bba15137715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1bd6a90b54d4d3b6f5fff010bf62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d674270bebc85e89526dfc8766af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5e483e23e86d5d684fe32b34df1f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517548df91cd031c6af52ef741b7e05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d4bcbb2b589fbf4a3ce7b7b4cea57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0b2e67c970c3681836e987447aee7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4044c74631bfb0f13703fb407ca552722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044770de6c00cbfdc6f95acf19582ea7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad5c5dc6deb566aed6c14c9d235d89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f122fa2852615b75e7bc21d91e300e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d635a3e0d33b6a451d6b1c0cea430726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d1550c10b124ce7f5acf5b21a3da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be18baed273675d825cbe7ce67061728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2896309b75e14d842b66e474ab033729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd464ef728815b6e9e954aec883c7030730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289aeb8c703688f61ae10f3abda6a7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de89be9fd9c38bcd80a06657858360732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6f8165c9436509c5c743d13c00f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d84217e186aff2c36a06419cd4334734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c0797f0e3e8d561c2041432a8ed51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491abc3e369eb4121ddc3fa7ed114fd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe61a9bde032e905585ea346637fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e2af88bbf525be645ec8d4fdb550738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d30d27a36a791cbd51715149523b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4701646c2d302702a7c66e45998829740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c36059efed9ea98809afb7509b48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d07eb41be0df63986dc4f31cf3a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e9aaf2ee544c36ba8178e16c5dfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c050d68a34ce0d1ffa845dc738fa0a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f286f691b7176953aa1bfe04e7c971745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789672c16ba91523fdb88cb4ad398f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8a439c7089156d3dc77b2aed6746747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d02025bab89a7b8c376d9b7b4571748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327e7741ebcd1dfacfe08cf85d5873749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c3f44a6ada3da181b148586d3a2b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0413999c8b361039a255f78dffb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d084196f6fd82b20dba7f12fab8556752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2812a1794956dfa8ded619baae90f28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4828e5df00cae7fcf6330f1548c58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c566b28e81d4ea5411bc5c64d34277755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf1f2c7f4e213a723005f45398bf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c12bce4fe71b9464f03dc689ffb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f21ab169339b440fbe274646f8300758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c04ddab6abce1418527761a6aa5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebdf66f327d1c00af5bebf3ddbde2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff34b6838100ff6a0a545123b5cb53761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae24a2478c41af01433dc924dc033c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40faa5aa9df9756dd993b2f170f99e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ac0719578d7d1f2cbecaad00d4f1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1f77dbbe2b3e3a767b265a9a380e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2b6c10a7a8cbb0fedb2f98faeaaa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977852c87e44d5fa049d4596eea2369e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781df8ed74acaebeec19103ce257df52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3562881d7d670c18a93ef058c8e7f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a42b5474684ed6da365fe0bca2c16770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1507ca6c51384d57eb8d16f274a255771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f232036a2fa505bbcc394f7913f6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6610ed1fc68442694e7c53187347ab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4dede2f66623c0e497cb5d62cf86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093909c44ea8ae8f49e3df8eee26661f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ab179dda45e54134d36f48214e77776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db90624ecb84a5d7f87b84b606e78f777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82ac063d4d97aa9b91154d8b2b7061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af25816f9b8eb302a48852826db3612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284b5f10f2819e6a6137e1e90fbd5b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d23fd9d05b0492fa5ee7a62bf93554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afb365a33481411e44030eca4298945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc8a6657a67d12c19f5c10d4195c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41690bde51b84ddcae6ab6f2d9b7fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60d1fe78c89e9c784a9538ca7075b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973e554ce55ed7d0d4168310858a6f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b524fe68665cfbbdc147ad45a89b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb33676721fec0f8a79177248ebf74011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55aebd75225151c2c416ae91faa7e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f20bde99607182281965b48fb372413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a54735f7345fb35b7085d5df24aa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dde6f04e510843442775bb0137e79615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a653a51564b5fdf1c72ff75431e7c0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd5d4a6f9b912a950b64edad6dbff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989250c4c14621aa1d16426a8a40a2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391ffe89007704354b55b08cf13f7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4caf864af695cd143f64220391445b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b9cc37d890b60232f04e898c112921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5085205562b4e21add4032836031622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f6c2cdf1422ef7242b4a71c1372d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07baec51f264ae7d39113ad639a621a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7fa356ed6a3d78b2da010ea586e2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9073d37ba73cd7702edd5ab57f4c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d038110f344a982bc4f834ad4ed6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72d1c166cce1f4958650bea58334028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d0bdbd769a2c114f4ab54a3d1ba6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea62cc72a488e2d9f117a0fa2bf8ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964856cad59e3f2aaa72eaaec1a1fb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699343c55308ede71b78dacae83e96232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb93ed7a83c17a3dfeb24a49a9831f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf329c7bd35d844f28c87e6ef0cc9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfef6654b00b77ddad3297c58c8c9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5baa11c0b589ea971ef9a82b4a030f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3cb0af8f4c474c8f991ae7eab768737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2745bab3dcab9e934ab65707e04392e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97345d6386ae704e6b6ae11ecf07c8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e391b6adaba1e5e33ca61602c3bdf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa89a08e5768aa9f81fb2ead28bb69241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab539dda6781eda167470ae6f36596942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c1f6c44eae2eff221cfeef58269e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b73a2787087dd8d1403648a3272c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188af018d3dc36a55dcff8f7d1c36345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd36abb73e4b63d83f6372ac760cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c7d3c8ba7fdc15b802484bd05f45847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab6c6cef2014079aa48ea05a019f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e683dada9e668b7a8f01cab5acadc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18ee8eafd5fd17c868d83175f499050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb67d0923efdb1244acaa5827a01a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb91dca202253bd021322148c757f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37472bdad98c78f273f69baf48372f1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2359a61f7e3de36f1938b4a6c2b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb632714c11c508bde7ec62acc2bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fdf3ca49a009d8008539c97e2df756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7a79abe8cf8d44717c0457572b92b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c9e8fe118846a9ba0f9bbfbcfaac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eacc289b1162009dfa3b4740f2b3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107e565916fb3c61707c01c9cd57e7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c6efe7dcfefb759037ec8d7a2c5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488ef8da5260e5e9111b9d38a8437062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e8109857f566ae0547dc8229456963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070314bf68c3fb2b5cf7d73a3abc0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369598378bde25464398c1f5a2dfb1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e05b1c566061e17e30d710b0b6410466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522a8505cee6ea456a25decfe1254d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708f0e726104df3bc6f2ef33d879dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf40da1738b7a21756e88bc31db8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cc7a630d509d2743bab5c529410770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed1c4203d8632742e2638d0e985e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc8f86d498c131981b1dda4405cd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e55a27f80190049a6fd805a0b00c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d2a85b3d232c038dd5b1760fd2ad774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b4c9f0aaa3db6c290bb4b8271ce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc363c4012ef0e0ad91d0a0ff1e0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ae3dcc04f4b091a1749665f34e1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b121270de3d2baba057f5cac4cb875478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ebfde939f5508b197bf968067f3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd74a0615a8e30590dd82fab35bf5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176333c0ca7f7f2b1037f63c18a94f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae63164c50dee7f41f0b4b4ed9177082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a174acd2f806d9dba46208654483a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19293407c3d92119264e7d298f5d45584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5290fb894d51dcd26ba51a9b5c809485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c329907f35aa77e2bf28687193b901286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab15bbcaa096c26280c2813ca4f4d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89469be216e4a1b35e9cc470266f2fcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421f3647bd330cd1e928f272b5960389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b88db562b3fdc29be53aae326d05690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c795614b60dc2471172972c6a0fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579533c524ba86c7205cc06d8b1970592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107cb259dab139d3fa03fa4084eac0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c23bce6a98c91c14794d4a6e27ddd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a45089d8c02b5f2ed4363301a36d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dceb9c0095e5797d71fc42ce1c18196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21818b884ea5bfd32f4b83be69b6745097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd31c1472a454ca361d831b2aaa336698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e07f48b36ef0a68d3277a9c10873899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b9a38c435af781f813ca0feaa15b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd0d301cb1999160096155f69b3647101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33ec028f69fffe8a75fb609112ec8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117464f67cb3042f89d5f5167a15a0e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d989e3d94c99e372b42458a3a27ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7249e5f8fbffa5750dcd4da05bea9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46372dbafff16a6b8a9a9cfd1f64b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55821a86388e2b3ac584e325e8f0230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32adea44d821b0fe22cbf34df757e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b122a617ca5b2bd5f897839bfacbb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee3981173b5ed5474a3b3dec32ece6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a6b2cf4e0db4cfe5bbbf5afd3252a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc02ef666164712d16fa794869d47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef8cafaa7bf92c1ba94c181f87c4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b72a42bef11648928ef7bec52a56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06b27d1b9f55813d3b90cd7d05d1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61759b7989e0aaf1fc3209c97d685116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6752cc8eee5a572f586fb7d014166ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd29719e0378c789f2c72d895eba63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e6c37ffb2b4c57ee8f8c4b5cfc50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99422774c543dfe5488569a6b544478120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb5b2197bcda9c818daffb4d5e26b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4c191af34917eede203536697224122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e96359bbcf4f4baa1c23ee24696a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a68d41fb556b1021a66fdf70ae942124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a91dfd098fd63a85b055dff8c85777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8ad6c5042526b8b8d60de3544448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c5ae5cbc529bf1a74c6b09995292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ded293e4dbd7da47ad08c640f5f88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177508ab5a5e2c6fb307d3c9d03674b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5f3e51951054c865d113dd8f5f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0360c3920659217bb40eb76c2869e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5cf367369880d790c2c71cc7fda1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96c164714626739dbfc4835ccf6e18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a086e7cb06c0ed3245cff94e1b9146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb4b13fcea2d556d731e032ae40a6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18ca4e277dc2b43a2e9c7d9918825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f2e709c3a2b6bb8ed1e11ef2e7f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c541359630f8001d331d6f34c27bbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479c6dd425d3ebab08312d94636ec4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c0e052a0e0228667276636a65d34c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636896627617735149e0f4e6b564f067141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179576b419ae117ef4520f9d0562830142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bad08b330e6dc2ea64b316ceb10371143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c705edd73d9cb97a4b0a8da1fa6366144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed245965a4ec56e1cbe2c2e951c1d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb5d50002fd40896cc5e9f3d97481146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c064bc2f680ad0f0762a2cba3524a17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d0b354e4d56a412c0671370e27b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc502c4ea220b864b98910544180db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f2611086ffcabe6368dcd0bea402d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de24dc2ddea6bcf0dfc016d2de26edf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc9c63bd953eb9f9e2f8828f2f7078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc90cf414facb298cfeb02b325369153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82afe16a30289b9d0578a334964e63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb29f2654abf8a74042bfd6d4f75b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e198a95567a27a41a4e139a5a5a13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0df9b32bc783f08c018cb35f78e57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7273b20f437c0ec6b31eff9befbd3c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bdb19d640a3075e9a7851e1cd3535159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8918d2a794d2efda1ada531cb54fa18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c98d6f385d601d63bfc5bc4ba9e48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112df895bb5ddfa7c202443faa918efe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fec7a2bfee2e381a1e408b5a18b45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36285bc7cc7bb8264494eb193b0a71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1279dfcc018e2f63255aff0cfb96f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f15ed11e0f54343f64da9259571f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7122f4a46b5bc29f1c03130efd6e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a279af0f641dba847785e42b7d2f1f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecfd1068b58ad62a0d10e044867f1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c46e084b8182a19ce5885e04113b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575b43241344a86f599d256bf700da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee844a209f9f9fb4c74a06bb1cc7e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4215af47b5fc517f5ab8386b41c890173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd14a5f7b3f8c10fab30b80b0a58c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ba7b18b84592e78fb26bcfd807da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f422c8dadbb5dc50ff1fc6edfeb16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac9a6ec27467ec3b11c3b2cbb01e6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac40579260d588820851cec7ffe262178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf562260eef07515d98ced6c05a13bea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef5bbf8a28095f12d8036e2aa33b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da9ec0740dcfbcb58995737fa8c9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1d1ba216a3e27bad4419da9190e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636632ddd40b8f3d905793f20e9663c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ee43bc0115b996465d84eda3af735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c536100740dd23d68490fe6baee66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968fee4b5362cd2bbe7bc5548f1e3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5066ce2c256fe22405ce1008e6d3e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7e32d17e4b8e56c53e7aae28077b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c417ed73f64e536ac0457f9fa48fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea6d346a7dbf6a99a68ef755f6666d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea3936dd66cca7b6feefcf827307be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e7fff00be4576494ee2780ad6e33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55a9133b4ea2dc273100a660fe58d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9410acb78278df51b80cdabd06fe9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f349b7cea0bc881403663b8e64f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e75652ee15fb9ace20facf7d5cc0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e3d3300beffcf078c8fabf381580197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe053557d5d391cf5b6524bab1111da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a716e82d75b5bd40ca75797335276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff505e69c98140da1958b3ecd7bfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82dfdb546e4eb3874703dccf050a5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17277b7dfeb464df1f5f7391c19f4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d561d6a1a50f238e1b3a5fdb5d2d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae237d38f18c34d63c8cc4124228b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9684832ff7488fddd795288c28eec3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded08822bc70bbb7a1295bcef70ad3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589777688473f80d3be79f97b98f3bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a573bbcfb7cd6aab3f9aa2dced93f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f38dc07faf40a6804b0403c9ac4aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06aa944c66bfa617044cf04cde361210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb0098da50b66c853b96e5effed52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f1d13ff74aa3573449632ae09ca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5295f8b2d4c62af70b47dcb9aae76c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b477a2b0b012d14fcaa1d5ae04fe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd6a90509184a81d4b4b5fb7d47dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae56b3a290cee787c819115be4bf8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a539397ac3d50641310a2514908d0d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e46593eeaaced62863a6771127cd67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7218029186edeeada9144d3eac4d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a4d46e1bba95f58eae6f30748682f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9094e73687ac8b409570d8d6783f9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd665b9ac7d21a80e2dd74c86db38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac53863f64f2801b1ba922b7299ee0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2dfd5fba408b40656ae6dd7f07df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b863c60946f93c1eaa57240b907d6a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120813a392986af75212adf2aa1ff3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b7cf79b1fc8a826b331c3c82c819227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb14f3335cf8ab2b86bf2e18ede25a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4335e379ea808062621456284c80c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40095401cc2911bffc88528712918e6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f720b85bd01f1966cd11c5855882231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7dbc9f4acc75efd1df7c6186ffced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cb5ec4bc349877db57c674ba02d90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6bf89ae2aaf6d63467bdee6fe6a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36b1235659a66152e1ead2ba0d243235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d144ced5a0c2d22d2cd8febadf512c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746aa2a43106fa56335527d4e11fcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3927b410d334e8e23fee31a675a83ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a53d87e16d93ff3a58bd38322dc9d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22640a44e6fb94e15f9ee6b0a84ca000240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110d74cf5daf4b8ea561d316284f17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db77c4d6c8ec441de074b07e1f429d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7489a688db8c3b93e5a5c7e2d73aac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471419ccdc6c8ea72c4845e4591d9003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9bf410cac6196bbfa34a01c86ae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f011c52513e4fe4c4c0327ed0a3e71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174e4ea601e8e81bd76b68149c0ab9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf91f7a53ae10092202931df4a43063248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c4b72a9191f6b23e1b64940ade9a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57662b0db50aac6c1349b4052cbbaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323c3adf02ac85731189d14a400b6dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c91286233f3aafd80f28eeb450b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4661d21ce41e641ccdad337532e32c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a2d3981e2c9772666b7fa1829f345254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06cef3980dc9ea67d09aac5d7eb918255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6565d636bd19b3897d5757876d6c17e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12295689367ed9bad5c4afda5afbe64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa31aaff12f043dd8b083491d05698258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c438686414a662cfc8666b298ed50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c17f6f92ec426c5a71edf75e9a90b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841adedc01aeffe44f8cf8296fafcae6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aed89340f2d037116a67f6f4eb585262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e21ca34ade565e2815395880871e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8be2bee55b9e53809734ccde1a55b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed4b585cc5305be64dcb0b683c077265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a420225f6e7a6954860476b856b099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c5f585833332e805c0b1af543e8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9f0aafedebb1a9bae6f5a6d68638268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a305747fd18cd25f302106e6faf9bb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2585a5d04a7159799e8f670dc1753270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535666d141558796fb8a1f600e1fc059271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f141d8dd19382222885c9504792c86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8320fe19071823d095b52669086130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb846c73ff60466b496e401eff745b19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9fe123985f1cfae2580149e7d18c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd9e84e54458fd5d61f993bc60090e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a0c1a298794415d171a17b9b1366277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d70799fe106779872a99d9980219278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f265615879dc1ab743cabdf1e1ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a685801246cd7fc5e29e8a8d26227280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47b4687843f4838da2f26e981d55a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269f0173de6e1249f62255df3383141282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b0bef1462000436b79400cc6ce19c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980fd8909e80174ed5be3e2dafdd8a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d006d95c48e128285fef44bfc3500d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf668fa33b6622c208ba7b49302dce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226d84621ce7d76e8c2ab8877427ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351567975d27ba726b5ca3b913a2fb3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75654f8906de1a77e9d8f4ea65655af5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93acfab6cdf6c2a217ba203140b978290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6d8dbdaf8ada29666283ce9dee21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bcaf30fee1b63f951a9b24a4dc089292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded46108bfbb76a3504dd52044e4e21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd7cfcfeae0ebae079131ea677ec2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575af2a4324cc9f3f9e046beb80150295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a49dac6075a3ce3bf256e50feffb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e0fa69120fd4e104bb74464a8810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4366e29cbb0d283d47ebd69e784f08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166924a853de5aa9d8b046328f38e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa463a12a086ee3fd6a8d55c0e8d8649300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd96376cb279a64c9338515a92ad03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf3c2f35691b645e4364df64f4ebc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc292759c6db72821a04237cfc595e07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6263ebd69c199d61c9ab70e9ba0c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e52473d5096467778c3ef48aff89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579be37140d8a969cd97026b9babe2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f26ea795d9e98ba464b0f2f5ba3609307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f144eb9aa864ce0d23f46a6c6322ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df35ee5e8afaa4fa407329cbde49048309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f316233cac0795ccb993b6eacbd11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb62bc90423094c8f3d755f63edf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee916f23f8e41b5c70bfe1c06eb07d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf565065e4153519963b780915f791d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00ec5eedda93df23542d94b9a6343314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda28dbfde913e5fd908196163ec9e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721d1fa9f260e748796ef249675063c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd981f50fc91eabdd026b2ac6925b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2c1a76dbdfa5533cea6776b4ef4b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee197bbe16a05d4f21bd808e4ba3de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e27f338cf01daef1fae9d790f0ee8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f53780b3d19d89a8e368f8ff40bb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed3e0900bcdb8b2f6f7f468c48aadf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baade830bd6df9789e7a7755a2cf97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df571667b8ecdb09d0326d1aee762324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba8b7e11154d84b000ce0eb5ef249f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffde225defa6462c744bbe68acc383326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062aab6c364ffb0acb706d24bd4f5fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9eaa075a31c892ff04070027f5fa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2255462a59f636a1e57a93e1ed41351329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f2f336a2b764630b2a67f0ef905cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce30c755a04512148c3b2b107a2e6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d489e11aae9aaa51eb718d1522bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1803c50b8312aea4aeb5ba7ac0094333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ad66953de0103bfea80783e8a5fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6571c4d98d0f73eb2453e9aa538eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76f7a4ec6c4e846601539df85bf4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bc06fe9fd10120c259a3f21a988c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926018364ae21330caa4893221a5ee35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b61a1f486a30164928785f9c878f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e451b16180a89e81f52860baa4d83e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96caefb0f6dc6d05a623692069282c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6ecd86e9861f7ab4e720f47dcc47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e042a6db978dd18220c16dfb5418420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a1e8a8dfe3254f6931e1eec7a05a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099af3cb7b14fa9b53387c708920efd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695b77a861cc0b5c264835542f4fa2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fab83fdbf9464c1de99e3793c1540347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed180d65344168314ae2b89c166e7e74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094bc105c5ecfb9c85586874f27b161349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976f3221ea194cab3d1dd93fda9acf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1562afe6f235cd2f6e7489654b8d8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59825ab159cc7948d6710257d0fba3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eb3363dafed4fe9f023bbf11c8ddd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec191bc52f5101c4adb2e6f7cba1239354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd463301009d2ff309b43cc8696ed6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff20fa8af4bda7d3a5ef25ea3b04d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11549b7d588102d82ee4cd1c3c8ab7b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604ba9977558e5f4055881feb57780358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62938d7a0d7ea7a7ce5ba1ac91c653ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd155f950ef7b04fb28d7b1493efd42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e23fcb46eb01f55c37388a35962f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317a5a1bcbd87218f034da0faf027a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a19494aa3fbd71f747446ba7a5b54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb94489f83438eb7aa8283b1a290f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ead8da21e32e7c2157541090716e99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058a28b6b0f39efd2bbdeb39d2d2cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192189f93934ba5ee83c5dab9fee191c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e75d941b014734ab4c4d92b633c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c694c74c59c3ee79fae853346adb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894ec5fb0ddace4eba940c46468ad0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e27c8b7014960c8c1bf9138c9ed35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142777335cc14a1a193b79462d11e3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1763581141afae041c5c14c349ea96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046da57b4f8a92b1f8d7b9e10b939c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe415916b294e85ac2b13faa5d3b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6920269b6ecb52672744e6e312920376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0ed957ba7fb119d80fcbaa7e4ae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c119594e0668ea596f22ac85727474378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d40870ecfacc018bafa60497f318379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd6c3aff82fb773ec4bb3b2bf81e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b17f58eee87d7e67c34852cfb53ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0543ae8e5ff5b708fc84a66728f3ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec52b25612a0618ed66540685d054a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2bfae6cbcc4770737124d7df99601384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2578346fa78bfc7958b0f70a472e49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ebf7befa13d3c098ba698bfc86c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d676e9a85b3ebd3cd95330d95fce55b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d647de365f169dd75e960b909697e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca20423ff9f2efacaa33068c7b384389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588a045dbf37972324f1d0b8c6de62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9620c6a5453385d82d37d5becdd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d0ca6b1dd0212cf277a2992308af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dada86be034b7b1c075d03366e057393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ecabc976dde84b61ea70016dd2e19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbeabf4bca64d96b4daf4859fd690b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ad53955907620d813c4105b12cfd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b1584b27d9bb65267c875a1540f97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d399828e7298d279c84476b8a275398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06470cf7214ebab1de6e757d8f5d4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a9fa33ee9841720785b0dffdaab1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecfdbab42ed8ba11d9112da17dd15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f40f6db74ae5eb6c9ada626beeb68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51975dc5ab22f86b02f231b954f14aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723633c5db6356e03c53742fdc2eb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ee2eb833f5a2e6e82f317d358528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298293e3a961406793a4b463f06dda3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1a350abc86759e6198b667e5cc17e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff4c575a8dce1b276c5194eb75d28d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c85f523823de8de48798213e89694409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb248743a70113b99e4731d2df9b30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfef07f54f2bef703e408aa347089c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab649b14627a648feafab60f25fc6f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cfee3aabdf9242fa7e32bf9f6e948413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed08a75c4a21f1d8c48da14bea2c5c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c88f9ae3a41d19fae41347715dc8e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f49d71bb4aaaab97b143b7d0a0b99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079839320e1feaa7092c284c8418fb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a99f830b96d416b28c237c7f617af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ce198d8d7dae3d2fd660f9fc19a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b6de5eafc076a5b412ed9701b7920420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264c675e0bf73fee0a83783dd9a8e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59770fd34c4eb7903c2fec680e66d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628d363c735419425c48172ba719ccc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe42d936c2086c3bf8b9c980a9f70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f857425ea0e3ef97f21fd4ec6c268c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ff1fdaa7a78486ccd4ced1803c3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd75a58d0456938d001167f7e51c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba19f37ae7588ee018a60b5af1827428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7f1c5443a2def4723f2ae3a2eb2af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948ad569904f474bfd6f52001b60ef1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b309fd8e250f8d31344111040e10b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69fcacc42e460c5377df801be83ad7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd43e6a640fdcc5de310bb6c4a2638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585ee98eb2e245dd2bf083c7bad911434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56709358bdea1356b53dc8f0cd257fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b8a0a96177c5a53d6437992b5844436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329af276de385729fedd65561236b6cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5193d999e498ceccbb2a3c82421d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881018788607473fc9bb312b3d4b426439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d16cb62951ec0d74b62a61df5242440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d77a11608460229f2190266fa4fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61af0361cafd6484612c2567f4eb57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe27e6ff72ea6517eda1a80a23539443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f22703679885f07ae63e8674b97a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbc648c891bce522493e5945651a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556d9bcd74daf8e3dc146e5ae763a0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d0df32347b8717e61005cebbe814447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc7ebc515cd62dd2e5d3c1a6148a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c308307c4224e3199c15122842f62d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b5838e647410d2e10ad440476f11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b15b76085f8af2df4718a3a0a312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09146dc5a3edc61f912b64d548ee6be8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18180a3bcc9b4333f806050376fdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4de5d1e06f8da9a0f72a60944b972454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61457529713fa7c786c04a9052d97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539b3e54c0540809ed3ab57922b1044456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ab8b792ee01cd7ac569576040e8de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2330d783347ba647e347695bb7ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947a6a6ce800b532ca2c0cf05516f3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4245f9cdab5bf642c83d2b7d64fd1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde1fe9a3fe0c69246568f2cadc03d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519db00666594a088967374d23cc2cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf70167b172e7ab6f50cc8ae6c54ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6573f7005126399c3225e016aa11f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007ce24f813a7411f51f87eae42b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d920b2da933ff45ce8d7129b7f4ee0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd7997be7ce4e56261e551899f38f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c425d3097dfa5c28fbeddfce21997468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc349dc0cc6172f8626848286a71cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424fd1a408988d2c2ab96f4d1de3a94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660400d16d4c888388ec28ec43208b76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9a1100bd1594da03ddfb2a6d3b9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f34225a36aed35d9bf33a6fc55645473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4bfe0158b2fe06ad0cea4be4a15b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fb54690e4813fb2cf44c1642d8f47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2700ce891f1e5d18bcc6d8379f9cbe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f7594adbe6a858377a6537506cf51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687c02177858290801bf9e07f10198478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf5a9991e60f37fc685b5391de8c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c963f0e130547fdeff105b914c869b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043a8d7a06822e950294df13ccca3aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece839fd123b0baec0a2e645dc198a30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af94b50f67529846393c751938f3fb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb905fa78a4060b166527542ab2580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ebd1f2da3c9fe341b436655472d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65e36c93c7680f545bc65875ea631486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59edc06f6e499ec3e0beeb2fc5faa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af11cf3b258a0481691b8a68529056488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c42377385061c20345b010c94f2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b504d34a79c888d5aaeb1b91cfde2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c363f12911b8be29779c15afe7de11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b403cef83d03abacfa03643a9fdd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9359bc891f3de26d55b4ddadd0aa909493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a792786350999a02b2d0262a6c01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec9feeb603d908f607e4d692a230b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9529ea6aa889dc03de18a59af217496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482575d5049caa8606a0cdb346bd5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4fa0ff396b2550d76343095a7eb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227cf74a841b0e4069227e709a3c6b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df96fb7283446a2d6354b3dc54dca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7554bcb69eaf2d4ddc6c994e38169e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2cac5837e50cd60fff32f2c5dc02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc51ffb3e41fff0bdb1bec32ed3c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc145003c692225631448881e7356504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd0c0453eac509bc214e96d70f310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94634dffdb1e3c2c9f441759d7335cbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73686773693f054fc89a383d75cf119a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcac8e4ba1e7864470817e4f90776f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333fff6177bbaf9ef15f05dbdab4856509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04431c7f51b98caebf930d39bea33fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc79e5786d7add0ab9a95a6fd05775511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae2c485c9d25944db27a94f9741140512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e22425c6538d682af6b007c9575b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242d531141594e0dfcf0ee8c5e6e03e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75787a1c1e33fa4b380518b5f784e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95266c4090e6410881e5ac14dd19e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0b7e589b7e89084c8bc0e6c8724a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65441ba7f86eb6d51e854ea175dce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd9f9b04c5df2ad16c93bf6e2bc55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e3fea5d7404f1fdb2d42e32dc094520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e3a3f27ee92fd7e3340b9a485458f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6970fa1463f0694aa21c764a799315a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f312dc9b5710d4b0877f71746d7a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c174d92dfb9fda276dae3f19b5139524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e6e69dfb108a229f674d5e41a58e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d07859d610944282edac7374e602f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38601f269b14af7dee2d29d49061f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecde807e98a55e459cec733d1d8fcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6f4c19d2d536739025a713b15fa8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf831140c7f00b06a8c5493f64a54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c89171d4d0bc22b4faa9bd4ae0e0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1bf1a31338984def9f6fbf67e7161532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab14021c9e5d06fc8e9d6465edf07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8565ca7139c0ba6ce7e38847701d90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08dc8ebbfca6bd61f11ca04bd7a36e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8fb9c856b13c56ddcfcaabe4378f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175792ac8668c83b852fda8dd3a6c77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8319db5166fcb94e5a52aeb699972538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e40b0406c8fa7d14945d0bffccaf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230af610bc3877941efdebd25f7b365540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f1f717002503e9e8da995f8127bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28152fc40987e7d100981bb47a928dc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfeb8f2263e22f8aa599d3a863ed86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb527271cc39cd3b9e90f672f4781efe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ef229c0202939672350d9be5a1427545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ee6a3b670dcdac98b2e47d32fa37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e644bb31c749ef31eb95e34cceb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830c27fed943230ffc04d713c5f8f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278df6069438516f94b53044580e4e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac83994541ec72c731464e715b779b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ca90835ae2be1db570346bea6ab1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953414f8ea788b37932bf1118213469552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f24b109acea927f61c4e81cd7b04a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e42a200a2108d6b5dcf616453880554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27deb89974660e09f563069bbe398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e40377f96570ebfa93b49d79ce25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6033ea98ac29c36ca28cbb475db57c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beb918532022c5ffa1e7465feb0cfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195601b3488f285c2c452d8ef52df7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d9fa66c5687c71e9e9b9a747234c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814312c284d6cd21705e8f4dab3d12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff310f03937822188ba3c1a04221980c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63220483d7a2d12adefa014d4cc51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69511a81e55778e39780fb38d362b0e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f5328f9dc8c72c3ce3f34f2e6d66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca3e80173a63ff3d603ec528d9af9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7b709e2ad0a3fc025aa454b01109567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f605f97542551ee1ee71a25c367d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee877253ef886772f8782bd40850a5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89db729e24d2f84ce480307abd52bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db97f09467238b4f49154217cf88d93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a643c1a9ba28bbb4a195283266379572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a785337a53223982f26747c9c998f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49eb77954c09eb0c22534fe38a662574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95aff79b606e454c1e5c812d19e567575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04312a8c20542463ee5f461da8e72fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbec01c5f1b50985dccfb0cc8ed03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f553a85ab15c5bcf1281b5433efd51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053fc757f03b0b52e715840797acb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c75ab630e6fb5afe8e9a1e57d4f48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da61e36355d6206ec2654aa299abc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89b5c9d2bd8094df44f59592288e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22236637b5e7c038e7ff5046e71b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c8652d2a9e29a656f0ad90dff07e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434e45cf6383485113d9e83d84863aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601682aae8aa5f1a1d616254066a240d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe1d02ec940617bf37dd0c6fb08faf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60fd007c393ef153c149ffe057d4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b17e805b8367949c9731f0be43b057589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d077a02c108c5f2878ab88550e12179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0855293128b1593bf363db9c54537591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556504aa247a3b3a0ac6e8095c5eac9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b826fb3b974db0d05f05eb0c5dccf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a141232203ae8a435c2aab40216debf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f0bf4231a839f33970ad07387116a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa887b04b7a920b2abe520462973df1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b28db190b6f9df8a57a1685ed05c79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548cdfe6a9fbd323db5d9d7a291e5dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a225de77b2fef1a3f101643444ff32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd48f7c8509ee93861586ba771de63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9fb5cf0de4574513288a45c9b19d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c08394ee451d5fe1e4bd51c1211b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0840ca69ab671c82176e197e99a33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3ce4897acb4886c481a59eef6687604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8176f54ca2f88a62405670409f9f8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9801d4a513ee1ffd0b45da71ecf94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e25b71213ff8d392d1989edb7a0a72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ee0b9717eeed0bef7d9c983ff300608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0763a9f804a4a2ef80772bd31aa38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1b324174e83e305604b942d6a1135610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392efecbd6a976acff38cf28dd2c2d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa10926f3d2e3b9c46ce1072b86b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65ed27c8704f2a9a095fece427eed1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c72254aa9457e5cded37766d088ed0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6199546985db38e1b7f01e3b708111615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453b5016cafcfffcb8b2497f501b54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035c4b518f6d7a6b0655c2592c175f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943cd15d65b3f8c3e84ba024eb147c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd8809fdcf0dfdbfc6310d309c63b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d55e59a5fdd55e5960d32d1d0fbe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe825afbb4e789bd2ce62dbad05ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f299c1296368f4375e9bf40e93559622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be026b2ea244b4af1014eae6b68c4a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ffed0af02a3c52d4e585dec304e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6c12fccd41042aa053c17e9e2b6b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ec09373b790f5fd614d5b7d669dcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e94373c5c04eb23b1b1ce707eb8f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287334636696ae7373ce80e9588f5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dcf68739c22e1501b237f5fe7244c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bedc9d7153a866a63db8218249bd43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e13b5713310cdfea178ed73c4331c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585df26a3de4a9d431eb1f8b77fe67e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d2194cc09b5ed7e7f950d55709e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1305c88ebd3b250d5a1545800c6dedd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6058971b1d908f78d62142b285fabd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9610ad0a6c7b275e6771c02ede21cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7596f5f4ddbd3dda0348e1aca215e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d501c7e6b64f680ab806e12a9e9bff0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef325f5eea7a4c4673bb1cfaad58dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad35fbc097d50e32b4d52f09e430f61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e99c1085e2832d3a1102fb90db182641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc2bf3467ecfdff02354dcd30aff86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3181c4de7295632d0b8576cab2ad2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e58e1485d69fa6cdbb1cc8e8eb223644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b937c084065e8303f1b2a59d4b29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f5c49886ffc45e500f0b30152b8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77d850c15d32d1bcd4038145e7826647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618626e241ed135b5f4ce8c4b4580e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83572e1df77597088d773fe71509c7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c58322b59a91cd7e2e1fc0a7ac985650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c401719fbe35bc6e476b38ed1e6c763651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2b7f6d9da863dd4ba8b36b0595ea8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feacaaa69a5d968b2ab689eafa5e92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eb7fea6cd5aa1ad644fe09ea04ed2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55f87616d935915b8d85a604c3d265655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b377a3696f1ca1283812bb55220e3f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5b9c86bc2a472e2516f18edeaf90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b7151d1b53875e444baee8560616658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a42366db9a7f4a192f271e1b19c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a25f58b7cfd3b564c3e34dc955a05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475e1a9e722f97d0f7519dfcfa3389661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee687839ee2f2350e24d951fc37d527662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855abc2a7cfb71f669fca69ed38725663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff0a25c360cd50c7de734efc47ba79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d4b04469ea61e8eca1a1678e3e568665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8da13ad04af762339a046e51a4507666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3662502a675ae5a47d2b1973426335667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d47c99b30f752d1474786749b55b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b81e1b7a2250395c32525c06e90d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d0dc8fc2913c013af1c4e46dd127d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f66565027a5e5ef91134fe396470671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaab6fd2525378056fb2b9077a4a1f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e752b804074682b2824fbc815475673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd30e9a77514e9c9ff73048da79865674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55fe363e815d4a4cd3d84cd75cb546675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac4f81dc51fdb2061471036699097676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290e63363062d08720ca8ff3bbe17f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433a002833f9bfac2a60f60002cd06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe947d21d390c93d27c16f5ec70dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aacf9084fe8a3d3ec3751e28f9d69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821a3e2e7896049cf33aa9ad737f68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe55ebd28a2e86a87d6579e157319682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b95c34e7129a3f911e000fd6d7c6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82056f529819dc5cdffbe887f37d27b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf4f40c0c1834397a84a097e7bfdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0c869c37773153bfb8005cb03c58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f18e8b4c76607abb9acc3f8028975687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a595736c6d97e0d1a019adc7b9c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc79fea7fbe5fa617e2d088d47686689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef677329829b1211eee59de23b5eb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210f040d53582fd461447d1b33ba95c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841b4e7fbbdf26fa40911f5c27c2ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8d10ea66c464cbe0061c97c7e0a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fca79b77a7e092036910f030be0d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4dee60af07c77b47dbed15a865007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ddf578066356a19a01e2375e93b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f986e99aeacd88569aaaae8dae40e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893589bd39559154fb2a51fa663115698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131817ae629d69ed2bdc450f6a34aeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e37a97bde5ae2ac60b25d3acfb2ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704390cd6fc9bcae3ad7e695a2caf1d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750470f5d35f51ff0ae37d7f3f6989702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348efeb8093543e1016ef7c26d011d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33c58ebc4debdc2c5990ad5c898578704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe52d8590e371a0544e9152af35a75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786fa6574513b5e900663ba10f51d7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca935c6cc9d566e9df839d84081f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad8b9731c1b300fd2a646a09381f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83883b73b04bb587723bf1821b0eaa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dacaeb3f8ad1510e7cd1000ae58fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde41aa845411ff46a44f07efe745a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cb0435fbfaaef8577deb1014fc7cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaee1563d562db5e4a4674b4aedda2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9470937fc9e6a425affae90d587ece714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338a4c9fd6011f38ca63a230ad3cbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98f21752d5179377da1241d3dbeb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1049fd0f6920bbcde16a0c36ce84c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8727d514a073340c08fd40dce5192f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97df84725e536040fba4cc645a85084719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3cd98e712e046fb99b84d1d47bad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b4c4c983b2d13976d4d733affb16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbfeaad3addfff2d46c207422d44a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f75465020da2ad50ce093dece6752723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d84de3e769b0cd29b3186474e547a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6360fdae4ca457c53a104a6e6a899725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10363c64a5d0f09f0abc6939ea6e427c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf228bed50fcb56f6aafba03da65b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea1f01cd2e4f2ee74d8a409d6ad1c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e53b24837ff5a7e29602f02eaf4bdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02267bb10b486eabe3d1a48a422fb83f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce8241648641a1c3d787b46617685c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e0e657aadba693a9e7212458e30f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d312e09f01512b26ca91e4714c349733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0abece86cba032a4d0be2e5cf3644734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e102aa8fade7d6c3d8778e52f08a52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b89457897599aec90f2d1a1d155f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9746990fea4734b47a84d98578d78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040c98d4c66231afce6b05f92e3bb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c69066f3add1dcf1bdb577aed6e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab115cc8813646536d40542391c38e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bbff0ba854623cba83a85e0fdb83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128c03e51ad47a98450f3e10feaa5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9f98705c7dd1f22263f2c1836b36b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254eedcbd8790ae4128cd58c7b7f4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67f62d73e732aa9c7ba50ebfac9e04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff478653a2cd77d171b935b4746649746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa447175c5c7b96f62d0aa56a22e023f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b249b8d8fca96692df8963760efb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e619603e8533d34c171174a7ef12a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25eed08f2fbd4ccba4f4ddc8b171d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbbed73b00f7822e1f95967a8e627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c7502b5536f1c3c2ea255b157b5b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d58969d8518d0991d79ad8bdec5be5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbf75d950fb038af80d94c972e186f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f464dbae6a3543f701a3940ce3289755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec3626d1d43d2549d764a6a769d2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f4371a816888c44cded745d8e8f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd19d6c4ee2a4d75cdf203d3a9868f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9519ef8e7538dc4ea91ea0766fa1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7cab11d0516d5363ee7490aacbb4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c6539a5c03cb8f1cbb1ba359e2ef1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ddc2afb08396ed69c687b964f71fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527002e3e91e4211554e5ce9866cd0e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379756bcec9fc57b6666231e9d5c3c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad20cbc3dfdc2dd1fc9bf9e1490fd7e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b3ebd467434dd03662a9d1931bb7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddad0c7dc96a68033a94fa19fffe74767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284feef93bd30ed1bd0e99a8bf832e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424036b5bfcc893d3086dcf2d845f6a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c39a9feb92f137208bf2c90af96d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdfdb3c95ec1329763f037d4a53197771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7122eeb2c0e789c2ac3cf8f7d859772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adcc63c57782d42fa6aca82cd4e8b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf235d41d235284823234c307b1d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b331350a42528fbc2c6f0d8760f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6dd85110b85ff2673462601d26877776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735faa3f36ce1f72386d89b4b7a3e093777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>