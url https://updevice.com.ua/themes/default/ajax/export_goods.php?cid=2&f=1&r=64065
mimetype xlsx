--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4de0aa33254ab6bfd8974557a12ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006e278a9b229bfa43baa5ac2d252e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020fcc5491290d158702831f7ecc3ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4bfbf9ca32d54f07d0692e5feb9544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139ea0ce90e3dfb4cd755da1931d3895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a6c0a903ff961f87ddda5dcf47e4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc7f00f64c5b20123df45ff7ae54a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251068201f903848add927df8df1d2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f43da1f63b6ef97cf392f7aea9709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531588e7f70405c53c6c6ee9b271a00e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480de354665795f01ab2bb7f21c495811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889be920b0bbb6c1f37f256b3e63fb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e025f858d8ad0343958d4ebca017913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa2858fff91d9892827a81fc9ea0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea25be88738cba74f6aef56d5cfca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a701cf25e191b02255451bf48d17ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384f026d0739e6f494a376397f154317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bfd9af17460a9362d1b4d22356d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98746be4f2e69556791b07db8a4ca5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b14e827157a40e0ae6a9cbec75c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f813cb583ef52f810831fd4b9eb1ee321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ac31edf4d3baef344a831d13ec8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52b32e1fe5a839e4785a2a8e4900e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1b94bb09609ee0476bfa1ffc32d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b43e159968efec20bc836dcb2302425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646ef21c9709d0537d538d4f8e608826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2761d0419635440fd266c1e62815ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bf49c7f65793ba22a399045482cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a08be556433564031cc1a368c98e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adec56821aa2e5d9bfaea3106504e0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd7b12464c4f3f3fb5faa8bd07ab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc71956323868c4428043f93472edeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61630b495b8c0e3a4cab1d960db8cd5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51857402d1c37be9d45a781739ad1b6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d7db91ca3660c0b81fe78cd34800d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96ae5ca4e49eafcf379e1fa1b9a0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d22496553a0b38f2ddb0821e4cb8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a152f48aef6a3ff3d0b0d14ca21438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2c44579b06c323c91c9fcef94788e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d820b8f51aef20dc06c9c1c9e8ad140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e314dd813f907ed7cc356c322232b2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6134ab95503d5758f54b376983b1fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b7860dc89d334c3adb091270c07843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369bd39a80ccdc362bc5d1aaf11907d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538afb4eb0ec739d100f27abe09b4f5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733e5363061a4f84147468d530ddad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237724efebc08538c8589abfa5377447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ee581d5395b3e07f473ba5e3881148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10a8aa259137a8a7dbea89bd5625db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738501e616b5f12ecf5a93b6461c92e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30548c0b162135d18389c5994c73eaef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b347a89a0afe62afd3cd80f5829d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33230c22ab12deac7163d8401568a02553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5db37be4958185fc78599cdfb0207b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f00facab788f3e62740980572f238a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcfcf7b53e3ea508ea04915c0de6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a96ed7f65333b8bfa205a6429a3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6ee3fb5b2f9e41c49c2034d598ca858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3640b1f18574ea84b44c0f36b5041259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ef5ef6310d42ba12bb02ded908ada60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d6ce6fbb7d5342a7ddc246307dc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ecb250afaf688af671dac77b43ae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a591a5c27deba7521c9b6b01fd345063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff782a36c9a5586b3f983a68143bb4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84e784b4d111896b37dde695e706c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c574ef53baf372f238fa094768265a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea09542e2edfb3c9b27e6d6fd910ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878356d164f56400dbce0707c2114f8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac669bf850b830f2cf9a91ac2c915969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d49b95f08231bb08d7a3751c26dc0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883a5aec0595626b3e9dad13916bf3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fb9251b54eef5b8b12cba57bb678172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bca319809e832faab8ca8a71b5abb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670435a660ea65b6a0eade37c418ebd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335854f3fc36651e104780653af715b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8cefa134d60972ab02ca2140e0bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054fad0d4177cf82cbef00e50134ad277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b3303103883094fea77f252e2bdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0cacb7e95960b347981961f7547ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a98b21a40a9951452510d61d18d8ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9fac6214b3cc0f09a1d91cc998c2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205804843269bcd1538ee809e8671d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba099d53cef74230e7f51ee24af666083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab45cd922803564fd09e9ccb752ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b02969a454ce61cab8248acbcf45185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc954853a39c1cf6d36e5c676ca46deb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5460a90704fbfb38bc98eb59ffbbbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29edd3496c6f163d07c850f271220888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0692ddd05db3bd3c28fc6af3b33718d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186409f822ebe5254e8880eb7d4f393890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836ff9b1511706bac07dcd70098a3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b845e03213748ab6b145e830c408a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3261476620e2958419cab5b7098f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377a4758168e9d40ad6b9b9c92e800b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090e8536ebbbd0c19c02b7c69b35c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511386d9ebf956f428228f67ff3689596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b5e33fc31b7d4e12fe931ccfc23e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7741cc9b4325b1c23d3199ac62c0e5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303feb82462c3f8339e1af0cff3ff07599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120d94e7bac391974d73b423b7e134100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6835d396317770a6cd120e93daa102101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859945da8c8b57a17ea40f6c7824104e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224e974761b2ce155fbdb419af40a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ddfd2b0e89202681a82b8d2c8a2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc172229dccf6eb3ec7e9a47370b73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f4b42a259a978d97161570a58ca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622dee8bf06373095c9d8ce0728837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64613b8bb47b86367d58bcf9198136108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d5dd0f5819524660c797f01350d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06408c380752a5db9b2ef46c7509f44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53753578c6157f23d42478adcc1bfecd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91a9797ca07b37b14fa965b556025d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1adc5d7e1f26a45def1eb9c295d2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021505d82ee8f1096d42252889a4cca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa475a46f7af5ce43af1f90c3ff636a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d293eab431f2f5cc0d6c1f5dc482c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49244316eb1762cec642e0f9f790ddaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c5daefcf3ada32d6a7796c2f9d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb195886c3fd4eea5c175e469ac94a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90646b8146498ab882169d870d3494e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb11f3757a5922b42c1401ce8184d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e282175025f4c9502d27fe977670c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af203f9a73a9196b160505fa803ade123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c605799bddb30a18ba8ff8a3892b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26decd73b2c5cbb773f23f29e6a0871125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602969fb311f7802deff06a87a240500126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731015ff0d2b5f4de6797e4fa185759f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb9955e74f2df55b887559ae7e4d5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3f796b565c20c6bc2e9bd1c53a58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a1dd55ae0e139086bede0b9da214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be4d40e8e1ad5b587b7644ca05632131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12340a8452a70bf147c0ae88a5cc8313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77531b2dcb30a15d10bae6a82c7438133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31166ba8e9869ad0308d43ccefeceb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb87b3e8685d4012f425553daabec58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343300213d970a6b0ce515e19c293132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945f36c1eb306a3af4394c4d6c29ff9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c6af40c1d98ff7fec309238001da7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009292924b6bb820c0bd6334e7eb39e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069143c50d59f960a20e40b72519c28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea542a97432b1f7dba5c50537054048141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ff999440915dea05ea160378c9f77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe517cda9aed6243c7de3eb125cdddb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba55a48e23907d02d3ed0f28b3f14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d25944188b3c931c0c3bdb37bb97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcde4920cc8a2ae678a392a6ffc1a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c42900fe924132584a99870de0061147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c9c07798d59a969ebfdda427bbd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d315d9d395950a91b1ad576d8bea360149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068c9c3439074f4a7241c3ab450603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0267f0c2d28db5a61496545d366744a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86006be2f959b8e6c8e32d8a6fdc922152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf40a72709bc15b9a7ed94a5d6f48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23caa475d4569f18f3ed86d2f8ebcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713ea73c20a693a1af618a45c9080a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07442c7363ebd26da6c3e5faa227448b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33b8598d2cf32a4b9398f61ad97cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba051002c54ddfdd697480d1004c5433158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0fe4e6ea00d75cf7a6fe92e86a74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead1c2fad78c8c096e0df050e67c3df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2114a731fc76e109c7a6c9aa5f0df8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf62d0be4e05acc18377de887b80b48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8800131911a4771805a01c76df72475163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e3fdce53c273a1d9e1454d244fa32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5449a9d94209cccf0c344f857a4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd71f2ba96bbb8010fd5c6d3a4f185166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341900d72cf24fa304322f2f3472e40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456544f6119f7f5106f31db3c44009168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ba47e0e3e96dd505584b96c42147169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b450a9f48d2f8e0ce7e5a4d84ec6ce2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b97847eff7f8bcb3a77b04754fdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f810be89b1d4006a839f820ff6b7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246908a46abbaa96253885a406b3db43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b63a8c7f4facb65642da14b5a76be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f719c6ec364b2d25aeaf5e3f22509f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40dbd578313d01861df7778c1f9839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431c1729b3fd7f8326cd7c87da2c6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab11658651a0bf8eb87a9641cf7e65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c047b143287b9268a7ec240b8a47ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed789d8a7c40c66c1bcec0483c45d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c50076fb949d6b500100a4ee6e1ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132ff1eaea2aaf533098022f31c10a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074560bf35b8885884f0b3fc9e728e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e14d6dcb41b987de727ed55435bff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9910984377f8f8ec5696d8c0c2f35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ccec980abce4b0fc655c5364446e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb0c386e5ef469813584f332fa74b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2951787dac01bd90912ac929fe681a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd63a625170135b571cede4d2bda78f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62776b43d701c2e5752be6c4df7a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30771658bb7f8e08f38474acd96705e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ced4305c75b4a747284ccaacc361192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee897925976ad4eb8f7f6067d4643193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ebd111a3b3452217bbef2c2ba3c3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1563e804a544af713c82978b3ec37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ee612f0880bd1f04348dd5ab548b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7fd8eb40f18124d6cb3fe5ca2576f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec4850a3f1b4db48dd3ca573c8c06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bd0508bfef663fc8844818254e7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3bddb28d976dc21b965c6e89153d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e75207fcab75af529ff1b4fd5242201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0bce19d36642a26efd3969d678453202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f088a81dbf13d551bc99be859f09b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c7f9c4b3aa760132a520a15e0a734204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0aa92f8b2a07fccb55ea5e1521254205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4875a8841d64137f615df2bba2766206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0d498957ebca193a150066f57ce0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff04e74a70fa4b51ff152c40288808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82bd44b98f53dc523c27e2a4fac2be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188379bf0c538ea80fe44a2ab980c5ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bd41853952b2ff9c05ec14173586211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b827b3d1eb06d2987603dfa6747bf59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e056dc4bf030629b93f856eb37d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c272ae536d8218ea88d3eb0ff2bbede214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a29b22383dbde74fa05ea68194073215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1235d509f599ebf0f127cb180bee76c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ea05e1718de99b924204da11dae85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b74f8a03479c494a5846eced6303218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dafe51c5c1066d43860edc1619614219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516c54f211c97253e0081ae4d441de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450845f10cdbc17c0c47ccc95d112e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c531a5db3bcd34e380599f26061d57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10082b40f84650cc440b5e4318ee3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b8754d629b10bfad1bb7311462c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13318bd04b36086a24badf3c3d4e7882225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73ec93510830361095ff18f3af6ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455641f55c0ea91f25f5a1e0ab8d4baa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170007723d9ccd6090f16f3071d8eac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad8bf4358cef2d61bb4be27dfbe50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9c54b3ff4a881dd4fabf3a40eacb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7244d27dd59d7a4b49abb7ec8b62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f85b75a944a1bf2d6a0147d1ecb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2bf4e651c3e28fa6f3f393985ec6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633239c63d12835d561cc863a03f1c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2312153de5fc763dd487c8551edefc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c477f3cb4e853a9526843eed508086236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b979be2a8d55217a37770ac884379ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db2fcbe117314474d80f443ecf0dfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246b444670b786afae9c8df9d0c01d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152321caff907a57553c74bc0778b94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dc7c9cd4d7942c9fd7ddfcf371d4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990710ae8528ea7b7b27fc603aa7d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b54a765c1aa87ad6a75f517c7db2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740e75a53ac65912351366b8051cae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433ebe342680e98b72a82b2618a789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946a1eead9e5bcc304c7e40eb64447246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489d1dda1bea1c71d836e2108c67f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a7de899f379def19d866e48b0129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8572684dc29795d053f2a410a68716249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bb2ebad5a0b728472564bcfa3a57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65827d67cff95086741dcd9fc9b919251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e230f8e6d836ea5e8ae25a8139d274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6564cbce9d4fc7f642283a77c424748253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672bec91a34ffa449ff67c9c1ceebb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4fda4ee2d3a9013006553a3f76c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2628b407570c8300a462bd90284c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941575f99e8bd27dc96149040bae29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ae3f18903c16271acb983cfea3f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475139f85540b26a2deba3f96ef6f2e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a973b7ccb7a3f9e77be9b3c1935d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8988531013dfdf6cb0131d044b390e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ebd93d7a4c351434499def195fd7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596109a1a99cc7aaf1ea8574804d9078263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00de9fb931510f9aa6e46e6100d43bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c4f0f7cb9eb483c31bcf2bc1969a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb01a52fd767033dca58650b6dd2e55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8da2b3d9ce85936a9c4ba526bbe85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e28ca7489f1d836ba14a01dddca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbad9d5c21c0ae40d3105035e2b490269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c6551ca5811bc1b6a5e59642831a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2860e82858e0ffb87a2cdfa9159989271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5af4e64d163101c1e6966f5af2f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c567ae3b4ba9bfed8818dbf0be980a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868ecd7f4e33348de5b991e89307425274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ae1b946decde2d96e0f27f68c1079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872ecb144f1e2c9bc50326fcd95f013276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308de2d2baca1d7fa022158d5db658277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b97086a1d15d64a43a8bfb68b0ada278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d731621c8cf819b8560413b0de57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02dca983f08d821c4fceceb52f0e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c161b5ab0ffc30a4e4772e95bd0d8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c90d51d0d38df7cdd608bdcf0c361282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a1ece389a2824d4f5e06ffc55392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a65a0a8cdc4d4ea464fbf0a6ede8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4356683333a0a830920bc7e10b86b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc81e06b3eacd9cef7613b1c01c74ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aed891bda6fbe448a2a26185797aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b6f0b07f2f33e0daed1ccc5e57d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2c3e91f8a5b1498f843a05d870970289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640302e20f8c5cf0609253b53077bea4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f13da3e8fb9544ec168483a0731a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e85aa140d7ed80d1203bd14d2af9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2258d35131485fac3801b8408c7d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7bfb12e611ffeaf31606395154f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d7e4e87e8bc4d80d98d5dd206df1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc28e8e5bfad9763ef2d8843146f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044918a1760cdbe71b77b8bc0b0d69f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe1534f4146acff227831c04754b2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10a728a7f017dc51fa15f88d5fee1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226871933e21722c9ac83363847b7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30ecaacf8733c5cba6f552bd46877301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68887078ddf78ceeca5db8f33217fe2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec746f44b07a74afa673554ee6fb00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6818f66fdc829d7662ad1c11dc3854f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ea570905d4cd853c2b39713210b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe18d9ff8c36e9f3eb2777ba56693306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a199f34575de1be2f228b4936b2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513131bd902e9f4206feef9ab6e7704308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d9d83a2a2de5bf61b5882503d300f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadfb77d746159e4c2c28f10fe38196310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ebfa6b0e9c21f5521f8f4b3513c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0800ff84e5079588f9d72666579a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522b0ce3496d6ef7b2e66e87592304313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7515e97aa93178293779964269fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae98695d8b3f97344384dc6ad05228315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f8e67465d81b028a41c3da987ed0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c7263bbbe9ca8a422471b83044095317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29d06a6ab60476e17bd1eb14cab139318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2d7d387577a6bfb6daff714db306319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba8d2a11403e413882678f7b0e5f31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a090ba276d9ae07d13ff7d843355321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3098697b36451ea425584cb1748666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d38dfd42684d0848d3b6e1c570044323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb825b9a6ee85e2438019e8e72dee93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85ec0350ad7b6ea73329d75567a92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780f4348add992395a9cda97ec87c70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d012e67d1cc344b7d9e9a5ad31d5db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134e9206dd6ea1c4f306b1555909df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecdc32446f55a9c9fc8b99ac2df389329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb6f0d6a176998ba77d48ff7bc7b10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6dc8f4d144f8f4c79ae5b8d249cd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583c40a77c0457d5eeba9c0d8f78869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9150dc14327982b8b680d982306431333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c9c345e3c1ae047074b9d8b543ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530623c7345b985ea2514063ad57bf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa263df1a85092bbdc52897a3462a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6953a7709953f836b5a21bec9c577337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398dc22b9cd989ba5c50bcbcbbebd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7785034b2971fab8fb608ab2bbcc66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2ecec27f3086fa0d66fcde3367549340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758bf90b5e9664f949b4b7a5e7d25ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a55d70dcb00f5d4244907e8f0b3d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a651a1e12c5c0987ff70f88c664590343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6d425b098cb53f84bd1b319025b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0890253d85eb5723a36b00571d87d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867e5423f628a99843bdcbf67af4b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4ddc70fc9b81ab022ad569fd8313347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be1e173bbe414fb1d75c4c50cd3a92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8dbd5f3481799e3d6c5620c56af5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a7f0e9601f227ab4e7cb738eed33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae137106df1b4473c28f41577484b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff503f0815f15977d4a022e91ebb166352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a36a030527c349d725428843d3016353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7c2b00c690d8e44a015385dca1d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7d2ffb3924afb40facd20e3519f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf084c73ceb78754f7e23ae3c324d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0353787c8d13b2270ce03d8b6f5649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ef92e97613b8da6d6085564480cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c913ad3c55464f6f6ce8155480e0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca0258f0a81430264c7aff23093594360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a95227a2869c417821eec0e79306e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604adc8df87a1cefc785056b741919ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd966c253a1f9a6e476fcb4131147363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b06748764396c6f39860b87ca2749364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b85913456cfac98dba855f96fb83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf62a531533d6c324653c05a3ba7a8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966827c3a8c40a09127eee592c01a3b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347070569fcc420024641af7203edd35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706aacf3df4a090995e9e972d8dae4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12636fb980b8279a030de2b3a5d37a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee95f79c67122384c222c1d2ed24c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86bbcc70cd183c46d72458df547a2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58159c907f60f6913f1e9c634eddd7a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82dd96d187f4be2fe364a661d6890374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a1fad6ff0852f0cc0f2f59a027e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a6a7edaeefd41ccf702472f62588376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b24f034bb168e11d7ebe62ba7fdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d3988397404cd66f6f51f1d3ce657378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508f6f48940a9fd2d7774e3936e42c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb666c72e9f64caa92215ed6dbd37a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842495c866db8b5c1e30f90763cd5724381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50501134a266ee4c6396ae75b9f1530382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb415a97f474192ffca23bee870fad2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe36171ce1ff0b657d70e9931cbad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8423c0589cbbd2c31a7d20025683e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330981da9d9d15895020a61b96eec2ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290986c3bd6af715f92a129bcaeec93a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb75c48c077ffbdf06db67e63e0eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1e3eff690986be74d795586a88e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533bedcbde88e9c5b509854009b027b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb137cb0c2c0553f9b5ad063743ccda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa87e2a9c8c49b130a2c4187bce9f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8698cab24093ba840e4de2e464995393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f76e7e380537fec63cd86b75a6221a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3647bace5f4392d37ef24d24c4912f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7a8d21c681d3e45d843510dae164396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ebcbf7585dca6625a0005c6b9c3d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2757cdb0c329b797a3294d88f04ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1fca34bbfd87e8888570725808799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e33cdda9df448099667cb94071d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501051898dccf31dc10a9397d171373e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82b6f8807e0cc7abb9c937c556842402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384756615a1d5677e36fbd91d0fbc68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65e532afd770561173d5932d0f9b9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b23de4847b2e668b1e36648121556405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9609fd05b546806773e25edf901d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1926639d30f49b6011985b652c98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dfe8b618d08be5bdd371d9f874c18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd313196c23d84e985c2c8563ff6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef90f9c6b300f420939f1ee6ab0d62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650d4d58abe32839d64b6fda6226952411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a3dbfd5486d2a77b58d9d96084c39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ef27b07fef851bf1f2da6bf587d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12669cf274fc4b9bdf2d02b36884cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe536de42a2d6b1e0fe56f6ff9edeff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24050abe92bf22e1d52955acf611a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897329b1c42111298de14552301206417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd3ef1aa9ffe07bc06657e3e9616a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dfeb239114ef907d0f6a0498b368e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ece90505bfb3c7647f0f9cc356d1cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514655b029c4054f1ebe27db2975136421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22426f632bbe77788ab8c5d490a39415422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77ceaa3a711f90bb8ebd5d7636c37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b5139848e6dfead844c6d5759cb49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4acd88484b6b2e284b65d6971b9cd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad91787596bb8e9ab7c50bf565479426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf8cac97a31aadb4a2f15c017e8192427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0011c52229dc35825911fcd2cf7ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4e561a3722cf325e8b5528c56110429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a3141c57fba0774a63047580699a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f31dbb558e9d0e7241851300f4b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474caa9faae8b035d796b3f246251ab7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799cebb6c5bcde76a3824b47c93573c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e33e6c358ed6e16f639297d378fa76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10101fb079ddebc3f5ae5a57474df42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c05a179025f5117cbaf524c1fedf3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b85cdde6e2c815a1af896338caf94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9629c44406f052b37821929219c93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88db210223124bb4a9761119c717dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c2ca4907345dfd7c0ce183322fee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522ef07847045916241b51d981be1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c6f51f5ddb6b0c348cd98d29ebbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1521c8883d0bd7ff1c6b2e7dfe09b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81b2ec94229c56ee41d2eb1cb1fa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59cff096fd6c2e15e9b379ea0ff723445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780657976d790327027aca85f395506b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea68462641dc11a20dffe5f876a159e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdcafbd9bf2139b1233c864b533bd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242118a2e6246c165ceb273858e951f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b103d229a110cdf92ae3b9b0596cb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82c10104e69bbd0bb7f8c5e4a59be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9f3236e534575d4b839adc9f957e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90559aa09b85c4461e8580b3c0c241b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443182d8f117a987fbabac13140272454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b2615fb651cbd97ac33db2053dee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe314897c176a9b3b59d49c88b27e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c9184619d0aacfa3e201a03875558457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca532c4509e2fca24704c545dccbe978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5fae595816d6c99557583eade9feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c126215cd9e16c24f95f78779326460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ddfe81b7c3353b30c81ef382225ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff08c78d10ac26d37d2ff0682ed0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10aacfb6058e36b68fb076a1ef5aea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03169eb502c419648940a6ea93f15327464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebcd8a3d9a9d2ef0d139a6cec6faed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71930471b75200dba3763db6964db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c67ed7a0631a407e1ed5080c9c8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254ff8122ddfb611cef3a4a57f5c8e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496c558de90881619ba81fcd6df2460469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee605bff80b3c0236fda527982ac82a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655245f79e750f73c2f0f769b44f0f6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d4ed57f01f9b105499d4410b4bf42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b745d37a0d933d178af1090049e79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036a9c6d5ee1bbf4e8184ebe604b395474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f87bdbe81e878afe13877dfa859ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e476ba23bc1b74284b8cfba4b911476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6ace8e124d99f82e9e36e98b679d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99388e779506bfb858d985d67d16854a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b36f9f8eec843e6a1456df02691bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ada9ea3eed5303cd520de35149b3f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ee86470fe796194fcb47ccbadedb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61fae051fce1f6c96e46fa0262ce3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9077f3cae730747fee3ec8410dca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12573205cb3100a6f35252a1ad958bdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a2f88d3a5f2fef8cd267cadf7a1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2f784f23bd93fe7bbfd9210dffd94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9823e871bad2e16d6e87e0b7a17c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c7692a9d93abd508b496a364bf74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa80bcafaa62d0a34c0ea33aeef175489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede84a7d4a2bf760a61bfbcdb10b67c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2acdd00c72cf0be152f89d60615c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148909f3188ba04093a2f3f084a88035492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3845f63f98e6f86491805a57d09b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10499ca39a3ad91298fe9131ec988494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864f95a7c10f70416cf2abc4023da6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb91e11a1e23bb6937a39fa0fa8fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22f2d22043e8ec3ea1be8f4ce8a9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d532e525b45526e450586b2f1d14e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177e53767543fad17393a28cfa8e78d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab3e710d3b0d271ff6945c65dd7d50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e918e24488c2e9b808962d568691f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc347feba55b7a4681449b96dfec2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92c5bf8c64e36e22c46a6039b4a03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d84c92831bdbce6fcd9b3eed3e472504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88090340790a7deb077c91dd8653fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150eb281d37b60d61806abc72f5857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143dc1de83282ef847060543c169ee6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39051b4133f466a441432eef909ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d51235564bd345266f2e743870179509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f319d4babb11d48554d571bf4e76477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027c8d1aa885d17304ba795f53c0df4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b150afb95718fbbf33f8f0ba5d706512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f634c8ffdd6e6c8304f49b9d65fad87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9f848f5ce9cd35ac99089aa589ab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e61dcec33efdbc7c82b2bc83a7920515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e63fad541df9b644beacd75e187636516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3e83b940a25a68464f4aade16bf0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e302493c926c08c6c0d07b73e3fbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e06ab9789ff2d0ed2da654c10a844519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee43a640a4544e0d616f146390194520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8189a669b00266520a87a13b8eb51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c32570a9317df6e57974a9ac4187d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2d3c5dfd4897b8ff06e54871ab72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250ac968d6996feab44a2010b920b41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c110414fbfc2a98facc8a7f09ceb39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e469e6862d5b856e78c74be2581b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7fd31deb9298737696d86adfe86e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef0dd483e5702846277d950f6ac04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9ed9c45ea69204468907b853a584d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a8b9c57ed2ef8e32c153e0b85380530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01844775fba9a636c75b88839101f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26d81e682ff5dcaeb6218fafe5f830532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae541b4334a0138ae3ac17906048d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c851e09edf007e76dcf5165c8a95f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa81bdfe80d9d0aa887c1aff7f24f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0dc06615da33fc9082c856852000536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c995830a89d96c0ec53f080db3904537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca630f927703a55b690d97e541b481538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2983d837a8cc7386734c122afbc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cb6ffb94fee0468afd078efbc0a34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266343fadd6ef9ebdd42edae104613541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b598eb01e312ca7ab0ef3e29300ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f304d43b2f838f2e7eb42612c0c4a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15667aeba293cba64fdfd3f96c25578f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae98a376db940ab11b4a2070e03c56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1550c439aa0a457e80251be9f4b13e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e62c206b6cc557472780f3ed6d53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402124d7f66bddb6a2d09036d969559b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15ef386d9fb85e465aa755920a8d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd910939966a31ae9c213357493553d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506c3edc00793b22f1c87160020928551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c337126851ee7358236697c585abf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734068b8e05e8c1b870b9a66e69a7969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fff5c1e28f0b9da9d43efc9a0ddb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716091b67b70b3410dfdbd85def9658555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e97079ce29f114be28fb5ec7b284b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560068b306442607501cf1e32f88d7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df733b445b5ff39cb77e1c9792e6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335891ec002e479b591deffeb693ca0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe477203de4dbf2bf5f8a7c6ff970ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04728e66a7982b92b8691967c5f1ecb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ff0d44f4ca541efdf5ec4489e3f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c522c00bc16ecdc36e2662b4b4377d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5615fe072f7dbfeaa9356a4c96a708564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9589dc401cb25ba582440066e54aac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf55f2ffca8222245b7b0968950c58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fda1d8bb4c404b4e155814241031d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44545f081ab7a7bcc0f167d9a26d1f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae0fac4fe6cdd49ca9bf0f7a02f3a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b4d79233d49cbdfa3b5490ab481d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d449d2dd6f99e634c4d635bc4ec12f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e489850ac9cc9023bb8936bf3b50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225060b76d30ffb6560b80a8cced7bf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b992be8b71645dfa456b8bc3450c63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368a2e0eba2b5a5f0dc001e4f61208e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c426cefc56b4d8bd2a3f37396bce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435060f6e5f33646b6bfdd08e1af7425577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1f2148148fe9650ec295492ffed1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c812968c23d28692dc8db6c4ffaae9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94118988e7ec0fd2205466bef416b5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055005b560faf7751a7ea73e0e016b8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e936749f1cf5ee4686d1d0f00dd6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2500ff47ced660c592356fd65ae49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab875ac614e7a2955d877444f950f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b66b35aaa23442f53375eb7400c57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b90a74e1d57ccb4db6dd7efe85972586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0ee19b52dc0a03aad7d8077a0eac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd970adc7994af32dd6d0fe36e58f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00575a02619e274cee94eda511cd84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b6b86220e28064af058c73f95b21a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98398efa11802d5f417cab6bca84c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b2f39cf3dc27c431c3e3af177c300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a50f368709845b234f56b61c8eb3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba981452aee6e6fd83781d248884d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c4a80cf6edd0ab916ad2fb8292df8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc3e22d40422b9c5b22fd271261a01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef858ec5f787c883bf765b3e4122521597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499376b4bbe9c1a7b47b988c0157db9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0488999ad3256a6cab024a80a790e63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb3856350af4410a324489fa4ff88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bb91f6df25fc55c927dba58ad24a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc688e74c43365c0d322df4288960c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a1a3e503d2391e908de3df9d6c28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55e96fe04ba6b754f451b0b7dede2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65782faff8de3a76cdf4d4dfe969ede605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f35e0529b032a56aba6ded795ce6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366424a5394c5ac160ffe80b991d31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2734fdaccb029a0a9e39fa1d88670db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77954f636802c45332b843bf9f862e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1c2f876e231257e4ee03d96591135610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a52dba19d94b214c7bc98597721c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a2323065cd7070fb883f5a93861f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74178ed7aa776a4c15d558710ce898613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ddd685188c3af576fa55b2b10037f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e35e597c1c6b69bbab84bac9e166615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ac35842ae55ce796578f528c9606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f13aa0b2ec6611d0c6e7542b5263b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ff0bb00e4e1e96ab5cfc47fae0a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49e18cacd772440bdb0f942030426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43139b29fa5d80a023424a1c7bbc626620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c932d88daa740df073b60a1f5afe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70d05619bd8a8517bb5e9742807b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a2c77f1fcccfafd8c7adbf288cd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad1aabacb2f82d47602c45d5a87c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011a665de240bd3a431fd4c6ad6e54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875685e5e2b96f55ef4575e985c1ceac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451545e9c46c6f4ab3beba91e0d74b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b6c9c349fed29d0448acb3200508e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47498ee72111ba6e5fb3db93b6d58c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf5bf6a7c55409fb6c81666ed8d76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1039de7a6d13c64b7b10e6caa40321631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7beccfbf079fe0dd25879c6cd73816632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e378edbf6d5e45d71f42828f4cc70e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710eb009ba29fe5098a313a90bdd8ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2b8a4d6602ce796e745cd2efd5676635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7607ccbc99896eae100521be053b31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348c2b4719818db858066b4f483c5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287efb03d53d498ba6d5cb36c1ccf7e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3de470b2bed4610f29a14943c2b2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb32addad9f3bca0fa41e10661b4739640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249fad31b2116e04abcf74775ee78e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589db93f05fbc17d938e4ce3093662642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e628a64ba37611412275aff727872643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ecaead377f615cf91831c609a115f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df5d177738b67c0f4da37a4b71851c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774700b2ab78e8c6c571ae1055a38e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfae72cf6966d990c2a12ad0c8a4ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee877ba28d0577ff82b0b63ec7ecf9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92480047c6eb94530015a92067e14c70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8fcb668db6b5c02bc5cd081cce14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598c8edf02ebe38ae6becccf642885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f79d3776a0ff69a97aae022fce57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e791ca2e3bd192e8f937328f7cef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341e3d96213071357e17b6edefabd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ee1605a458b8ef42d091b8d0bd77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9885710cfca30c7033a669a921c7931656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19588fcfa7077445a2189d2cc9f9e5c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1decefe56c26018e5ff61c0485e76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630026a9c42a93f417997020feba6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876d9b356cee58109368a4608730af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad041de6f4e4423b09a8e7d7534cf8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42902d4bc686e512c7fef41fa3335a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057584d53f1a838ee834982370ab65ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042cbfab3ddf461ae083873ff0ecb84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e80d348b69919ae1c7d4db226d7b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f24fbfc10669453605ba934cb1f56d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acfc6cc12080be47d8037ef1f429e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920816ad5da813fc5c728c02acec3dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fc66584f27bd43c246c214f4911fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14a5b7d15e0a470207dee7fc7d67f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76283b27ad1251c879ec9e7798062671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34284c32691d0609af61d63126b5cda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1cb0233045e7857f164a6cdd102c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8025adb0de7d2182d4147685b3a186674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b3c524206a407dc533bc61db4fe4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c43d34113e1b36ddb31969a54432f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc637d1b5c4b515bfb103a8572797634677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a8f1b840ffa0ff10afd4d9ea684a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efe783d4f7fcbe93020b2c806d15e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fefeeae8fa026588184596626bc4fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d1221cced2fc384d38a368fdf672681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af951c4179f9912beda1bd8b65f31e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f044e55018fc3d7839076fc9c93effe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad7ca329015cde23f9eb353328033a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282707e25c4872456bee1cefe55321de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1df156d55bad6e7922bc048bb4945686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe47a62944d39f1bbb94a8397226f80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ca019b124963250b865af278304b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982eff92d341bd1aa2f20beb0c7930689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572c1281209f45140f00579c36cc51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c456aced01c58cd61b16dccb5e7d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c3fc4856d8cfaa5be5901898ec91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c1c10f79edea3e111551beac94bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7510b1ddc99e6e6066da205c6e0f28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be36e79ed307af71fa6d983525004695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb21ac665eb805854b55ed19ba62b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d505c0443bce457977daf078b583697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da66c074be74645faf4beb09387dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1e246d5f3ce1ca8677137d6e43d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023921b2d03c23f0e8db3454567cf48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c2d019578789aa5217576d398a533701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe06190c20463e5d01fe7f513871c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714a345cd2aeabba0f285d3e98ae29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4113b1ac554054f289363bab4a1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7b3cf436c53811cb763bb339837b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac310ad915fa38db46e2a729cc1d86b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a73667c814317425bd42f51b334f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d8924936986b198d24cf5f7677e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4fd795a88bc2ea352ae38570aa43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347c9bb6088ee0062d5c48520229d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c6a2970c0cbb7e1b6615b36278e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f4b4eed9f032b6afb7f85067c93a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6f754a28f65319205341f193d9ea3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ae8a918d8304bd7c3027349e2e33d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72202969a6512d40732be525411f617715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fea83e69a494283cc9131f3515101716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71364638eb872d5fe7de17cad9a90bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbce4dbd570126de9b2ec8dc61e53d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b96a7c685506b69ade83e07777bc54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2bac8e1feba975dcdab5d1c52bff1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2362144cc503c1ab50dd912f747845d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624080c545ace267554e404387a0cbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8c6ebbdf81f981583ceb6e9b39a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109904036bdbf9f2905d5d86bc06cf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824b4357972f45df9f06c86aec62534725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f69fd2d90244c06778dc0ee8b4c387726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c999e0b189243b299c1246f9dffa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685d74736e5f167edd278990a79c023728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802d781b6047f33e4c7399a6ffdbb4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd7c21651ea34d90634a9bd014344730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243120315895337f2b4274f24b28e1ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923efc69d612b977bc4b5f5ef74cfcde732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ef11775452fc1ceb2d4bec51c45f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dcd4d93ac3c314fbcc19137ca96ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c374a9df7831d9339fc768fe0b33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e52919bb84bf2e53a3da08ef2a932736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e58c2a84695080db28aa02b2716d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae17a67ac076cd70f8164aafc9ba1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a523143f441c1ea2e225c858bc6cf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca9ed4b2f25b1aa27ad406750d936740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda76ec00b45aa14d74a5d69b4f3d936741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b44a5491a9601d848492366ceb7d71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001d3b10d837857df129a3716ae5fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10705ce7cebe41b6830f8409daa1c818744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3005ff8eea976a2f139453b9249e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81055e8bb3ec6d812efb16dd2dabf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53532889f76734381edb28784c68201747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc54099791ec39b21b39a45292deb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed9789c096be0bba15f477261685b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2e6fee273288985a3ccbd51880044750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637cf291bb7f244b6fc483aad168647751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c1dd12ffbc4b477803881a481fee9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92468d6ed4c7b38bbbdb0177be32f45b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12af356532757388838f702c0bceef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab01f8a0a98586798650073b16f63f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1baf98e46e33513cef96b0efb12ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f7360dc736f02d92847c25c43cf5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd05b290850d191b42329c4403196e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c8477f68c717e618115bf08ae117759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b6225ec25ba5ea8917da0612d81b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3100d55418774b418c57eded82d267761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb08a9ce6650ebdc61fdf4ae4d76fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60198f732c82fe2d15439bfc997d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d02296e5d63c8f2ac167bc9c494b86764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7fa67bc4c77993a00f076fb2e739765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7bb3c3c7c819b4043c7dae21c00d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a596d37766fdb18a5c52c3af5ca0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025edfd6614557d03f4031ef7a326fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b08036fdcd46a2060cf71a90f09f16769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3c88c0ba1106303a0f875b0651ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399035f9359952e8576e4d24a7d2b455771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61c09aee0bc5b41595e52b7f7583e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262db2255ea4750686d910115ffdac5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556e027641d1bc61946d649b56fadd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ed46a969f84a207b5071d46da206775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac499d35897f61083444d5619d4a005776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae2dd945871562d2cff222be04602d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a5eaa675b98595e5f9b15dcf5f05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58566203385307ba147884ac0a6e4528779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4019ef250f31ac55673f7d1283debe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e2194e0c30f93129a37af04cb5b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ef4994aeaa2020311248dd7a9b6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c651913dc6a1ed2cf82c691bacfa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946fbf0d861da1fc93ca94bcfef27a5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a8326239f21af1ca104b4df4dfb38785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0406e12078b399ce20eab69b7b854786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd52bca8a7c34a9141a31cf9263351b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8612f5e232afde55851dc8257733f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fb0e5fa20e10c342b53a78579d289789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e7ff4ad760f8ac9da11b2d45d579790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977cbee361ae663722f0308d7e4a95c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72d6d5731311601d7436d85ef8dbba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ede3222bf5c29821b42abefaf5135793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f10b468d3a0c5054de2bce43082ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b8fae7a637cd1d79a905ab1429c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e6a8e3c3fa403088d8f2e6f6e178e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bd62bcc7cdd962be6a825b901ba9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc2f99af6f2369ba625656d99c992798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9ccc13d475e4bf5cf3aa2708bf66d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1638f025e91495549efe7e6ac9fb3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689db47a763b821c9d5e563818e7ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61b8292a2a25e3b0edf61b2b2f4e1b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb0285429159010c135b91328e89d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696df679c890f75cbd855153af1dcd54804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ecb05b8b91d2aeec9d62faf9b578b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99560c2353e977cddaf7c1bb27a168c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d05208ef53824a45c226157339a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8d25edb52586d060365fdfddc9f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78363a17fe2291c8dfdaa0176074d5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9a619cde68978d00909c6078fe3a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4b501c7f81549a2fd5b484a46402811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdddf554674dcc343e3fddb7533d23b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b406e43a3d7dc58ef066929fab2a1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a63a0eeb32af3726fc3f2bdec2ee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8cdf7f44c848f3f9138720d67460f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1801626f8c77d0f8d703d0a597acd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae981617f25345e093fa18223f51f289817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e2e456e37f8a7655a8a443e2c55d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710851cddaf8e6d4422942d38c9dc696819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51f420cf8116cddc8b12b8c7852c3c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6c043efb22f03fb4c868f79f3fcb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29ff77347da0bb9d570f5b19da63e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b109e15029f61c6067ec3c81d660d49823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664b71f438ffc1e8ca939f07425cff5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a87df21d35260b10daa52b3f90d708825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356688b317874306f4c1df2b423775de826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149f77a15a2848353a7ca8ea486c94827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a648fa213c73acd8e1d0cdc5d871828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03292e082dd4c9785933351198a91a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802fa9bc3c1e297bf2b78cc43ca25b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f25085c455e0e6ae0f4960337d740831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941c3a295d6ab28c1c0becd28c7111832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fda6d01acc9a362f49158c9fccf1f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ba338f8f75446c9df7b864cae1fc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff2f500364f4975397b6b1f0f9f16835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7b81f2432f18887e48b2561f244a4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a48545b0c6ffea046e2a9e50c976e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5591f099ddc19bb97c3cdb3bf57f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8565e4dbd7ed74ff53d2dfdcb07948839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77173636051a730667f4db8e693d9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a519b1ff42df5b8789d2e7414f602e0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77757e9ad5a4ab82c4d72925df2f19842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3d7c03053a32208fc27109adafdec843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef97c51774a3b01f866f019458d431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6315939e12ef3f2167c705205b073642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911a9634f8277d66b2d4ec9409097bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7106aa125985b192ba28f64cb61d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0a9536288b45a49955f8c6119bb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae014112434b7e82a4857271a785fc4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb59dc13a0517ae30a9589589a1c657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d1f65fb28ca55e31e7d8519d296ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a85ce63c55658ef211f1d31fc2d7269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6dce8bdc7edc814b6ee1a51110cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723410715be8c4b959cf1a1a3ba47911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2f23ffbd99f63d7dc71115b4022712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bcd38f96a3871a9d44d8c3a752a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979daf56bc77231d9aae35c1a75c92e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b6fc3d9f069472efbe27a4c84dbae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7ad76307b002c0f3098e43cd52de116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ee8efeadbf8ff6ccd56c74a34e6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2598708eea788d30d37cedd4a16918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eada73d8ca1b6f2d1bbc89ae22fff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0dd71604bace95c12aeb5a1f4cb2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20892e1e87f8eb7e28bb84da9df3ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f97e6b1e4ce583cb48c06796247a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40d8dea8f7c85d2ec457bc336bc62823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f0fa002117370a5f2bcebff69b6b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9835f99e4a6b76d69ba04fdf986eb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081763c24cd8506caacd1ebc8b3d04426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918590857fffddbc4e2645053fbfc8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa321db8b3be5947419aedaa1ab3e3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d51aa9547039760ca0eaa301b43e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745131abc7ee965d8d1cd475a0a3cef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd81cdb4b412d89830a465864994a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22140cd71c3083980ac788f19de68e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79c0f97f58f15744bb30d7f0f179a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cc3e8b12c9bacfdf146019f912bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f633d7f8f9ee728126d7e302ba9e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11080f2b37b7c04ccfba036e122bdd2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abdf183469ca810e5e150e4998154c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f43dabbc5bf55dc801bec87c9876c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24424487d2cf0544c3663e4d4d8a01439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65386df4924975770d432e0469db84b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dedcb1f98e4df1bcc709f8bb15d9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9e5d4316f8067a514f90766b95bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb974395ee274b885e1b720510823743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d6902a0136fdd760025a0ba7323d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc10375508cfa0c1d2a867c6b907345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31bf66382a41165efea24e2026621c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e262883c0dd8ac3751d0b04de97847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab71c9882514cb43fc9550c039842d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406d79cdf245867296fadccdd8913f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80afad779bcd1f58f0e75c111b49050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9542efeb0284c2c5645d3eba71bbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e4edf877ee4d276199d5686657e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1275857f00a37cdc2d118d6a7e40cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7099d01ac4d964eb1f757a67257f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32052c2844814e733147b7739c5aebb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c3c3d3d0d0104084bb48811210b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c8d19f53e27d3bdb576e49737715b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6935d736d5a3939bb85ff0ce4703a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a43443250a72d6bfd1c1875cd5fb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601a006cbd5ab3fa463ebd14119016260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e345eb7bb2bb5f0729596a1ff6883561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4326864e5de69fd116fd2cdaac4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2833c53bdc9cf30547f1744d83727d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec537e89bb876a1f959479da281d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f644863118b8ae67d3f5f9e79b149465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889497fd2bab32a433ca07c58303e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057418e2feb69fd3062aa0603a42b2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c8bbbfffc88faf15fd73d4a9097968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd86b2c66c41b76f0513f4449522c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5396e6c201dad5db926751404631770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e0d2b5f27e75a22e0fb46065a90e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51303cc516565901070cd49800c9496472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a0f65f15c9b08c7fa7f66234b83e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff5c8f9293c3f9ce824ed1970bf5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08af44358e553d1aa3688f376eb4df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fdc0f00b4bc1be14af191684e34776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b78d289caf97136dc70e13d4f2250877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24dead7197cd72f91084f38c73b7e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bb134289861ebc82d5fb2f07752e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0d57cf431887e791756ed75e5512080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc6dbdf832c6e3395194522905194a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706626fb43e9886f103c0b7a6b220a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa941a22b493da26231c1b15fca9b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788949594e112e8e7cb22f90b689f37484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67507f77219d43783be848e8d7c425f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13fde1c350262ae0f4e383c96bbfd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44055755881c708ce2a206e8788bf88687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeb2c748f1596fc7b91f2f4116e2fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce633094ac46049665770c98e5c4e0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280837556573e2e1f80b983c020072090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc215f5de2590e0b2a39e778c9079e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018822acd3af6535e5806ceb06dbc23992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a045750d72c02094125a63a667c8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cfa30a2b7e7211c8b6e213b44e7f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a1b2ea05a765720642e2e584eb7d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0fc5a1109833baac90a0f56d266d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641defd3533a10e32efad3576363df197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b7602c865712067c3728e46d5d98d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce08fba5d04c18a11243a4c85ca37d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d99ae9eb45ce0469fc74267302fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4cda03d56afef5801c044060e9627101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f8417b0f1bfc3c7e4bdd8963ce03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df779eab954e7ab4ad51c59663040a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd672e2571d1582cbdb16a7dec7940b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8686eb653912c1f5ddba1b0a2668a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61529198d60ba79ca019e054dc323d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8756c1417f57059a34990da84e8d83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c030c280278ebc9fdffa2ef47b9862b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102c40fc769b055d6bbdcf3023bb6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313feb2d61fc6f0bbab837affc3b9594110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dc515249cf0e557b300fc7d99a875111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d011800d0ebe75c8b9ae59b909461112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9138c3e0f945a29634ecc8346e01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae3cf441f720583eb5c2657480354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed2b5f579b5357338a003d62881fc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e68418f7e7f860d654de031d6fb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcde29fe0c30a8f32db63245976dae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a689086fbf99025376ff725ad7d3912118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81946962aeed8d75983a329e6030b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c6a6a1c046c5df7501f4e08436e4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6661dc7b4de26edfa3cf4f92672905121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2598d0c57aef3e92d5e9c68ad79dd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4869fb665de3a85b6da382ce427ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d453985c2853193b4292ae876146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4e01df3b0455616f97bd56dc826b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dabba03bae21972b4cbffc237bb7e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85e9ebc8743d3a68bed36580f6ef8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64219270828f825519f4042409eaff4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c6b52c86e6c751073b5b05b34eb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f08de3845daefeae6e1ba126bcc008130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0895912810f5caed90761a2f763d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89f19fe20f1d733d33fee6c8855e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec756887243b433c924cc37e2a59eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddde2e02c891384baae258a4040fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832577b037cdae3d39d832b19ec14a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8341111049e4fc9673648691fbfc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661515006d9d41bf1217e929024204e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831ca92b6a09a290bed9b74ac8863d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f5acd14c2d240275a84527dbc7e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d904315e1404755917fa6deb60b50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e845fb0e36972d4e0569982c621b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ec7928b5e30a909535a3dbaff262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b965e4ac9b74b30e40d307fefc09f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546ffd02927361bc6c96625a24f708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0c9c7ff72051c758132a8451b9e60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3720838d0063d5cf85cd72865e1043f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c158e0ea8936c0c63322e0e30f68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be0d4c4524feb549c82e2983026aa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4d10c4e69211640eefc4a62ba79aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce613199f41b3229e81cff0a6f26219150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1e811ddce3ac58bf5e00fde2f3c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9a3180b5eba89cd9efa0d47cb110c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3293fe77a24779324b2509485e3a96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee16cb1458b27f038d12529899d46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16ea4cda1fca8621f79a754b2ee80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6d03ff17b718fe53ff3a8166405a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b3ae6ed873978c3d75a7825f0e03d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac792f947d9f14901bbfe00e30800158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b94a1a32b3d9ab158e745ab750a71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba078379af0a9bd223ef3292cfc417160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8efd49021c075eeed7981b54c06481161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2229b2d62a65f929096461a496d67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d0eb7bbba9e3a2b9c2564f541dd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ebb0f6ef63ad590ef3a9e4c1edf76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ed257f27c6fb84c6d4dd897468b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1bdf5cde3fd768516494fe58a9ec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6a019607ad3c458cb90bcbecc19a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde877a603c67f7e5601ca74ce5918e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae997f1dbd57328adb51a9f038d5ed0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dad14a8a7df11cdcd4bc74c465964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66fc52f7f5b0679baa221ec6cd11cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cc0b1adcb113bc13df551b3572eea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af1330943bb67771ee02a05e922fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c0fbe26b2627ad731eeb0fcf7cb1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fcfab40a307c5cb5e7e4975e43527175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee7d6d3cb11e42cb63547611a54a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414aeea607fa5e7eacdb08ff8376db1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a2e901f7e7da9e505e1d1f14f871178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f422dba04b209ecc574f9f2bb2d93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69539784947ae7b70e05ee916eff8055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945bd76ef2114074ca3e3b484a8ed32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4f6b2c722f5841eed4b8e06cd834c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba461ffa95b8d0e91b3ba63541235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a71ba80c8d8eec7c3a2b46d4cb1a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213506a90b3a0e0f3e18305fb2ee8ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645fa298eb2ff03e43b44a18ec4784b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089bb958066f7f23e9ee797d6d96ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab48410d8adaad1730794f3c5a14c99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e32abf9789b8d27a1d4686f812d78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097858c733ebe27bcaeb345115893e71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0764291fc2f3f13e757887a5adb33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2283c34a4d5b7559aa17c99d26ca78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc9e2c1492548c6b022c70bdbada5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5087b90d615c0ba04d9c4bfa523cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc342d586dd2be0411c20e33b07ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05474129e92387aca9ce42f7cc2d49cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2ec5f41845ce915ae1c7ec5ee2de7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055bdfc2f66a5d884b444f695c2fd75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0cd7d0c4fbff59eb34fd5fd6e9d10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d2502d1b8e6d1c8d6e9121ca362b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954adb6da2e8eb7e814f65df625e1583201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bbc1aceea8576ee18305bf98c4efd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfc252ca12f34747d911abedd9435b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa57e3e1fcb16721abcbbba70b19a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82216b0765928fd886c4b96d03d83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f1713b8bad5806c24f586ce550d94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34140b0c3cd3b9248f7f017e30daf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8714f00fe64eba486836165788c23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d77dec5c51b0b527c1afde7372ab16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d34345699f99da05205e3f5815f2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf7972a492b043c40b0c19ee0c60ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102097507537f34ed50578a65dbf9838212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390585e8396130c9553f62352ffa6e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5781c9e70f2a826c7a1e7ed621fe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe07a64f55f9cf7cb15a6e0ba5fff84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac6ba68fa88fbb0e6cf588181840f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efdfa65a3941c82b9358943887983d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce7265fbcbc05760a9018f95ada28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86436b72289bfc356d921765cb53fee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69b6316162555cb34668abc60c2d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044883c0486ac4bce6482c4f73ff964221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d42a19620ae5e8d5e210dc8c018da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7e2746fca85220fb8efa8fc6a6e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b7ec33388f141efc3a2b84e3c6d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfbf7cf3270ebc7f74be86183e4ee3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d5977be4f1e3cf12ebda9d0103a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994f6d38f724977ed4a1bb4808448cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfd6d425e64b970c40b41d6ec4189f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47685e5c804ab64ebf48f10dc962aaa0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fea5130c3811bce4bebc5bffd0652230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c2ac112904fe40707e551a31fb24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb235034fb9fffb177195f4e284f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd189c85a501745437c8958c7f14ebd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378b5fca5f5ed3948e526e0ee2e9648234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cfda41738eb2ad63f70e8d753819f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dcc6cc7daf21edacdc8ddfb804d44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e78dcf3c947be3de898466ee93913237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89268b7e673aa8eeaa56e8d6ece3327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22653c5f4082b662502b655730b22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4db9dd2ce7c1805f9690536c18f27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3cf56bbaf2c2ff37d17d4aadfcea6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112edcb1b4ea023be3fec6e9e69691242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce5bae8dcf383143d7e645ca8e123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230897bfd8b58614d52d11961a13f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dbec5e263e133f1c12f8f52fb987d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad719ec34f43246e23707da7b64e7fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef78f64e264d8e71ca8d8290801da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43edc92781569d0134631384e1bb1d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5128e1472573e0e21ae61e35b004c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40ae53a7f030ac8d02e1b4087b9756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146824bd8ed2fa9c22a986bfb87690b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e705ef90dfd549f30216b1c8487e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7dc2bb18735e4ce53d0edba80e6bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2848ec5b93b7a64cc39dfb72c1e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30504191ad4481b6306a31e949d4f073255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0f265e9414c5f1275e7c5df3dab3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b3308f803928f7662ee97e1baf60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b39e5e6a3cb265d05913c86777856258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b49f7eaec9578f57c926d5fe13cfba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d402cb6b91dc695bd65d95d1633837c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbbd5679d7aa56aff2f674384a6683261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93814d5a33442107859b4321f44bbc04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd41df7ce7d8521d3ed9e9895a1a1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dfc87645ff2908c0ae7328c963890264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f10cbcbba16ff1bc51dfc915028f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108cfe8945219be1fe96f2dd9be2fb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe8762c1a26737c4e71d5187fb9d37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bec09bc621acf666e11abf25c41f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089d5fb3f60a0bc11ca699620df23c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a688f7f588ff7a5f4fce7a8c5ccf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e04904509a39138cfd6c4b4372bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703193483ef201585aba51a628bbbd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed962543986568a5717e98f07e4dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a3638def4579976ac903b113d673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b2a471a40e6cac9ebf52586a237c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d792bb88de0a50e919028eb5c3b032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650009f1338cbcb7452e44de4459c665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a532638175db899ce14df29f39ab7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bbd124e940310aa53c590e58dc2f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63347254b580f162c844939530b5a188280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de9452e3ba20df1c17a47ac3b6dc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52202a4ec65cd5be2dab4a42d505312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a62b7806f8b8245d9cd4e86e0de84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f7caf811fbc05254678c141f20813284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae347b4239f607a8d9ad1ad20836f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db4b9cc163e7385fb8e191c78b632c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e095066bb3f88db399af2d16262de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bf2ae4bef0291bbfd3c47882bc688288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acad8312e0537023b023d5d0725673289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869aac2a626ff3946f594139342d1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0cb6c8e5fbe529c26f21e7ecec113291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0d25d053cb9103d375edfb3567e5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a20bdd3123aa3ab2a29743576b6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c73d8776d8902f92dadffbb48e5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a272827c4be7a298a5d3b8c53ca073295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ccdfc076a62ea96e6dfd20a31581296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacefc7775efd65c906437c70fff51d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eff522bb9695b15523a065718d40ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a693ca81bc5cc7dbfa4a410d68303299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7d21e1e448e15363493b2389e52d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d9019cbf6fb1c7e9d5d6811898046301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6f808924fdff8fa2a4033a3fbf9b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7101c4261ddfd93141466d86e56644303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7721343a206e91fd66c82cbce244405304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7992e20bd9a82ee0df2d0a42acf5721305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953672b3cbb9f9def19557159f17c95e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cdcf035bd3678bf17c7048e93b6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e41ecf1cd0bebc90d88a613dc380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d179e4e1d6c3685040a89f56c6b6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088bd747891bf42fd41c687b01cbce7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215bfda032c3099cf9ab827e4c4b4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1766633b1342026bc63ead93a2bfff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e577a02c0feed70d593e5afb37e5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7904961868258923857115fc3675dd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c59a81837b52914d456927b8f0b19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35373a0ef7fd27cae048d325bc1324a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba063ca672542b7440f0c453ed38c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e017d5d728834e6cbd372c5986fda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555534dfcfd433a2c8f6032555c754319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6a6db71c78451f48a84b2dda8299320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff5acaff27b508342d7aef9140a973321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531d0a1015ab13bb8e729cf9e12f7fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41701d424f0c515f4f3d08e9fad090323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa6605c9182619ed5c53cd3e7faa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f08c90a1b26db54798b6ef7639e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d43d1311a18800c10dcf28f3b464326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c58e84ea9eeca0569e309c4051c32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618feb036d5b9fec216f3ac6f6d2868328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc040cf8ce488023869ef8ff7f56d96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a9764d72ca406f40c160cabcbe660330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7124845388a5b6669fb05f7d9602331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc46a258291a519824409ff80759118332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f232db25feba54c73d51117299a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997c856ecfb0591fab05873568cc23b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fcb25960fae9e109a6c1dd21d1372335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f97b4a999b1ddf4651d19bef0da79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf58d091b586a6b8de28c61ae01b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d5eb1fc97dba4fe4d371a18966040338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96091075439880861fa2c1cf562f2839339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a5a8de6775f463e26a504a1b47bb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddc49a6b60f5f6d2701456a914df67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e06d594773aecb87a5d6951fd9cf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae93d85c1dc447e47e5c3c8cbb4474343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec0ac381cf9ee277e41189b903d82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cc7c3162ab9ac9d5e63f14f24995345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b27fc1b8e37fa28a375b698bf8b93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df258732dd69167467bc3e93a8b761347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ee06d5d4da18b27d6cb9df6b9fd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67641c5a740d43a01d11f00d113f642349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e36906226d0ebd59d43aa16bd5961350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8567ee926333036d0fbbd6d9a4073351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e3ddc76ca1a763cdb3d3bd491857352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e0463eaf97380cc19aa946c265a2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e864d059932f8730076c0d294040354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8aa7ec79b724b1dd689d42fe5f899355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921dd067bbbf960482212f39bbc74b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c83c1aa9fecaba26fa10a99308b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6803b8ff2ef57f8d44f5620629cb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e372932588bef7808061adc8dda1d5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51dec96c5ee6f8a53bc945c74a66b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c27e6ea6730f7cbee18f398cab33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123ea0ec6852c8786c9630c9dc1547362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba215a1da062c2e45facccea8585560363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e69c036924ed5890d94bc58917e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312c03853c5d0abbc5e58291694f85b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c8d8b17e3a757bcd12ef169738c6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8a0c2e372feab910a1805e40aa47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808128a3d9eb83b19c86390baf5551368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8a6e12aa832417b13b47765989c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b429c3f157597b4db5954f2aceb40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1751999d146c91e78d1daddda7f24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7068680642507cf1f2bf41d888087372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af399ca581b3bc774302c8ce9daa947373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c427ed4acb0f27340d9d398e8e1ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ff6ea711570fdf636083f3c70a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a07cc9c5b46e7962854f88d17b52c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e949d7ee1e6f8131abef472566e9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85debd11ce2812233ed1a697a8c132d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a24a613baf42f81df40b21e405cc96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c1981a494503c271c1baf121273c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2564ffa4184a62ae9d5c160dc93f57b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363695ab72a034de3e1f6ce4a564e276382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e891358ae3b35cdcfa50dc1ae22b53b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6045a17b247bd6337664612ccfbdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2ba6ac197e39dfa5d45c5ff79d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4a25fb6260c6a5312a57a9619433b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65629e56ad45832c6118ee3ec5e9673a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb96b8c1ab166c484a980e54c8951fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333da16195613968f8596361c208fc7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6f010f8be1aadccaee272f31ac48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f6c77f3efac137544588680fe2b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a374d9c050d6fe992f8a69f25be9b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5175bf267d7e696b1ddbef9a954646393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e37d5000611f010de07f88f24d095394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec1bbdb06edc705b4bf879f6666ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5994f7052e49daf2f0b42ab3215e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ba687f3b7d96878e9b0e7855bdad7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb1a5268222f226a67510bf42ed0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5a9a2b5398992d44d6da07ed0d9ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d73bdfb2a6c039052990673e9fa7fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e73d99fe9a079cf2357bb72793840401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc49608a6337c49de74e0be52edda6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b3039603f70e410a0c0c34dcf143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68a085e47f3d8b39f03195a8d1d7c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad422418d222e1485beaf12cc6f10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a99441895ea2ce48581c3a355f21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e079255a2dff0e343c89983b8b3b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0b18decdbbfa1837e6112e06828a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b307c7d04a9e0327c3f5374ffea2aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a03f727229ecc0dfd4c1208faa7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd66a70dc8c4eb4da2258a263da974b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcebdbf613e19fcf4f369b8d9d4ad02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f08f55b0092b3f7ab221a18ec2da2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46fa85ec9df9e9a5661e7e459b7372414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3e08c71a9ad41547a0dd021aa3cce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d6e81c90fc0bd58ab7259ee46e7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62f9b3c825456d891b20d60158d36e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d365c7d372e3fc10529caf8e7ad50c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44458578fa00fad2a0684b2a548a87b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0000d63c069ea841b7856ef5b18c7f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a17434cf82d03ed26d423542e2dbc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b1420953433b677c6f17ef9cf2127422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75c3c2be076284fa58dca8480b085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b60073baf1369fc1faa20036093346424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7520fdf1b275ef47747d152e377a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c88762852418c085aedbdd68cb4e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a203cad2ddc36886ee406c5faa04b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce07dc594056cb54ceffe0881c469c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599232b0420fb2a2de6bcdea5db5c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3324d1bba4f2586811b269131326c09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51ae0ab1bd6a82c1532b26b492ae3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584eb6e1de7c7d60cb9b49d79d87329432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6b0d9be8a561371620ff2c6296fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9799d771cf3a9dd9fc7dc398907e03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241b95715e05a7ee21a089ebb9c7f06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7693148c85c0648823bbc0ac8d816436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f5097f2dae60a02a06fc87f1cf04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63252269a0d695bc2b9a685f248e821d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5be43e65f1e2b68ba70b6973362f2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf8a9c163527fdf2faf7587adf48df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80b702eff66f6e40abfa2833ffab5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddef2a8d7c55d9e98d3467b2c12eb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697578606965230ca35038a8e6860ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba621b1fc013c41bdb2579836488880444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294b5d9564c2a2cf0b4a91265997b3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2b7d42f674c078de6267649608895446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dcff30b9b6f0657ae764b5f63780b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775883094fbee07a355ec16a084bf0bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be9d70003b413c4d52b51294d383e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554819ec699425326f4606bc1f181d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4725360a77aa0340ae81cd69a21e849451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589746230d1ea0eaf3b78dbd2492d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b35d8c2025492a842e84b7b7d3fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a4a304c78c034b1f39d53a449d397454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987c405e0819287daa0dac22edb2b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f992ab71766ce5c6a6fe2cc07580d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66b657973334350f1fb9a86d24c7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1edac4c5dfbd190288e8f9c1685f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14d5aa377e72ac749c7bc95f4ecc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6c11a03710aa86f288b09527ed723460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc66d79d7863acdcfc29979634a1e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458814d46b75409002d97497a7866b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3e58370eb94cb578cd1cf41440a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711805bea42d3b5ae36fc76116624d8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fae57ff312f398c1844f14060b04d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6435848ffcd3cd2d5a64197137395466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cfd99969a9148db5f00930fb6cc46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e176f4e25e309abb78d4ddebdabed1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985d6d9b4ccfb3cc3274f81dc2a1a33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e97b34c550823ee9f922b6ffb37ed3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d4aa64ea3176a6ebaac7109966fee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e796cf49713f2b95140c21c77e33c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa7cacf60f44a5c993abe3f5e28a43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e006dcbd08a13c0c09c6683e164a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc65c5ecce6f3b9ba6b1188ecdd08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949e3dda8138f91e15a15baac1f1469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d38d6f00a1cc26a29552d9e6eb773477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d0637d7d57c8a6eb231b33cb0ea6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6c6b219b77e756c4fd20088253ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b06f80ee5c01b77e5916eb5c46040480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4e9566708e53ecfe208f4d9e86dbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf071fe1d92be220cf08bea9717eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063e756da06afa65596c991ec620d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf6c90db43236ed00dfaa0def1a47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68797559c8b4715ad33534cca2514ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883df7be1526dd572c5afd7434831eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9906969bcd9034e37347e8075595487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31a01a5f048afdef605b80b251769a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d04456a9a02e5f7332d8a041a2f8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6bcb135a0fad7158c539104539494490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0194d21df3779f2555fa5b5d5924c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e149b289e9accf2064903a6aa86b86b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe1c6b24970d51dbf252f48773360f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd9d8df3e8fdbc58a5494853907050494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da2d9ab4c1fd2b59835bcd3f8e9814495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e646897e30a6dcd085fa577877c4a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c01330592f36422e3ec6feff41fc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4792b0ac6e7c8f1a88042174e80d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615c9c96cafb1dcdc34d191ce69ff4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4239a750a0f36d7289db7c793767a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5c1147557b8e0f84044c25a88c8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cee27fb193c5f1039852e28116868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00d31b7121deccd9c2430802bb2b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9c6fedefe1724e313819933792a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885601ccb6e13d67478eb7e66421351505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffa3f0c11d0b68cbe72ebeb2c83c0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccd8425ca380d9ce4b92ecd213406a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004897d1edc75312307b90bda967adff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca915c6f0cdbb326e00d3a1dd907065509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60ebdd3164616ab1bb84dbf6a4c7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31c39be580426b7ec795f78cdbc4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686fea86d251a9efab7f4da75e11f31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867249b866e60e983e2e8267388203d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3e38f15b6d98096ff9dae8e7135f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3d69c614ab77f2a728f340642cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e09d106d4aa4ee8149be71f9f7ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9664ca0cc1e79eb7fe816f9a9acb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982b6f0b27814476aedecfe9d98cd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85486528c104991da8fda5b3c3cb8d0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ffa2495b575ea9eeb3541c239018520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bd3a5a408f9afc2c840a852f1c9f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685b431606fa287a3c1af5e04a6fd9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8fc26577323bbd88e252fa38e312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e5b1ddfaebaed64e46f3ffbfc83f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1c94e0d727d5e80fd27778d3ae984525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dfb558955e6f72d4afaf32463a2a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c6e0b3e7fa5ca3c940e9b09d4e56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f4c78b398c40cf40500d8dd184e6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07ac26e51db8d2f55281fd8ac50d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0184cdac17fa47dfd5f50f8b3e656530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4299074654960936eb43a3c885588531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f089ada032ee53a3da5e16d43e43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cff19d4dca2f35c23341bae341fb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb28179a5e1e0defefd22cd3b526a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc066d017bf10e93869c28ae230861535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03b887f0753476fb6ed8d6bbf2056536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e62de8c06f835c5da26dc0e679d4fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763c46cd7f9f40c1582d208963e5ea6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e769c98eda7f8519caddb174415c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f9f1fe7bbc1fdfb278ed3ac7c035d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523ec5a11cd6d22c865c3e8818c38e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140064b06ce56f69da666b60e7fbbdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab0126d408f60dadfed6d807459cdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f84ea107b83adf7aa0151bdf27f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609b62c687c2f58f8cf1e574a398ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98828d73db3db2382532b6b739aead1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a9bc56b3164bcdf1b134ab0c392f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47246bffdf6ceadc895d1b4a9e714e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee592ed6f8a4e3d937e49e834aeefbfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6961476ceffae4213d21a556980aa19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0fc3f7f2b3044e72a6160f865d8dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee2c9b37f8a02fd4a006bc6777f5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432c651cf359819b2adecc3a7ede525553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3e39cf6950d4cd779c2614e0f6c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc47ae162416ff9e2ea18393f3bae2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194efe8b974f9d670413e660675e034556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95e4b6bb1c7dc1543bcc845d3eb507557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c35cfba92fb6becd9fc4d9a82ee8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac02074af916ecb08a234148a60bf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af8a92f3787b370af1de05f35d2c1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4eaad26011a133ead11c99b82d9fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020b85d93bb7a59f3326102d8223226562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0412319bb032938a1db4444d6a1211c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7560bff4eb99217e38053d9422c4525564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba217ceb4b3f1fd2a27e4803eaaecc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cd0d85b118cb40482a1195fb1c4e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aaca4e4f2da962467517c8575936a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d8386a72cc53a7368147597782fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59015c60b7f1e4a88867fefcdb545721569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899f8e30f550f42fc2d267ad6450c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba3f06559c87d36cd2224a3e143eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34989e737f74eb0c3c446a77aab1392572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b87e38a34b5f182f5e246cb6dcb4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb5372cd53f7990145c84dc371024574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ff1de36ef31f5db0a8cdea344a4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e52fa9c0f9cbd61907c4d20d108ce3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84ce2275a74af95ba82b5ea1ac730577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa6ece17f569f4c1028d5f87cfadd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423a386ec738f2ce315e47d8a1c1bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c699a984e34476896ae44f22e294076580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73638288062f23e2527e360de40f20f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e24329bcf1741837689ebbb84049c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe9ff53d25e3ccdb23e030e92d542583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b948a58ce02f8624948f15ac7d22f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757a42aac69456a773626918b36f882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36bb3d808134257b143650d3d18acf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c9f905b63dc36df02f528a04e6ac4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a8e79f4ac0911d127006ff3e087a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c6aa2df709f9e353c94beb9edac9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277560f589ba551f1d46e6ec71c4416590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe766345a262df0b26223fb6e7da95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf84663801d430c75290ca25469ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe93ec20cb7a5cdfff9e63eab7b280593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cda06f47d962204c0635be3d6ee527594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85912bfc6a4956cef2a5c1b14b17b25b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907186f3299293cf1d8c039bfa63fc3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a937918a121a86042dafd331e4ef8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ceb4433f9fcb56b30aacb141b79d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84bf20d81f549f11581636d3c840e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195fbe2b4621d2ee1a0c0aae97854a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779883dd11867907d09ae8f9b8bb67a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda2e7f4798482cdb4654904d886311602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60762cbe59bb244b33bd6cd4dedd42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234efce3ef6b111b83acb64a2c1e38e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14d07ab6f90cd3a58c414b6580950605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668de73b9e73ff1a639fd27a12f0def606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b71701041ae38571ebcacb01986c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7914acd628366cbff592dd015bb50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2ca12d777b45ce63458136aa1af1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823223b1a3ed1c6d9233efdd8b7acd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a3c79626a60f5ff6c62fb37eba84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b6940d5072f5c132390996d8eccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71936c5f0b1bb3310eba0a602141402613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5058998cefe3c51526c35d244b81af1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e9a1e9dc12c1aad4cb566abbdf26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdedf89f95cc8fd45ab31bb3da25336616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351573da8a0d21c95dcc48e283aafc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8592e3f981c08c5a27d9f8e09a48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a589980be6f4682a6357ed9ecf5f985619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9ef3e5fcf22f6dcae5af4ea7bcf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c91a9952969c33f478016eed2985c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a3d672c562501e2cf132149394ebf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c39f0e29dc90c6d032fec66ced673623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c96babcd1c629631521ef05f60299624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b008ff1bade2b3b0599eb69bd162a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1307eff02af5ae9a2d541103ecd72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe547a8de79d727f22518a6ee0bce01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaace383cda1155d113ce989ef19b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baff456a24e94eb3b227e97c09681a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbda476e341279c516cfc6105b54b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ffedda6e36b3de3f1ac4b1af0abe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0da66e9b9613549c2b4592a3507c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051d8f0bae3528172efd667cd497a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6f1232ad81ae88618641acf2509c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4fd055f5ddbed7b159f78e805cc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb00ef541eef295c03d7398be7e36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa688067e803238cdb29711cb7baea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3ae3c28ef54b1266dcdaf546236e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5959a6281e129f22cd5064f09320639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272270159c48948219b31a74c9b3716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c137485b103b0fe3872d55e919ddb67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f50046a44e789e5a8f6ecd37afc0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c88e7ef6f565d06c078f3ee02835643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0574a1f63960b4f872954dabf57004b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb69cb40832d8517738376c4d9938e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb1e88b6aeb0112c450f1121b7a64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de00297e78beda4cd98d86aa7aa28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c3a38cd6670ce466f5eba7ca0698648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de674d8045cedd396c152cb06480f21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402eb094fb217c72e880bd6810443a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473069919a778cabf3d65c00b0fc41d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2afd4701fb1eb265e2fcdc30fe19b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f68e4d1df769c126e6364f76a5638653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823de7460136b97ba01da504b99a32d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab9d4e365d5780281aa5d5a85b289655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7638a24cc367f66b7e4d29491bea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44a0f806ba0b41d6b7fdf3ebad892657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072ac1306acf90d2d142e9073608a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282e99d788a38807f49368aeaeb93a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de6ef95efe950fc1271b5946fe91b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be821118a64ac4e20a89895742d06728661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fafdeafcd7b927531bdbedcda49e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092b721ab59f6c5a75ac7a9c264fa6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036653e2848efb9aef7a74bc66b86a46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ae51dee5aceebca734076f743b40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba2ae7e8f96bb30c68f67f943db814666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045e9e47d5c04715b91a80654218b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a23d82dc96035a7e3c7a99eb03351668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed4730c17578e8d7736c5994bcae2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ca4c55fc24538a5bdfaafe4656ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6409532357a094bf2305c0aeffe4c81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26bfd5e4f949df679c0794c6bc23b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744dd2232b80c46528ac01ab34a338673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87468bd77541b10f6acf53e0d44ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfafa150400981ea814d8f9b08b6ae1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259044705eddbfda943000560bd45ec5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdfe65ff4ed011f84d68c55b844f08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa39e40f20f124d0df8461e635f2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4cef5bdedbbed73e627ca47b7d37d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038a346f11c510e00fb781e33a0d241680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29ee440dde3450be31a5cdb2312f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feffa51ab9517bc1c923fa612168dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec5881c25dbedc6b15362c61cc719683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb32be30f63352cd1cc89e2b08560684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87412648d8058fae25fea31f8d30db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f6a3f33b25483bfca74520be26a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55d907fe58cebcd0b9760e3340829687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb698b8538e63591686eae33663cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ecc1dbb39cb6b55f1e896460a1342689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7613b90888b761ee940921e89926e5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974a880f4838bcd0944250fcc2d714691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9985ae8da5ccf59b08fb366ae499c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eff946d9cb03a4d7a1376fb9398eb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841034b7dce605e31ccd46027177e4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57c7db7a21e930048cb85f7e10591695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f1e9cbc5eabd2758e32863a547b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150f8acd9b4926c0f8ba479a8d07fb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452408262fea5ec259a18c2c5f3451e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a82260d2085d3f7d614135d0b9a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60bed5bf70e267b4b70ba3d4220b88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc7fca88043bea1231b8cda9d914a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa92f00318f951cdd72a96f248c889702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb481860ae6589415ad0a5787f442a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815ee88eef9847f49d38f1cd6c16cca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bfe885ef5d8f87b77563293ef403a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ed139eda3d3158ff6797fbd97059706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c68aceb22c6fe4a2e40db6623458707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28244ab59686f51b4442e00122e0e29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35401d95f9c0670d8aa9ab06758f20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51ea28ac3b25263212563f9c675a87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae18501c1b31638af5ca7748aca48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b20f1b7003fdebd5c94fe1a972d69e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5b5c42192c28b1d71fdf664e82b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba2235934af71b89c6af782c6dafc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42a76c6571b5c07e6d35da5179975715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d4c4260ba37aaff1bd046388a5244716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a7b3be3ffe3337d45e4dc324ff83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f2a468bd81e6605c78b71fbb0542718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e720f77a457ff98fdc53721589909719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800aca4b80907f141a521749c27311c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df030d8a3bf1360005b9220725682c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef08441e7d97345a4b19edd4584619722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0dd7c90ebba75f73c2c07bea7602723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950d7b3cf71ad4229585e2bd8c0ca9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a38fe5a1b2d738233f785e79ef2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875006e8ac53bf93d4ace8faf5d573726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a668a29ae10a788e84245703cf759727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd5db959a56811b70b0835410fd7de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d10297798e6b6c2df89397d7ea2d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b4e4776dc691ef5611d07476cb5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e07aaff9393bf20a302684388e5aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491800d69aae1c1ff58806722280a01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e82796637f44b67cd765f3c2c22e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc296ad5762d10d21dcf45af7c349d0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc4b027e1f7ea067e003bdddf1810c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2360797069aa6b9cbee2a76823407736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fc46ef781fe526999b916d4e59c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaee077f9851fec0e1438026fd460b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3be91543b19a479a76596f530445b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff6f5a77c4681c1ccfe1f62507a2fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140c081af3daf284aeab2a32bdfaf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf442b53e38274d43105d7d42ce4b2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902119281cf6e581b8bb17c1140aa1f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae7c66c8f4ccb006afae491fa7108744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328ad295c744b421b2550e651894c19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eaa4f790459d3c84ad91a55e42294746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c2b9e35564b581db94890b728bf7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c255beebd00daccd1016f313f361a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b911a822ef27061d33d05127c819749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c46bfecf35852162a9797f70d967750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926483fcee46f3ca1d27e623e5ae72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af47f20e5deb4716744dd420bfacff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186d92c2ce663fc2171eaccaf535d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5883b9865fa2a613001d6d4d92c88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece87e7cef477625975ae0aea154dcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c011c15b4f863001b52c041e1c7575756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a666632dce65ef5f527fdc88aa306757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1e8bb3a7747566a6046cfbbe0167758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d158814efb9fa8f2a3a3c40ed47cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc955b6803415abf2fee3b1d7742a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2f4de563a64f6422ab4fb66e88457761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed478d6fefe6d8c2865eac2bde207d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461e01499b9086542851feb7af0d22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb880c20ef3ce503b510752d40cd8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b181b580e09178dea66da698d363a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f44f45cebc7190e650e6260546d72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfa0bab1506d347a0a165d2cd2b14767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>