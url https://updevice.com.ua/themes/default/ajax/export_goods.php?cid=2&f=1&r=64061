--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a1d27a3035980cbb6b22d031741691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979459c727afb679a1be2afa4bc612b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87cf38f611fdf07c2d40418683af8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcbd5a5577d0a2f87464f8cf1d6ae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214df3f7dca3d6e1717312786e6656e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc82f362b38907ffa85b4d40a7d036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7924729bfa2d0083807e4018f22127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1d00560aa121537c3d5de83ff6a738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512774c6f16f851d710e82645ee2a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4993278cf92f0894094cdc3ed6a47010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f0e039afeaa4bb4dad04a8ebc067511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde4315665714bd71aad5a8bfde96412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef45c0fcc6f6c4c26c45e97e7b6f7f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33baa917c79f27c86d06c4cdd7c24514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cb75b7515dc81a254cf24bbe4ac8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46787257f0287fa3d514498027e02e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98b3c5503b1aa532a90ab4fa2aed217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8c06cf441337d1c063cdb80e1e2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c7fb262d85b65e245657d85a328719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de2c4f0f186bffc7d23b0e6f774ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28abfdf4090047c5385ca78db26ed7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055bb1825aa83efad08c19fa13ac67122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb415eb595754dc6a19b2c076876c89a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e444a5391d958e088dbae43da9a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a199653745b6223778fa238e519325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b318b24fe0f22a47e2cb2fab3968c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46652bc08302d35554366ebd79996f6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41072fa2aa13b28598df09e3f74d9a3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e62663d9c336b8758f2b5b89224a8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081154954292b91b66dbbccfb9295e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94fc448effcb6f93c8269f27f305731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0fe13a1600bfd8e380f1d198558a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ad8b1ad068cfeda95074c0603c6e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911fea265d5af53461e943a34c8c95c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31211976a7fdf2e2312b8091691da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957ee24a8c90c3b9159bc7dd815d13836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ef766a6e5d461b3d1dde8c6110da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626257a05629177229b0888d3a6269838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8cdb5dbf41b760359f41cf250544639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf56acbe33ef06c655a05f5b611f7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83972b5eea9a591d9d3e6956bd68ed6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9000cf252e7745efea1945384e54ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09eda4980468b4e681e4461d177b3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abf1b554a3753332f3f6edfcd6408144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db3048f5a8a68525a49d45d81991145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543529bd8d88d89298c208b13303b43746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6ee574069805b61f0181f3824dba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7b298db831a3783021ba62c2150548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76aaa5a2a4ca2e603d4922efcbe63549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e32b69523aeb9ced79b5c62dfcf06e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e244766ee7b254b7b6d8a64c36cb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f83bcad4be83e70d30f2618c65da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874a832d6dd4555e500e38ed383b0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dff06e3b013a793491c169f275a6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be4ba88e4511582275c11cf855fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808145785c46e81933224deb662fca4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be4449ce184399c24fa6d3df0c4dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25158f5fe4002b6e41de02d8b1f0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c388f26e764535bb06167c317aa3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35427720f773b0b5b5feb1a1eee9c7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad621a47e35deb4bd0cbdf9b4b0d5e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1962c98d9a6bd46249e6f562641f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985af0df994209aa750db6485710e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3949c4a7580af8b946b623cd0dd92264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ab7266f9b4a6bcfd82bc4d65d18965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442d84bf64f9568bdcb879279384f2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a354640569d8cc9a7edb54406f4a38567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fa582093d7ef9a4602f4c01702e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f314f545bb36a20c7ad2bdcc4591969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321590deec44f0f28064d658fe6d28770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c895a88d93d0b878a7228883326ba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19a2c1529623dbc32a5df11155e0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9edbcb335bd42b10cdc2fe2ca2fe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d6c9dc630a5b3cbbfb99d0a0850b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd5d2f9ff90032aacbfb6c802a03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e93210588204a197c27c068751e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239502c6dc7681c148c5457aa9818577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb6f570ccc6a469c0ed97ddb00730078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec9822752f0743248d26e9b6abaa3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a984424813ba176c0e1d348bea2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c66d00c33649d0a9add2935b5974181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e3d34dc05d6613a0f2ef59f541c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e9e445c39fd6c71ddf62bb1f08f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c7f95a8dcb93b4a22ce8db3b881c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71c4f8e5f679baa0ac960add64741585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0116573efcd33d503932e085df428686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784268d79e33bacfa878e06edcf23b5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fe6d1c4f971c6b9426fab81e526fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e942fb6e92b7ef039f51386a8e8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77f64d3806199c7946fd7f8a8d77990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debed4d75cff447b8fc004eb737548e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7950e10c8ba19990da8c82a580c6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1243b83daebe7a8d05bea6c0e69fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd2e471871f93b5cfdb16215c9e2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1aa31fb2e8b5d668367f9799942f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a864e29f241f854eab75c91de3e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98c3c6c8e251fa4278648596a2d5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155bbd3c2bd9ea8ae07f9a7b8ce63bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3cf4986e93133e1ff44d10ea0c0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e795478b22e11161f19a783a1d488100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc05e677a77f0df43f8edd963b144e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32a577f587739bf7b07ffe1cde924102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6e28a1bab37c0c0b0f17af9569c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b43f95623584140b5618c805336f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb169194633dfd2d8b22d56e3e3e0481105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ac778c1554253b356332901bb517106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78a6af94f57263d14b25c5289946d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0044e63570b36eae2ac091c44845f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840b1f5bb9b16b8e9b911c41c35223109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ed667f3a29c9d6a005591f85b62e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7ba6b8aa49c7cc758ee504d2f777e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dba27267813dc2704cf3ff6dec1af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4cf45014bf205417bdda3b5d7d17d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471a948e823f6f77283021c62b7c57e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bcea9b19e5604f0bf406e6d6c644f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b788f1a9e55da9e144dcf0043d208116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768554520f697a16349e5bd8919306a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ae76292ab4ff80bae5cd8c95f6db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb70ab48afe3af37195e186998d00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ee72ce6310f638ba4e47053252c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a2fde74cb5d6ce9f441779f0205d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a764b5c7af918efc87840df69c160f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5315a6d8c9a50c4ea7a51550fff344123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bba3d3ec395c41c894bd71751890d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734805a6b3b8baeb1a11bfb79404ce64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c7c13a5ebe6948c85a6d389378a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b33e69870d7423ff0badfef1934d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848ae6ef8ebd878d4f6d3088de492f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421dffc00e143e0f4626f270797340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f367953bb0afd72052e1271c12fac7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b0eaac7e25232e162692cca15f64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7086b7a7f11ff1b0e5ce26a2c647e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b578cb9f8447bb73448a125b251d95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b716cba92facf7f4ada97010de758a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf577e606cb3ca465c00b32624ae71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb721950ec039cdf6c7b5469ebfe55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac58158f4271a2e025b727cf676aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40ab63b003b4687115178936e71b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d81643e99b1b5e0c7387882df47d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301937a743e9d22fad2bf49152cbdbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8270b0d394fd38d9a77c8083bae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff77ac32bed7af7f8e86f2de8c0aeb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576015215bb0abf9820c48e8a70667da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c3449c2d4897a54c6f27d0b287d7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11344777289a08e47cb466bc06e5222f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c09c16e27663ffa4376cf9b5dea7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba6580ceae67afb37ed9acc1470050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0f1af3a000492e338107622418f4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca973ca368a6b5326e299601a940620149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da1e2ba2a82b4fc4603d39dd29da5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ecba210eba697b3cf90681abb562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00f0a3010a4229dbe5fe01e1b838d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb51bcac487a65481be8cd6fc014e27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e483786797b06fdf73bcb4a5757dd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689f9d48ca4c9b92291a27b8b07ccd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e92f52a3123abed7daff8ec08dcb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae42eca320fa4d88fb1511c44ca4fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f07944b61ae7a14f4610c4d9a59979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b282075966537d05ccf273e98bfd56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d311f0be5c5631b8337c56168b27da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7f0388c77f6a3d13366ac0f5ba70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb468cd549a88abae5c282b88a9c84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e3751b64dc3bfe35e6745157c21ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b530dbe35b29f276185f9597c7ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630962ade02c269baf6d18318df3819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8efda4c1f3e57551937511851ed737166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d5fd14c07f423f867dafb44f8856f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ad7db9cfc2e20bd23dae5c8f421de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff007e52c1d8389d6beb57183ce1a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfc5b6b3b40f07225d540df22447e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2256cca53987fdf3bb0c57cefd9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db446050d12fe6f524e742b0df8559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e064cdb19b63e0580f2f15fc89cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123adac6654af7b2bb14ec94aa2e0dc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9888d46b10a03bb537a9c17d828aae1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb62d90a3b381c6d05713e564ed46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a390ba86bd535cfa96b6202fdf56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41fb1d246d1feea77e450bd05dc67e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a106b67d2b2898f854b889d259c5f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b171a05cdd0b6cf476c0909f2e4aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e14b762b3c6453a1261ce13498591181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf20ffe4199b560b2dd939c09fdc9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44032dcd91b456540d23ab1f88488183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f4900025dbf5affce4897c5323cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f507e808788f2054e0225f8b76f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21093d9224a243dc0e92310f96d2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5660ca1df981bdbcacb66669998861187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb774d7bbac7f778c90d60de36468462188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6f535c820dfe8d9545804a3946d62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c728dae4fc704cef2331faf949c9029190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18db0e9b33db6cdcd64061967c42a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb935407be45ea50ff77965bd00445e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366f4e190ea030c25cf3f914cb583f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a03cac8af9e208b2b2688a721d322194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d45ea42d372cc2d01285ce06320e7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d768f6f3eb0d3e200da67ab4c6f512196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913865c2312a5ea87430824e9b48b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0618452c12254d8f5f35b238d2f78e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca92e0579560ec3abbac8283733e0e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d9d91f790de7ac2a8245c8f85d6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4649488551ddc187fbd57c153df4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c39f31a3779078b51884af92f086c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d797db180d20ddb2668828a7c6bdaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcedda99434b9544026721f3214b62a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede102a5bae6a0ebc69a69d1bf8fd81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a473170050218f5c3daa819a0dd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68a8abf493bab394aa313706b94e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2d7488058452ad345349b461a7e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66de8569d5b7355b43b09ed80d713209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3c0067b34e3b4aa00ccefb24453b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c663a143ba8a3e9d13adbc697aa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1620a5765e69b26f433ade818ce61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7d2393766a6967e50ab3ffd989c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca3b3e1460abea9d12b7901bee22c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0969d56c676f32c84cccc1df19df9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7157ee38a74a5ec3900bb765ae4e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c778eb5e6b834583a0e9bb7f45bdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c18837193df0ce5efa19c1bd04ebf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b909e93b8e521736cbc9a6d8eb8aef6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f4d8643147b59ab46b5b7bedd26b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1827b3b245850abb36e2ac0e4123221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bef0fa2c1db949df6a522201f9365222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95ec6853deff2d2b0601f4bfc1aef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73042266cff035dd732801fd70e0217224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdd68642e6fef6c575b7400284090225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb791f711bd358848bcb877b7a9e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a07f7b881eac391fbc599c49a8493227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47755206b9e53fbb57ed6b4f955398f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a5dc0a77387ebb03b6959fd87cb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a8efafe3932e897daaa37a5788bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901cf5dcf0ae41389ee390dae27f8a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f04a6f6a12bb9a6199599de428280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03984d7518616ee9eabb527594a237c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4e17bd9e92763c5475d42e3277ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9892b041f37dd81e34dfe527bb5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cdb364f87568ace013e6f8884a48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9853d445ac4898f7a35d75e6513c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229243d07f11e8dd4fc8ceb86214e59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed8b79d5ec423a864772241b82d0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c45afe4262225ff1a45dc29f2c8b85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74907e6a7883bfdc523494e4055e2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad341a0cac0c203aadf237e849387539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f91e04d2ce1a2bfd2b3a014e55b44a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4beeb2a58c1d5ea0dc2b589d740bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c04f19fba4d654df0e21b1e6cf8d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eecc8dbd1eb6789d1e02e0656b3e26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367314cdcbc114f9d6bc681a7a876c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f314c59103a4f6b7a174f958d4836fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf981fe6a8ce43dd18cc67ab2a74a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342001e9fd3b8d385acd98814c7b65d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4186b917343335a54fdbd7a3d2d696251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1067c0233d725380ad525b920c2be1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b14c3e85bc96d63be903aeceac3fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995461cd5966b45749cc1aaff37f6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52b7dc88290a289a033edc3462acdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e123bb23766bdfce778705cce4a63f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef021ddd688d803c2349f72e3f00b68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f7378f293df7f59fbd2d5db58b4fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e43bc0887d7c14bfa8dcfd2729972259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fce51d6fa15b67c61c4c115ae60e15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c704dab1fd4ebc23b2f38aacd349261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efabc539a1ac4b401e6d8fd9a9e049c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f636606419674c6d464f9dbfe4548263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba5600ff50225726dbff644da21e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef2c3aa737a15a306061144b1e943265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d99ed504f9745fa5c8430734527f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ff6ddd744136210ae40f9c0d3beb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69dc75f2bff96782b72f0c976cea64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e666e0ef6f484e7af5d1fec9663540269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657fe9b92e7beafe164bd7bb2d0d9ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b8c36f0cb8a1ceb5580086b193f96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314ab6d6a59a393c181e81b4a4ea1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745633e7fb5734b7c0e61f90cee4a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa50d0d47081e378e7999b591116a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c4029fdf937386419ffc363601b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed2a36ca440b03e5d566098b48515276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53a415ec7461c0e5530d6933192cd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09f49158a89abb7729b2d24bfe1cad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013503a16b33d5c45419a52a31067e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6c388d2589049f0e6e5f20e2e9e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef39b56ffb31688416fc1197b15d691281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941f7b9de96bf468d097730a76ba83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cfb542655e7604cc44a3906a2f2f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa3150d8fd8fd50a58e810994d73e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671cef9b559beff598bf2d49dedb74c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642db3d3fd6ef20f677c9c2a13c6abc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bdb043ddf214f26f74a2abc6136da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b1627ad7f330fdca45bb9ccda38e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fdd37656280473dbb66313a5fda00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4e873b764a1d3b66c90db2f1e666e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a156239bbfc3138954f49b4cf9765291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbcf719141574c61844c903f20671292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654e4a34e0ea29883b82bffc9a40bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72bfd8dffe4d0b12fac897489237f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9500c53cb3fd1a5df9e64c1fc75cfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6173a89905d481ebf7fc0110dfa76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571488921733217646d5804872537c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c096538cd0c1da1cb25e77faf53bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d986913fb8fec8604405e35856bd9ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d55640632b330636f4d3a5e1ee5f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e733b402c806e65882c7ce84c1e8f9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d102ef65da3badaea34dd34cf5e260302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ed5f87664db3f5cb1b6b76885393303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c99da70416ad2ab5598fe88fac9e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a665dd2e3a192c8acfb05d73ce349305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f83299895c1e79f0c9df8e4ca336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453250165edd178197f08fa0832023307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6f2dbb0993fcaf82aad33e7c9706308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd88e108dc9ec86893514048916062309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be8521269dd39284b4d767f92cd6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b076283338961b51ff781e7b3757311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239ebb803d5eeca7d6b589cdbc09f0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3ae27e39b8f4ea86fff4b440d2a44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5d5b202a7d23efeebcb233a709c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee425e3d69c5b7a90702776745a45e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc40e9b0b2c39b6bcb8213088214b2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b2fdea6ded0e8bcd268fd47d5f98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7ed6a35bd6ff4feb15969196e934318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09fbdb838a1ebb0aab31e8344ff24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a5984d44a457bc794ad623e2d601320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fee4da96813317def24f3acf1719b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede32cf2e82b12db0afa40eec9184991322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef77e4849c195872ceccfb74a595299323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f7078a9a179745fde2913869dc96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc78bb93faf4282fb572c4437f933325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0df2603db88cdf3641bc2ddea09f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08975b63ab6f67d94ba98bae3834456327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c390d7bbf153cc24429ed9747e4b89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07a989224dba8fedbb1133637becb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547d830614623e83f91291215173bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8638e774500c0d14219fe4b461eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aeae2c35a11a9707e95eea59918cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5697705b46f65925eb51b7a6223b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c1d7e803410bcaadba416b6c04d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c3a94de4ead0f9d4cdf0a6507e55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc29343c8d6f062829d33db8843c51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482de8fc494c41d50c2b1295e97ba8fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ecfcf8a18b5f7c9fe62b38deb8e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb844e80757f390fb86aaeba56491d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55613100472b007a9d1978b3680bef3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dddd0e094ea48ded92290d07af9ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698d8a9f006e1de8f36c065066920a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eaecab421b4bd6e677c8c0e9571bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3f087041493177255e1683aadd9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeedce295dc2ff178a96cc9c1261a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b834e2e672309e5f13f75dd6e9e902e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c446493487095f02a7f77d9df00000347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e7e9f2904d4a0dfa0c46ed35627e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7b80066d816c7ecd38434202e34a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf28acc5c868bac956db886abb1a00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3455b8e6b7950e5e3d6806345cff55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42809048ddde2d326204a907fe5d04e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd457c8d3f6180bdd7b0d89c895f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b07c071954c35933c4d1e4bb63e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7494c8bb0cf53fa0c2f157c2bac58d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fb5f19638c3288b951338a6dfbb64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356af2649117dd1c9011499a9a33bb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af31538d81ca62470e33ef46675ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde5f79c3926979b75a525acbbce2cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180669601933bccdb6ffe546fa16271f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e05000b8f4d9f193e3690976b030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e3587b059c9f15a275e1430a9cbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f8ec0e529b14b3839c6c7203ffde0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c069104644784441b523a1a7dcbdbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3963318c09c4845de53371f7535a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b167428f8924b85f55e20be1949de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700239ba3bcc4aa334e152cde8f2f124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a76f4d7b99a9d2a5fa15a912a87dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94525d1eed0244ae141ec7d65f1e0f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fac0b8f4e238062a67cdd85c5e4f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a165800fb07a0607db24bc93c9cea6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb51991aa199f227618ca818d29f99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32fc6ba5c9b8c8c1325160fb25245a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6aea60dfc695d1a4c885d12ba8733374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75183fac78f5e1469dec0179d3aca39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bbf3087633cfabbc4e7ce6edfd7f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d253509f07e1058b01b6184c5997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8fc1c192f27422e1e12a164f73d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2d0134a07cafd3e9c70290fc01735379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d516aa0adbfc94c0511187c13aa3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528981d9795498b9eec3a675a617f16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a085e74977d2c49ad72b72a6f53cb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd7830a9457f652f7b85e7ecae3208383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb0ba83b2fbbdbb7a574fdc2da08d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf70c5f07034f340bbeb104a5b83f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83d67b3adea7caa44d4e18a8a89b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e775f319ad648dc308c394221d8f9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c298c2769492aaa68804d3f96d8e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28826f0cd76c8408f8030f6e93e73349389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b98dc1c9563386bb54856593d719390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702baa2948cdeddd4b006bd613c6df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278da9e4b859b9138729f4a51b1ed51a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eebb1cb8812fee8908a8c61750c914393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5cdaa29d35d87655e669f13c34d3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c86f8f5c59331596dccfdc62a7f7f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdc08c53a2b4bebb89d552dc433b27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8cb04de47d4779ed9c100315d5e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295e00e9e33ddda6b71ceffdee2a95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d28148c3bbbebbe5b86df6f305ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9679615331deaab350722b9c15cb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdf5f899e0f342a3c83b43d97faa4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78bd2793a493b5caac2ccbb44d9787402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f187b8e47559c4b1572a4e13b819a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463f682baa6c2c812022ab33698a90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90cfbcca63dc505df436117688d5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc82ad01cee077cc3c35b1ecf2070e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe7777156e44de48a729a4fb9e70d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240143916345c9c12e2869424a88459408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e5a88e8a424d059ee619184bebb23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf07f137c3beefbff9628cc71851de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ecb66843529bd849e762e802cbba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4540b38c54a97515622072fda75391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49a97391da29f2a039f2c7a4e3d9d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0459794ef2ea7b6bf924740c70010414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136368c05376a6fe37262ac7525123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf154323dd8f66a209ba187c3ee61189416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6595fcb842969cc88af6fe07daba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe951f4e4123eef901820aca45a425418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe98a9c57fcbde01a9e8076c22230419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f11cbd1ee55e5b01d632f4259097b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48ee2db39e387396ed6f62789936d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8c9e6916437fbb84087e4842b6348422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60ff67cd0e0c1997a20e69fa8c0817423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06782c7ea11de99e570183ffebea3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9063dafaeba1a7ca3879bf819c742425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dd70e86cf656100e538228821dbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336315685211a6e5f0e2359aa9607de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de326604eee0b52e08d8077ebb30ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236882f7bfaec04e0c3df34458ffb67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267cd01714548037e9ea704cde8876430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126bad464ffb1f4afb5ffb700bde896431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c8233cbbaba90ff7c9c4dcfd2754a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766c6f5d3cf694748ec3a7bf3f95cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78731cc6c1f058f9cf8323dd196e05e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb63ba85861e02f33fdeff6ac1ff815435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fec909f93660d4d875a1b97257566436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffdda0777b0bad09cf273b47cfa8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95884829f75835cdfd7f3d91acda4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa0f7b65f051c2cad3bf80e152dc0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bf545dbea4efbe2b399c260ac4b23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5912f3a27080fc060000692f4e49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805dca389149b91d2da78fc3178ed3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68665819918d35330ffaa856e6c32c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e941d7b781abe06d3eecaf56343f0aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbecf04ab95e475288c0223d3eb933445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fc901df95261cc83462e2a31897d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e4ceb77a9d49a46fb8e4e1281fa7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77590ed611c77b48e0e40e84e6dbf5dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ab764bacbdf10dab6422809430e2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f9a77aa494f0ec8c7e7e706461f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16492cd61e09b397d193c7ce9c7f6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ce71a1aa098710779f0d55635f8e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4ae3c92e35eec3e7da0033b605a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954935228da5fb71a9fbbe66e5b973e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa75834fae9f8cc3c1b367e38c3e199455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185331262138b6193851f3740f82953456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db55bb747cb4cf8e97fc7f2dbe996457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e18b4d6d9c351964a73736a62b38a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba7dafca5ece567a52f680deda9f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdea15bd140fdde1532bb487c15bfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321701ec0fc2f0d9270b9f59364e8af6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9551ae4fda8f9abfd0a80ee8b40274462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566224ad9238cd4d57e15f1aa1ac3dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14cf4ad3820e88e37dae9dfef62bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af32334383f73be86ad81b7ab9023465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca492dbb615aa463aee12b2df4ef93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f186c197b84ef101dadf00c563d66e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c544bfac80334d439a799593336de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f54b3d2ca0759ce871db73e3f4a71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3467718bf456639ae8c7e459a0ad1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c15f4f7c7773b096caacdeb91e49a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd5b1cdee6b6f610dc7718a10a854a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d56bb6221d7cdda36aa82ece62748e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca754356026c8af9dfec76e5ff76081474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff69808dc7db71a7aa6b57128a01b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ee7e7409ca99e4a7845599662f3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e498a96a4e8497bc74ced880a3ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39805e281cb1bfc320a6c6710d5cbc3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6b638c3a96fff61f9b85b84e20d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4490afad6e728535b694b29c1453d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfe8eea4ee8c304bd4146a754ba1ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db374eb7b5e50ef3dc8563eda76f0488482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb31df0870b987b5d04c424931f1703483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117e80e5e03058070f8e2c7a4f0adb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95cd2cf47db0d19bfecbb8f47771d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b16b0a179cf0178fc4e1821e45edf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391ba1c5edb957dedbb61400dc5c61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2504ead44fb1b631abeaa9ffc2db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01c459d39ca55f22864924e922b64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9616276eaf86ce8f3f6528ec43a03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426352e33654170558b57ed7c6f5f1e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1535465a82fb189dfea7e37d0e99f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a522a2394f841ffca3b2fd6ab6b94e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade2c9511cea3193052c7972054d81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec4e8012d1e98af89e784389c1cdff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a43f1ccb337ea192d66ab9466e21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824218732ea1cbfc4977c7d908381b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dcf7d8ee377fd1af1ac52b2ef789498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13b4066b48dedbb9e30a4efe021b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab8c2f66a6a108633a90166050d1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678881ba59bf9c1e2ec66ba94f6e5a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d72ca6bb43a2cf87a9a7529a7d16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c59832ecc079b1f9c392dbce463bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69576f31e5af7f6ec368dc3285ae72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a2dd24b8c224305e2291f7473b83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebfa254ee50325bfc637fa6f3cdcd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1799d55ef4e0cf07cfd04c56a1eae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee38ecf029ab3900ab72a0ec04009b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c912f0525c291c17dfee1a331389509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61e4790fa3a6872434731f571e4f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cd83d4a2ff373a67de22e4c33ea2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4d1cf572bf7ba9ecc2f05923c625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208689ef9aca8fdb91487899cf398eb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f17eb13f74b4fa72e9310ada69450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d8b6328055d12faa4d4aebc52439a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1e7d32734daedc2486bf5f1df29a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185232ea29b01a164a9967f27576650c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63deea3ea8061943dc71b321db81da6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bbc0e3368f2a138944fd94187a3cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a1a171428858fc0ea49adfd9b2451520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93907c7586fe239f5924e0e27c8887c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbf78ffbef9f63b762569b7793796e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e49a4920a8155d957ede86631174e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa6d21f3eb314cf55103de2b48e70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143de43734423eac4749ae2d4c622dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8e509df32a796ed5e1d72d8a0f79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2adec96a52957eb5b50c4c82a47e63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f939dfac5eee7f44db6bc831ffe0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ce86fa83309610e8b82b2787c2847529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d282b30a13f39ed577dd11f53dc83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74251b8ba593bc00dc7068df95d779c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e03e1dba2ebb18a6c75aa843de4e2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a29bdfcad8b106728c251e1c83648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0a4aed89eb5eb2efa006e656c9c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31442b3e7a103ca7cdec6825c250268b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032dee735a4d90e78b54e8dbe3baa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc17e0479508a854c73c7b71cb8a53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17939a356e76bf6b62edd0470b2f9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c6973c5e7b383c30a2bf0e15182b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769df1fc4f35ccdb477cd4afed71ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad248564eed9cba22645dbaedb2ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c933bf36a2b5921a35b2b22967d85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb48177a310a3d0c0e4ad0331f2f70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d70177341da4094d19c287e7dc61a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893371adee0706377c5d67f50bad4b57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b87cf8aa479a95fec14d5d96ed38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03f7d8fbe57631b700f0e17f293d70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6b765248123ef78e2897873025b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa6d1e3a2cca6f97a3a75153b5e55e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce9ab14f1c539212614fe49d669d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306b78b97e7d1af036e70476fc50ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a28e94aa5226db6ba85f0328f996552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132396305ccce14f605ba87fd891aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df069741c34e7af12c82a692609c117f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffba5de1706ce5e79f1a6cfdd41bce0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916af972f49fda73114b134272534d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e72f499907f303f471caebf770786557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9313458eca5c49eb79059bea1e801f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4dab154d1c20e0872c11646eb4fdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0880dbb5ca26decc995673c630432560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba99e85eeb62fa53da62b5854f667561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b7ba611809052c2043f850a6a2f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08cb1c946fbd5fd9c1ff482100309e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b0a805379888427ef8453894258a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d21ae5c43adfc7a6d78f7ecfd3351f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450496779c65e7f8ae6a29f7cb09f3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85ef576b8d1128b05612840064af5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609326c4d524d0769285178c945fc96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c7b51730b1438a72b20fcfaba4b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15572d8fadaa69fc143e2d73f17c0689570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc586864c9e65a474939a55f7cf57e6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962f479e263653486223441e1621a52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911a877ab8e4cd13bca8e1abd81677d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ddfc8651c1f6f0ac1985b97a440c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eb1168433d7a6dc4c771c8ac5989c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbc34bbbe5940298ae8889ba4ad7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cefe0234f3382dbe1885e4973eb9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc9e0e6084d4ec65ad4d1f990b3b39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53c558cac67568963b740f54949205579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc26c50775bb38acffbac2eee3ea39e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf3717ff2a9fd2e85d6e396202d2d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ad6aa58c87cf646cfaed9f4822cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a601565a0fed0add178ed2e01864583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee6ce20f3351d92a72da179460f38a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb3fc2ed8eb93e25a41ca5f64349ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936122414f33a466833a0efc696957af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8923081a82eff929c9d1d6728e2ea6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fbd832497b98bfb2eaab2d09044dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21d64a42f7f6ada52594c70511e73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebf697990f76d0ac1423b38abdf68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97636dbd77b25d593be427b226beb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786f75ecabf5b7ad0996af050b93f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ae41b525e75fb0a3c78a1d6678e29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f71f031f456223776dbf65f65b48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d9a2fb9cbde0ce9075fdf01f25cb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cfda8e7ce89a066cdc753f65df72a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4496645e5ce8ae9647efc2b04e419597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0832e3b2800f60b71fdd79f2097051598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b9cddc7c33b78cd6051f285e7942599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce76a5bc7cd9f2cf535cf86b76d99e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33d3020c97f9303939daa47d98e5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ae20badb1a628f9140f6925ed873602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cdae99a718039c558773ef1f518c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a942d75cfae96c19d1b7a619aa0850b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597500db0ec6d2a56dbce445b87c1000605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94cf184e475479076d559a75d0cd98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b561167ae26a78838db371daed8cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316e58711f16214ce3371f18cff085b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a2d3427e330fc38b0aaaa3df6bd77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1e17c44ea6bd5bffc1ed00043067610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e47f8b6d458fb755eb4bb2fd3e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f16d975c282d46b0d221ff555c3fa6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982298e276975584b19305f25d11f0d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e93f31ca7f9d1f5b2084f7af2f6f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6dde33946dfbdd09a6876e6ad7b82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f87d93775e71cb64421c81a85781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce114c52224ed06288b8945d001773b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccbdf7afd6451e703873db58b60fba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a550bbc2e4cc807bd68aa5128bf87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457baea3c626ba73178b775f7c6a6ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c006440a68ea62d8f1080074c098621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238e675364fff36fa011aa527b90964622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aae27979cf90270d2259a3b4e57a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e6e6b4d04821b6a619a8a0d6b515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca000c6f413de82115882421f0f53a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa946c5e5105e90960d3af835f28ad9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851dff9d691e862d0548227eccb2f8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905fcae2129e0ad868edebeb743bf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6989576c819d2b86d1b6c50e5e54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189182bab6182ed8e8192db04d59b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24304a338e4a0c86b7453543e76d747631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf7d2ed92cb47fb0664a769d165fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751bf96f33767bb396d35ffcbce10c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7b082464bc4d8307f5664a794a78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439d5817514a7b78edcfba8f2fdbc3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b162693738fa16afdd143ae403c9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4229f676eb24262d1a102b00170dfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e1501f3b90a85817b4c36321fa7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620233ba8d97364f60d504fb16019f42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280545053a3192b7998c1b6903e554640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728cabf2dee6f7b127b415dd6bbcd8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b336fb9fd369bed6dfc6bb5ee2d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b869285a7eee0947389379e5a387f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c2b3aae9c7525437d53388aacc2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1f7bc819f603bb428cc01a934878645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a77d2b5d2e4688ff139dca74a2eaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a8c7cef58da802c0bc0f752c8bdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1b09fe4aaa2660576727103a542c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e9cf8c9faca2178d4caf36a80ab2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3748175e24c3bbc26ea6a82fc215650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f725776719b3cc9949e9185edb068651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06141525bd873a6688f2e5cc7ebd8778652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e093effd8eacb8332c7357d1d19b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23443550e848dca6090cd995ff960b15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb2dac37d57bd9c9a0e5af9ed7be54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11dad30d049958cc200dc6e36275c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d52e1b30543d30194d064cca1885c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e82320dd4726fd6d592e6cfc5e0a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f38d6711bad1b25942c7161493db7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d3716bdd812ee111c46cb04891cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566683be4c5e2ba3fbc33a7dc93489661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354e42af4eb670c81eac73edfdc28f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d9b078ea4ad7eea326277764445c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0573b63b1960adca56c66a18fa6020664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738415dda1d9a2accae6ebcd655dcfc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0acae17a47899af472201a9d63618666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bae87c86c20d24c1ca11d277758e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9f2c12a23659248fa569f404fa4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00877306582269fe991ad4a2d941adc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9558b98a59da26f36332944207a1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d0d9e08b82590a26c87cf916e0dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d57388b11e751d6447d70d181ed4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390493f57a5525c23c89d4147922c89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c844efb05d955494ab2c06a811ddb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ba371b8b84019ed889e894badb041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69068b2ca9575e779878d4f17781cc24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9e2765ae0e48d63394fee29795b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee436a79e0ba50661801b7f7339140678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aca569ddaa6178c91b839a03f2f3c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a84e2ca1df52398a4c6d670535ae8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9fc9f075db66f3193e4adfb667fb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b8e14e5fe1a58acd8819c884b67e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b05465df1881613ffbe6d8bf128d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a79610333fdb30591cea8beb94ea73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca215f434502179191251e25f5f97a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0a392662a2c13f0d791d28f2bf5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd342488282853e41ff4acc82656dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337f630063b838b3e8d24142a863f0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425c334e5977855a8799e69004acbfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed85483b08e349fbdca86cf42f4c548690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a40e34a5052ffaed8b67d98b2b891691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a6391700b1cb77da7bcba55a5985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197e7aa6e6c29caf9407b3ff1d91c55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729805cbb62085c928bd4749a004fc98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd06d8b57e510db3f88de214e0948a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294cc1570bbd96df265dc2da376c94c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ec9f76989a30b9f160a11eaf5904697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53699caa2ac66bbb1d404ed68c008320698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed5bf919c346a8d9f743466820925699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b9bc74ce14832cf1d48b774e6be32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f059b94fc3ace27d10f735b5b059e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9863d62339ec7693e953cc2c2132af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cbfd5fb9e3f198920f55d01a0c8b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e8bcb0d0096c83a4f1c76ec7045a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95bf06bef7a1e2a7ac59083d3e800a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac0eb43b4952f6651d5d78e77ca89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b50e223c6f08ec16603973138552707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe73855f2a2f84d2a2e9e8dd32d627708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9acde164bd8056386d71a945073a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c98871cfc6541ba3e8e0d2a8cbcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55dd481be80800fd15d82363a53418711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad88a967c2ff3e03c7c387cb07c59eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352573c0e1d5ddd59bcfb473215adf67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5ce1b5aecbf956e821d31a6d1024714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d122c8c9210ae48cc11996042ceb25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896536a19354bd98c44cf7082011094716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960e3f3942d165d411fd2c848b63a83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ed9b9f6ccabf93263a822892ae87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46653366c5bca8d5048684046b9cd1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83cd28baa65443ec919e03b61b74ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5ed6a2a7ae13ce1dcb53ff4656d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b7fdbd2bb5e251924c61d47b29144722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196318f159070ed63ef53c8c9d50af06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1739086f87af71965a7df852f1a7d58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8bbc12cbdbb4286f8485260f4253d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c1c6b658387a855b461498b166957726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888690ef71f0b955218314aa71c75d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9ba36569493dbacb99c0bd4a4f03a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63db9c17ed08122139ec7d27e98bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ebe4a5444b64b5c6bb9b6a745fc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861699a521079a1edefa1f2e468fd1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa1ce2735aefa395fd7ad4fd49319732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d95fa820079f14b82279d692f7fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a465be9586044d8e2e06483a3ea636734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3291f0ff4a3e8c7cca419e84a71f5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c66decab8f2d6dc5268699bbe2b14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dcdb9b23747688d2926e3fce0fe45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e6ef81c3df1f1d1653fd7bac1293e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f44e8fc2e9586c6c9b2aff0f4a4dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad844bb083de833c76460b6d6a6f0596740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec21bbbbe827ae5343aeaeac5c78f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d24324a2e162caf6ca9b4bec5585cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2796672019a9dec05fa5e4ab40ae2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b5b68298ec11896144eef6f6bbd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c996429b186220dbedad3b4af8d5f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c94ad5392b0a00e31ae5606550d00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e8578d6d52fbde6e76d31e65a193747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf35559c78655f8e4de32d6191fb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e954851bacf41b60a603953d1fb3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107d964edfdbe8a218bdfa64a9cbe3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8204fe771f72148dc674fa6afa1d51e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518704ecbedbf55b0f21e5fb9517885d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994f73bb4ece3dd63d07fd066d98da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996849c37249968e817a41e1034bfe5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349a2b5d99587be4b1ca5ee66ff7bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c5ea9655aa1ddc86b428675b6997756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767656f63702e14b2e1a4cdb295ab48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87dfe14c0796fb4bd8a030d0626ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc436c580528998dc0d03d8f247524d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d90c146795cc01ae96fe8cc9cf7871760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026b7cf0cc09fb89c97819ecb5fe48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169d868512a68603dae8b5861419429762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44d23d1bdd70af7c530d990c1fa55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085552642a3cbb58fae5eb4571ee978a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9fcb4afa5356a4c5fd7a9ec6186f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b85f8a1cc09df0f1e64054aad45fd1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c37c9a3017b8bcea4e8d9a8c1e0ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba499e71a8d3637c2365556fe055c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021a290dacdc76f7e3aabce115a9752769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591072707940e9e0837b2169a371e9d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf62b8e389883448e09b650b000b1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709459e399d1eeceac686afb6c13f7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32f49d859ddd7320881919cc43bb8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26741fc84f0933995a2411985a9a0f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212294d93c89cc7829a5cf87724f799775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c35d998967d017704c6d148ed8c5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89169c72bd661da3b0cfb12bcff1528777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4ba892e36a880a18eda014408418778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514126765e704567ee31ace66406f61779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e111420560c025ad39934d9f86cbf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f8d304b933f8b82644f38881dce4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396af0085b227fd66bb51da48cff03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255ac11bb07408b33974509254b947783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d3d4dfe787feaafaaaa4e5b53e0d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733b85eb8c06c79fdddfa98a133040785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043ca63d5b1ae9d8d31b5cb4fd9b51c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62db1dc780c342c56f3c70db8f14f4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aff2d45fee562c58c82316119793b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c47b3d62228253cef7fdf27e9f6452789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926754c29d264012f87032ca99e5b3ad790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c08c6e965c5e8756b3a82bcfb83f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d0233346d136f201b71c80a2b08e4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff6c95c5152f44bdd1ceb73c07d5bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c1518b82eb864cb8403064824f4f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e744f3a8014dea4f7fcab6fadfc10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63421a9629a21cb7cf58b8797a95b5b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fe2e3c1a9965991da23d7ec603dce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4c145f64ea62637d8418818fb756798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef9efebffdd2e221137dc417761f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0835bf25e6a4e1ddf4fda60b5f9ab97800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66623323ebbe282e816f0cb325bb76801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c917abc6212c5ed9d27d30c27c56f9d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8de7926f66cc029911c946ca46db4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4ae94a39904c8169b91e3e26e5d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a9886dc151cd7e6a7b92ee1f24e8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b308745ff02dcac1e44ea8282d37e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db731b9e411dfd1510485b5157dc601807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b726e590c8276aa1f18a1a3f55b1560808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b310e33cd34f19e376711fc2c789a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7192cab71b1d8b4fcb8b9c138dc6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d47294d149854dbc0365b081d6a32811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd179efaa5071e11c2c09ffc5a8da0e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83674710e7b4270db5f54ed246918b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4f66e2eed47e1174731552d652c9f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e9ac5665947d637b9fd7a0d8d1bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229327da044d7de953c9041332eed16816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f62f78891b6e1a4e876be61fe4ae5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2beb4869a797043acff3674caeed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd42d7c661ac89a77dfddd6beee5812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b5d343c6c07c6dc08c77cb5a769e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26741b40cb63b1c9da03288dfed5eb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3240221f0b626ee0df0b7204d07465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bdcfb84e843e8cb973c3d1f5ef1556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef6f65e50ccdefbabfe2bd1e1084b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406358afa006c33ed391c9fe2ce63338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ae64cfb4fcf5b0bfea7a42bf936089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435f0813b88cb0bb7d769e47034dfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332400647724e7265da9cfad13184111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd67b099df03ac6131c3e02a8653d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dc155a97e660153163e55683995e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e49fe77d4dbd14fb8d7bc3af195b9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5ee7abc6cd569c59b919d1811b8cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12bb6b23a6a7ea47a497466ecc5fbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c02aab3c66a8dec176051b2caded0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f25af25fd620c91bb6cda0fa8fd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a5a9c73e669f808a4cfedfa59a77f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8618a89220fdd7de781b5dff8acbf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b41d62d15ed40c8a863435a9cf8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b3a7c62e873ae1c637cf8014024922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e989cc3f2064640fb23d8c130c39b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c9a16d176018aefed9ae31873d1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91488511a4beb584007f191e5502ffb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1012e85fe218aa86675522366632a1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd7c9280c40a43bb140fbf520d2a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10dea8df63d842281044cb745d687c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b89cf98a663226caa52660e2fae7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f05086108da0d8303942438e4e650330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba8bae19dbc322fba71395d680871931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7751a0db13fa5e490333acfc2db5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e6ca7bfde3418263830a56e0f94933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9205beab16d914e297182da717312d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72803853597f3a7561a5bf0d0a6e546e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1056a7d243a7b8a8ea6f396786c11336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ff027c9885ed19e0e466afa23fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0e4342dfbac0bb79113d93eb933ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327778cfb42bcd465c89587d09f9b5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4c59337a95183ae94db77d7df0d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bee0e1758ed61e8fdd931c09025c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c18f55b5077be85f1ebafb5f1a321242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d713a90da561d39349de1458e541ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259a9d0c1a797e49c8e6892484bd5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c4c5731bff851b8ba6e45fdf9371d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4c494cec62ce2e0c86872f4c393c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efdb267c06fccbadcddcf328f4fd2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc680d16f8dbeb8522942206e99eccd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0668bf981a780b708a0bf7e5aaf0a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b52e3c1419242916224e79d5c963450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b84abdc725ca2da73af9310f2a6a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c3ce5720e6c249abbbaf22e9d56352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2642ec43541951ca133f48459926d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f184057c068e15bd697083d14b07d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d84e6cb70f6cea7ecf8d572dd750b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1ff5bc735c20fd12f892bb73f6e4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ec039b416615b47fb56ea7b9d220757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb936fd863359ea210e2eddf0c82d3df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd5de3be1de67dc721090aa0916ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c2c1443efea4068c2ca0c78fa57f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076a3636ca2290d7926608a29d901b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb8840b1217febcd6bf3247ece3c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e37921948f35f34253f97a3ef820d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424df668b6a8d5a292880e204d5aa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f7a5c710631d5dc5ef16381fa8b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba9e6b73698805383ed521fbf7dfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6302615b5c4b775f76a36d9eeb2fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bad9d31f98a21f28b6856276a160b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb826b6f752578ae4866f9e8fef03069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d2e7186beeb563692f0554a760e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaac61975baee5a8d7a4dd4f9efd8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafa07115adc7d14202e68ec23934b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c8e45f6dbc810a488ad6b0383ab1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef09d895f4c26fbbaa7d9005fe504474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0566936ac4ba308ff5c3a98f4dcfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662faec6acc5cfe6e2d35714d4b979076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e36f8b8e20b678c9116665c9bb4f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71de65f5a5797695aa2138f0e05a3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489127dd56609a17aa98ff5d5d7b7f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0543627b7c50dfbc7c76e240709980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf035ebe9308d70d7c23a07aaeab2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308582a9dae501c6ffec4131bd933a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dcaf9c5a12291b1142fe5c302456683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6f4c9d0ff23cf725883d19eec153384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f052fe482bc8b8c9f20cc9ea8a5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f6807a8fdc42971670a1a3f22ab886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b1566c5215e5c341ee0df497805487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76975613c8b3bb9bbc0adf118a380088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2ceeb57cf4638930dc1385494de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e47fb242adce40d366742eb58faefa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797587224d1cb1b689a12fe9c18f773d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38cff2df0a7cadfa447183ae8055e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba8303e81fc0f402453df22340786b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f97abd4350f4600e58040208c7d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef14c0e2baa1863f090b91cb2aabc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b93b79b7a58ba1f901a7d95a1648696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd45874376bbdeceeea16c77f59a0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c898f5b434867f044b79ece05d68398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa73a424fdf82a6942371be81dc8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d488492a4a70ef42c0c157258966100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57cc33837d7c6b9b77f74f1f69a8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98720b3f097bbbcd119afbf927d8f73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da8baeeba1bb95bd217716f3f4b8a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b18aa7e659793fcd97805561b91843104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8f426eb7479fde7c24292853db3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c963a3c854cfb4ea4a95a158c86edf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa630bf13647c2d069f861787df0641107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d419cc5eef89bff5fda4c8844d603c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e82014a005838feec3111d83840c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee825a6bccd8e1ff28fd447fad210110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7068d60c58dd6e123dc835a043dba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796c422bef53585da1dca13f7b25ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33eee4d6fbf6156cec19579b08e100113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3bb8808fd4e5dfe2456e126890ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e953185b651630d325a3851ea9ed3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c5ce6d7be2376cdbf1604001c21e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a37bc51cb0b243dea3e5636e12cbec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e6ab21cb65be10d7b0f6775b9c6ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d8071138c993f9ceacb263f3c8b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13998b3bd6a07e0d75d1fa4d0635d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9073067bedeaf6f98477ebe94b5ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6152138130dc6c7bfc2d340f1f2ebab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e62260f2e52dc924fdf04b8b7ff4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06986c0ed20240195955890955f79e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6475c0fbf9d0f77dd3a088fa4fed81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c08a1063b5277594f49bab02205f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1cb7a11e7e2003d0ed12871747912127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be64f5bf2203c07ab10a1c3352aaa2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63a694bc5ec0614354ac9c126ee026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5142a80cfe27848c3500c9905b167130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9373e59fb488b9074ed18060d0d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442323704547c5217b2f35c4ece6b93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b07a6e0888639a1f7be85f0f6012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6985cc05b08886efe5e76545ff5cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049699a4bc18f920f799b4e4f5e2edd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb337e13188a997c98c04bb423a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fe96d536effab5c4ce2b514b0ab8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd2bf0d1ba107e50720cad20925cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd507552b27f7ea75977a03ec6dadf80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbe224040abb2e56f19d30f8e26c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286caba5b203c5926da7decadd48f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c53486af130bd7708db8a8d44a24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde797a1cf9ec53cdb371dd539e067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61ea8f84cb5c49cc43003d989d963144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5041c28d6af8ecef98b35cb57f488b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e31de5cd68d4cbbb73d376338047146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7826d483982a9d6ef5ce2de37670c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ac87f6d0ec182e7916b99ba30303148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c379cc2f48ff2f60f3acbbdcc35ff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a64847f329640159951060c004171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42907400c6ca8cd2a328910607f196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f3c3abda7f4435e504905b5ca489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1447b5bcd0520f1b63b12448cb744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed3e3e975719f559d363bbe426dfeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465287a12320ed0ecaa24c7ad05b30be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d1a842b47142c90ace3ecef518f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e6aebbe49971c476b73b298cf5b67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05945eb31772aec4cd207e8dd3c2a34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808570f1d96976ef5a3c23429b77699159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02cfcdbea961bf9cf5a76dc5d15651160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d365d867a5ae06db6a5275a834130f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07211089f4de4373cfab41c808dd4d91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760e69a6427ed21177738d6d9433d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd8dfa5d5ec69d9a3acf8f3aa6d24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c83580c09e39e075299fbefd6778165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242f3b3e14bfb91d441dd56cab5168d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03134ee28cfacf7a23855ad0057807b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b097821accb4547239c025884799e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64632598f51ebeb8bb3e24ed385c629d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80052684a257c4793d1cd2c0c6ff6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b73dcdcc436dfa488bb98b9a6bed04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04863e31add91e834230ac037e61127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33697992a4e00dbdf0bece4c268735c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c371822399cb81b95c7c5885c99da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460831df7854e4f1dae77c2c47da7175175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b9267f6601468cb86f963aeb0034176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255eb8bd505df6ad51d9b8eb2579182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8cc11b9218e16f76b40034fce24fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d85a08365420a73e0f548b622b4ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc1dd1dc649b87389b0be36e9e98a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721205ebc14275f933f1559402a54ac6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f8b98a82bc6ef36e44ff44a53ce0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b4877c2fcca219e27e584e56f44a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120a44bfa87e529fffbaa2d2fa6f39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349588179bbe0407d2969b3d7773b91e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe96d17f9b3736654e1ed581010f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251050af9c7ce1b79301e95774d60b73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc64106eddbce60a8d6cd8068cc26e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca91a2aa5ac23efc4ea97fc0bef52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9f6b79a3c6caa8580fdaf17fb351b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd2a85bffd2fa52fcc9c6763e3c9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdc11eae29ff86a14087ed9741fff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521f13ab9fced11cb7f3f4771abbee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809268d25acb5fc98a68536206ddbaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b1c393c1e60b70e46b294af61df7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781348a622fdd54a7afa59d21f4907d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60acab79aa2c65d5afe88c3dc3e4ac7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5d3f6b8e21065560de6bebba1c36c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa30e33e9ef21362b520a73c01a20f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07699c240c1291078b27ade891eb239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b734557ab70180911c469816ebcc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8dc548e0bc2b8d0d53ca191270db5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97d4438b7b079ca0280633b5886f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299e56dc5c2252281e991c381307d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebd0fd169745a876f87cb557659db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f9ca8db0e918a1392901dc41bdf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7110c4befc5a32018b0b4f729e349d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb2aba35d49dec62ac942f1e39088208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd9d72f5f362bbe5dad9b13b2877e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ad222020008736c8659e2651b2816210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ce377819c99ad8523b03d3111fae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c564483419d2fdb3f78cd68d689d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd55f75f9688a5e6ea7b1734b8213213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b851397848d3e26c6f470754f0668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0629c0d8f82adf01c663da0dc7839215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af40e38188c58f4f9b0ba2736f6d58e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ae2676f95adeb7148fde0d93c961217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1e4a86ccb9e195379156ac38fad22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6447bd99ebf27101373addc0c712e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28ea6d30fc075bd0a0b769ffb3f11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d597e68e8bffdd7eb9093c7a6537e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aafc59f243da94a69bf87c66c07f6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872db1f16380cba71ba8118b741324223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d53fff1991871b3f8d3845f4f6f79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b6a216685d53244e6ede4eb20c3a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b68a9d48009945ecc6c76ed8e1bba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70364bbcbd611b7470bac02fe72c75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea884cc94bff320ff53405fc02391228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727fa4a78c43ee69d3b10928f4cad6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7f78c3437562bbce9ed57ead960b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8924fe97f4105ff1187294b534e62e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e77f2a58c9774c32a17114cc32d8e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564805ed96da868a1cdf53f5f918823233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b7c4a2a4e81fa5f43647346ab814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc4973c39f62beb798b13499622dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1234a9b39824f8e44b38b2e389172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63334a9013eb1b9eab41acc6825c56d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2051101847898eff6b778bca51438ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbed0609a3566f47441336a4c3749c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d0b13290d1ed623becea17bd0fa9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316742e127edaac73f8c028bacdfba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca7f9bb2d49e9279fcc9fe75785ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc86696cf5548b7bd2eb45b317650243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc11dabec40b1ed755ea50cc9fe9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ea393d104f67196777e4c3277fdc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bac5dcc5b23954d63c6bd9627ea903246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4ff964c578502ea3641b9c4cbe585247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29b875d9a6c8f1b07ff0c3f4598cbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146be5f8a1457233a3455979863edbe3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9111956138a5e6e5364d70549e8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3177fcdc644876ddc62d17eaab6ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67f57e99b25a48c6f03140bf34954252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bde5da457f1c0e5db15ce81a51157253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ca204a2d477d3c84d261f7d9cc417254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa12e930996fa8d244c2db888420a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b111a346dccb45906f50386b17e8489256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9eefd94cb491a912894d2cae3f935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244078aa7c580dd2720cefb71a0d530a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293c97c2ff15f9f640f509a690d5d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdb7d2309a32e584b39d1fc3603e81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f8b6f0c16fe6cf8417548dc98770a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7391bd36e512e642bb0d4b6385a84a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850818c1a900e7d1de4736d29ed044263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94120bd9bff9bc3a855584cd55dee70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509f7d9cebbf0eda736c215a95be90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71d7d14e62429403b204e2e7e2222266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0933e7547b0b65574713868d3fb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70730ca847cfc35ae746ea70849ba7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c9f1c5fe2350be427eaded7ec5000269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96237f6a76f9daba83b0da136b2bc839270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a5a191b07b27981f64f9b6e1ec2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66adb34e963a5e12280ed59c8d368d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff736f02e2525fcb0b9aef3480440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3703442cb89cc1418d38d7452a928274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d93a116b4e2042cea18646a27162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a09113788064afe9d03282d23d284276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc126d482d65c1d4c112845716ac56f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807ced5e8aa66b808cbfb83984e85c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71f2e8449753d172470f7cd9047d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e35f1e4b98983783b6b041aff094280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d244cd985888c3f3e549a86e03d7d3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246c95e573916939d1c677ec3ca39d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8f83a389fa83b21437a65e02f1b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6c50e732497be7cddcc07a175568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3bfbd584c21a77952e3556d1ea24a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00f9912b35896727d523207dbfccae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dcfb83cb9c6a8d0ca0fdb491fb776287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e158f71eb7bc16d7e223d900971c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492560789045e3f45fe70eb0d938c845289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d1dcb36ea898d0059ad58aba1bf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80676557273a9d9d3b53eb8f69e010291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f2f36cbd3b0522e75c1c9d355ce07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2563bc756162b96c804cb40f67b79c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d214fe8e7db2cb4bf557121c4a26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778100b17adf65292fc1adbee3a1e6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4aec957422258c85403247a1875fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05260e1ea8adfde539a41336be1ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a9a7f55e41bee884ff03a1c021bae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af26f1439ee28c32986b23bbdcb713299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1446b7ce83c9c097dff1c1bae050c78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7d3bcdfe39e8224610270017a8d94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0029c495059d18bc41e153fdcbc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb457e19768370e3ae4f2425c478f49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d3fa52df88da62a3293e1951a80a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670333f478af45eb08259bfcc3f81f7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552364d0db05113475337b7eee60f1b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79c5a16671f0b513bc1089d7fc3961307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dd356ffbf601dcbdfcf5d632ac20a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55515c95f685ae842d216602ec30fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02433e9ea1da7fddbc52a1cac14017cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242b27973b7b8b6283f95a91dd094d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577d5ea442f213a59cb1e029d22e36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f760f0ac48bbd732708fe0fba9ca7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef5003bcc5e8f8a5d9e24e4a70073314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7978d416bad92c8593108d88003c9f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e7537ee3fb01969dc44d6133ff4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d76345f05cbbc289efa813943458c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ed3847e12a8d2f017375affaf9c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29cc0a55bf8feef5c30e5c6aff45e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36903e0b232594a982694f583ed32b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a63e665ab2be5a68fc27e43b152f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ccaa9f71ff97e12c15f7cd731e63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d660974e4c9dfe1a4d8f468db07c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538565d0caff7f3ab9813c7902ffb7bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d2a298ea197de904f2ee6d6da727325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a149a90edf5733554540fe8ef2408326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6c21c740532d51f00aa24440b62e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9d2a9b6f00c1f9202a33aa84310f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c573ca08d73d2033ab62aa5db408b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c3870da65c54c5ff0adbe2c91eaa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02010318c0e97ec7d4b5e289f1f83823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813a12f4936471d7a59f00a28c627c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93973eb0ac1c07cf400d343289e4a31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524057e3b14d30d61970a24c7ec6c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d674520d9fed9a34ca0c6f633f494335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f0f61d0e6d52b1fbaf9166092c06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159112204b5a9d6057bdee9254ff033b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6fd53ba95a6e44fc4778daba65b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738349f658680b2c313209eb25948144339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa461e58b16268af26416f6c13ae47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cedd575048ef2ad50986ec801f4de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b8ca02d860859c7045023dabd58ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3e220295368f4be80f17538d578b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfa2980e6ddf416a68982485ce48db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88480fe2244e238da108db17a33e970345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a8191bf31acf28a1c056f6352197f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba621afd7e3f5f8ceee49dcee929c11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2f4cbec3d41912a0ed6dfe165531348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce471d03db8792850b6a96291a939349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a18c0e2791f4781715e2e3fbd1e80c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cde869aa185ba10693e22cc0aa910351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5be73256b40b293f5b40a172cf31d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401459147c527af3505977e56c4e1cfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f5854141658aef27a0ddebeb535b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d896456cf92e9f930edc52f7d06cd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92028b48baa7a6426ae365dc783605356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab0a6d9b9926cea7f5cafd03ae5e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd8c30f753660208bf6a3be95cb492358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3cf787406f144e3cd9a426d0aced359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48308147e79ccf5a69b4e627972752360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb69442ba36544236607f0a0c23dde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444898ac21abd2ae160778d700749050362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81403ee6ab1ad43b195c605c66f5e5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161851c5bd07bcfcbf38b866155cae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e990f8ceaa8ddc11a95fc96ae8c448365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9548275082842a4eee869b9e611b95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c52a84f430e465cb61bb525cbd3631367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7908571cae1c9829fe2d6c3ccab31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b002a383a25406e20eda6afc90c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837244dc94a00bd0031b31f24f7f4f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fced4939ce4aff38707b7cd819622e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa7267197dcd9bfca5bda4930af6b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49dbd36f465fa31b313421ebb8e8fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540300a1c205362b7c2fdcdd975a8450374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4995d78cb7b28886bcc2388c41387ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abc7cdeab8ad1fdfe2a110a507a392376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aadd52bbcfdd953eb47f7c61221163377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c636986f78e5b7a5ee2726ec9988f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb46b922a919d8edc58a99e5e180be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7322294a2463df6595d2ccbe2ed59ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6849e65f01b8945688006bd55c2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371d616bc3940cdc677d40be8067236382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31cbc715b104d68d6078c52e53bcd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4e38d43b0376e72d58eb1f9273d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a65861fa49d5ba334707d770699e93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec263ea93dd0a43fba9f8fc197209b07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eee48e8e8fc353343e1d65a69671f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f4ff2b7775cf161b7bd376f60861c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee36055c900ba203086c3acd38e77f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dabbd515df051701203650727d6a05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b86b2091c27ac224f82b3cf172b37d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc09c25a72d4fcf75c558b65e45ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b174a3a268a34877fd93c579db814be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3008aa4146afc179671ae7fa7283cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a090eac435a0253d4c8149a3659133395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548d363a3b33cddcf20dcc8c01abed0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1be0bfc575d4a233d7eca58042cb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0edbeb73100d1902b9506594ecdaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03e723e4aab4d0297a2d796e15452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef87edc896a5f30c5ce3957df290882400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7b591b9ef84efb4ede8d200385c20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47729410261b8d976df3d4bfc98f23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844015d51263e36c3f4c6d8b3e654c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a835c41162b61f1f76fc66db46633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a23ba7569c9d6e2ab52b7bbf9b610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c964a362aa6041308739ceff216031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f467f51b3ca6c15f312ff32bb743b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29163530df633e1ac8c66b6cef3f83b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe436855389a1aaa8759029725ad4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3fd417fcbcb4497dd9c7a8afb5c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4358abe609a77bb706fc1080fb6af0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e31ff2ede6018e25fc698af51fb0ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad3aaf95bfbdd72701921de4f2e1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bfac4b8006feede4ec8a64695563414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644185c5b0517a2f6a6c6d4ae4738838415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80bedb68f2c4518d5f1effcf1fcc04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390647d177ee89ee0bc82cfcbb4a8779417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e98bf5cefd302f3044f2e24bd589e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f582bce874e0228009ed7e2f699823419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580ed1828146a1340d3c3b64eff115420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4052c6d205c0829d8e89008d4bffc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676968379d8a07f80672a1b7b869294422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265420ff60f0e4a3785e8ae40e33f84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52dfcbfadacf6ed4282465e1a040ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21ca35d66dc5b3bfbb1f37fdfc7a26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614106bfbbba220afbc014f01fa255426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8a7e7013f54a42204d394d19f3bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd861ab0243ef9f9ce6ac46240319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c8322cd71107b5b8839ce05946ac6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b465ecf4c1d9d68b75e1e8ce011381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2e7549571b5bebe35a43910f29b20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8cc252e81a18b1d1ae2d024c72068432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db444e0f49455727d48d520b2321bc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b457edcea5ff4777f6ead1eb0a3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a4890ea24279972e4748bbab6c66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c016b18e7244513054d23bada3fad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a5fa1a11eb30b0fe8688f54e96a4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf09a63366c1d4422cc72c5ff8ff3a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3fd6c05e0228ff3f40231d8dd5cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6072b60792edd2592600865d862931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bc5c0ed2a751376dcaccce43c6768441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7a960898d0ec55d0a8c813a66fee8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5f89a53774c1faa852d6edf87643443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c52a532f3776537f943519823cd4e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbcf5dd159b839f21c53305975858b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce6d052e19c298a6e3c5890d1da062446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3c75a66e918a5222110c81045401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449498fa2db33bcf9028bda566b8edc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bdc7da755d847fdd3d9a9e98146d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba67b08d05f98d58845d9a8e2f7e39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712147a97b366f2231c95bdb72d2867451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56890e6562d8bf83429185735b6aed42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7fa7c1161fd188a46b417e2cc7735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec310a1b61f52ed7e4ccd65842fadd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba20ff472954db3e18bb0b3a248eec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c600b320902fcbb7a62268399343e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603a0494b37847001dafad9fe0dc27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f58302d193bb8b5bae506768dc9f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd929844176cddd5fd7092ff948cd83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56241f7df209afbce57107b387fea807460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb650ed7a7cb465367a4717dad247461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ccb241117ecd27d705dd82a60e23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b60974e1a12eedb8a1735b27f288463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83a140b8c970e686be04aa324fed07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604472bd7a3a2653a71a9a6640c3139465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545be9980b0d68d3515340c15eb66e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c627dc03c98dedfec992fdc5a3bbc49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bd3a4115ea817ca105799b4e1468468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc9162e7d1f56690b281e7a3e285e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929dc59de9a3d52c24c0064d7e0109c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fd2ee94e00243c79149fbf693673e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43cda3bd4e741c42983ef05d206b38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c6c44e3c243b690c53220f7166b84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cf31d438babd1fdc44690a87f7ee9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4909f32f178a6793de1e416f8e6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10677419d628871fe6b6239b3d7f58b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635967b793e6e2cdb83ab5f269f570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc69044b4d99fecda7d735fa4c54e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04036688667892ffa0bc2fee7de36e63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a8e85d58441e5dc0f0da2ac786d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6de9f84163fffbe2f2541d5a44945481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cb01c3cded9a722460ba07bb9400a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15159b795e97739460a2b401b138b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b43cea0786971240365b07baa7f9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e741b97f11cb110cdd74e936c3f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884dc03def5efb6509e87ce6d2190f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b12509abcb3f424a900375b70188d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b0d2fbe8ae0737240bc1f727e9be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727562fec3d543999f1c0bce8ba5b55d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9859bda75d9382382e6c2533e6cb8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811029b7a7f2e05898b11de373e3c95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55a1356c1efefdb10f85b931b0f08e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b400392ab4b327c9effe2eb4915c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1ca7d7257941ac74d1e87be69752494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f470f92dfdb900560cbc3b0fe593245495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b3adefb2f7553e4be41a011b2253496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986313fa2a8ecf064ab71b77407336db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c0432ea46ac3309661214655fcfb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c796244c69f75c2285311ba635f95b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74c23779585cbfb8c4bd88ca3ef05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049520b77cef99727e88c95eab47f55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624d29bddd8d569051bf169a964fb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df97912c2c8f58d8b9fbbc600f1f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0968e8fab795e9a56fad33ad1069d0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e7777e86b46d535fc5f230bd99de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b509e1b268dfe0e2c865dd36d19fd62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ac0519985e2748c24d61ee142c7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f63fecefbe8819db54146ce553503508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f16c6d85e7b6de6574802e2ebf7ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6eab78816c4e31e479b9025442e1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c096984d51aaeae6320afce97a13c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730bc53462ece9e05cde5f2c0f0d37a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e0e1de1a32264d9cc3bf018e31064513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd88d7b71cc6489fa090aaf93845da2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3c6dd98ed2b08888053e87314d27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4983f418503158c2173c20ea09ea8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc254a19a261a1b223ba5e53ddea063517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a845d3e905cc6746875a96a14ee31c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394e22befa2ee71bb675414409ac7a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55569889f88e4cc8aa1a9a21f53b366520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7def8022d8141392ba80db4475ed2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab1528e86fc2de30a055fd5d90d06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b211dfbd902c164e417bfaf74a53e1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fae938813e63fe980282f2f9bfb36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f0413bb3baadd6a06f364fa3249cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c193d7dc521bd4d0a94e6076ceee3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75923527016a6de9280b853b57ddbabb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447001877d866c169105058cbf09ee66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09afb0790173598c8b2c5cbab8575529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35c3a36946672d2cf39bfbe00589a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c8e5765e679592f734718b3aa196531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17588715759fb3467eea859a48607d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c51535ad09154690b6caa5e675aa7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeee2f71f41a7b4e7517d16296dd2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b70c8e510df7413098f07e2109881535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9290daa4fe64026497fdb0f277cf7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a015afaae4515d7c46f6b383a5ef1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ffe7acb60a1df12e18eab8ecd00b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c651c05bc3d62767abdb6567b67a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e7544b5a126ee1d143471fcfd9b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb53ca0fdf1bf3871fedc4fb247ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e74d30688eb28651ef6965e40113542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196eeb5f5802d7f06a0833b775a99ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813328f0e1e9edf084eb1ded300aa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c462ca15c4c12baf077221f9679da9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57668ce3aaf1b49971031b1e68578f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afa677cebc052e78c926dee680faa4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7da6e4ade5c6af69e8c3571868ebc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c82ec89463c13cc0db15cfde485a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d259a080f9e3df38a55ce226848e86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16689e31d751488bc7fc727d2094914c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c93a155725dfb311816eddc5b43af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7aab6dbd6a3b97e5ec48423fb6ff7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a41c15cdb6dc3c8e68031cca1bf86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795b0d65437ece4a091c64429351d31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57070a6747aee54fc0d86b89f0dcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d8c382189302c3e5ecc8966844f5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e080de14c4f071b66b29112ed85476558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c44ddad776824420eab48bc4d67a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e93c9ccf4d43dc3ed632671ba9fca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e96eb42e98c7a1c981b2a7e05222561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ff29a5e47e04ade5fd1a5237caa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f993e9e1feedc6d455fe45070808563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858973769ddacab06cb4f02d2eb2b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806372b223ffaa7e6b348ac12d0cf4c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e931bdd5f546dcf7ce580e55bd696566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83980384af7b7bc15abf46d226962567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c392d0fc9ea47882a723663ef288b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d39ce97a26bbde7144f17a7b5b63d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1091fcbfb7b8734bd67744924ad73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050df648b2284f7184a54bb1091d5a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8eedc2e9abe960e02da2b1edbe4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6656f15856a4b564ef02d8f3ce5b81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9043a3dcde5a33e500cddcb356e98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89a8334d84ee657b100d8cd05cc1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079867f97b734232733fc8b156ce0426576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544252d3acc59b8f045517d1a9bc7d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc723d1df83ed01c430e2b6b22f3d6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c40de05a0b931bc6174225514e1a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc54a716b05c6b9154147a31ef27124580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1fbe38cc95d1ff189a4aafbdd186581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca67e249d8f2d8c18efa48de47cb794582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98276355f535a652529d66c8ca3441d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b99034c31a7908dc1595f3ead43e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe331294f778e34eeb88aa7feff86f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52a7d308783855ef2fe0fb012c04e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164270613ec37d1d5a85d2dd2296cae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296abd86e5b1a4251ea9233cd16f6e43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0df4aa847bd680700975d90e773a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870174c5f49fc8803e857946f137521590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef934911c0edc0b1ecb6a3e5745842591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d56a965130eca705b2c82c3859f79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bfda73f19afdc7dd1b22e783b4ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3c2e5de2881a0e62a157cc4739a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661708a19a74803d2399d1bf9c190b30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf9239775774f3aea24ac28344944596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550069c14d2d4712bf8468beed5eea42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7915e6e57ccdbe6165ac308b877cdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599ec5f6046a714afffb8957b490716599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba56bb1e46160328441efd19692e48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cff3d720687739c18494fe34bb50e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e87c4afd538189cd919fbfb0318ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc722adcdc282648f1328092873329dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b696605ae6d487390f2600169199497604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6cd44d0ea49553159642a5388a34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81d80ead43c2f158873343dd06983606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35c331aef621954c93ed938484c5a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08e8e44133aea5ef9bbb8c664fac2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042f894f891204ced6a65b18de8d07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6447ba04fbb5386f7901e45ca2d4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc218aafc54157d4d553cb18569089611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2535d62da5d0c5151448b5a13e64e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab4ae8ab4a98b09f78397f524d642613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20bd096d50b79e3c9612e7bba2f46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df8eaedfa7b1d69ecf4459b879378e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dbfbc840ccc1dea8be183529e9531616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dbb8fda2eaeec7a9c3b16ddb9d28e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc8689929ca75e41728bcfcbc1bad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3e953200a18206ad1228394c017d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2204a7469db4fb2466a418bb701e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0601c7dc59efd26c366536a7b00e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e9daf8c2391e45d7bf851c7cdff6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d6f4adadeeb8ab5c3f15b9266e8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e0393c5c26d88b44459340a6cf19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630349fd19593a9745dc3f30f9921fa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559f0361042127a5ec537104c92f51c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a1557a07319c85b71ffaac7f0ece627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e08d4c44715fc0e86370040b8652628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb3177f26ec554428fe4881a5ee06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efba177c4ecb0ada3ab34a6092377e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c1c488ea5cf66696c2a2c339ad0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d572b3b140c8e10a8325e72d836a67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dcb39999c5f7642705cbf494c77ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb47025f8c04dc9e11e6ee30ae427f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e521f81d0f2e0fce0572b123ae6199c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c717943b49940ac0a1249f1925ac4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ad3af9d647222a5dfa94ede75b88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613f8e1e84315575b8b86d849f4881638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089707f80028d34856a1b3aab93fb263639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58199e84d4883a3c6574d7966b120d68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a937a421a54792cdeacd4e29beb600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a1a1e308020201e5f0068a7b8feb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb981c45c78b2caf404a8219b540fda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e878520a053f418a2463fb09b91145644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920fe0a3e8df3e08cac285f2c5e7d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252f7efc3a4d4ef63e21c7140dc679646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273f992122e587ba38a8f17f1fb963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71141c6b605e33d3ae5dea06b3b7a3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e9a4da99f3c16c700b4cb65556614649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e64e56c3df134b9c37c99d83c59a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4f8585279ad8ce8890b811fb1096f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3a4ac794290ff9cde8ee75806566652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb0d92c146240e85bf6f3f10c11cf0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e1c686df24ff298def418cc2b275654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f36dd266f2cd8dab338ba4da9d55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e78daa4c6a9aed00365a5770015c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5823ab97004acabe11ec5c84725d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d9dca0bec6d09dfa9b6f9904bcb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c66feed1e5095bbbb505f9ab0fb26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a9a376c9f1e189da356e0350fb6c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d181cb0c801203f9808c37949de24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae1cf2a4da257ec857031cfa4d17a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c322877fe45a7838ef3c2fe9e1109663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8f8d57b72698efde6882ea8feda4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985927da5fb9efcbd7e3e42c2e4f73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7d587e85efd74bab63baf478689ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8cff9607120d54ecddda26133e65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc83705233a0a32c924caa3ad05039668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb515aedad74cbc1543160131224fce9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11730167ff1960c84151032b49eb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65eaf4c2e2e7f2ffe796773f756fc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559587e9ed15e936a8583f709696afa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371732b48040cef172c21b5c3f58a02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf1f15f0b760d918a205ab769d9de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387175eee91de0275a79d2276a4c315675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a34c04095ea8f8e46d8170946b03b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdc7d771931af80149009a365f11e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4951e8cbfb50bbf9de99713c4fde2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde3c0951eb023fec3627ee61495bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dde36f5290e7a005520cceb612739680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0f5694932e4751b6d95cad180550681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b80d2130369ac6ddaaa265a6ad028682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bc24974f370a2a51332c1f0a7aa08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6546ba4e3b4fe37c306de7511265a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3b88dca920db4e7fafaef3245e978685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9627ad8999eeec1d523a39bfb37cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b437aad0b17f73a3a28ffe001e163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c3b58b3f8510b56da055890ba090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bed5a15006001a07a06edd57330ab0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb4de8b7d208a204fc9f816beea57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab5c28bc47dbd1932dc01b2bb0164691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba484620286d68bd32a2c6420b8694c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53869cdf28b40abefeebcc17563393693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07620d1b0900a5bbb52ceb0ba390ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a77de108d7e8cb0090065df1a0677695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270fe14e16522339773651899abbaf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5bc3659f954c9d709bdce44295bfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8ed90b945008488ab251f8bee533698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa820f1549ef1f64dc62f57a90cc9f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16f98ddb8736a19b95acf80f41612700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d85aac15f57d943bcabf2958532b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f4309e42b89bbefa8bd3c712ee73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73510fc459c21476e32f55760de5ce72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca6de73bbf122321b8898d2bb8ac16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0ca7ac04057cee97d5339fcd5833705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9819097cce760fb20a324fef8e9b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a9f14c0d502514bff32217441a1a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a433d8820b6aabce3dfe331054fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56f012a7ff1c7f70a60d14b93b60b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8fe9d726cada916ab6a7aa5f16c80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bdf35d200f50ecb21c2307207a316711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162757fad24b23c671c91fd4fe16567a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a57cbb35427b1b3a20bb27ee9f4113713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93413adba4cbc6d644ecfa7f64202571714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2cf9d59fe16e93081fb18dda649f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de511477538e5fe34e03332d5d7cc47e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df9cd874a6e69fb3edec1c350b717717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ba30d6e1217c8e1c60fefde426c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f7cdcef5a425323b65c013750287b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f36ffbf751414d7fc614db80491ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16789dcaa35cfaacd00b68c5cff978f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fc0e20b7f028a92f817125307e9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1664ffe3fe50f6c1924c02c6a33b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d591eebaec1dc84ec9c62dc69f61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e3de92d97cd18d4c07baec438b1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb6d364753b2f2c3d14a125c2debbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9a03bec2e0f5b9b6a5ea298e521a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd4b596420fb413ac2cb6bbce6ea19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074627960dc42e088b178b163c080aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb479c761345361b56e18e7f0239d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699324463c78467387c5bfbbae4923731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f18616c7cc94830d8e1befd603ff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44808c38200045c6a47305fe077e6f75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b91519916fdf09cef91c74ce8731c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1dba4bc1b0939577564954c14c4d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11a062c30ccdc75d92498490a06f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a3f0b719b8c74fe12ed3a658c5d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4846d1aa9828f79ed814d31131e226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ebfffb343964bd07e4ed790d68f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a64dcf014e3176fec36c4c2ed411f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c6dc956db2746ccdbc592c7caca8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f1594eba18230f0567a6ec8e4fa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16eb9a3d8cfac0764bd1b0480532a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc35c65bb5cb44ecdbbc3d1afbecc70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c10e2b9b5eba6e34166d886cd1c02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582027adf3288b420b8bd341f4c03e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442cb7842a9cc7c671746cf5b45416f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac2e2f542d79ee85a94c47fabfbb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe54f28c5be84577af6ca6bb8d391749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5db2343492fd59214161791a98ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c131d5feed7c687e68ed155fbb0c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b564493620bac353df3aea613e34e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ded7adf92def3c7e27d188d9bf79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78cdb92b4f3b5c54a6eaa1b77e8b16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e77cb947b53cf5f7d7d5be2c509b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebe667af66c2f682a365878d20d863756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a4584518e30cfab8d553231b7afe5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c54245fd6bb7519011a03975c6469758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd2a7ccb7ac3c9d1bd41635d9bf5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4feace976aec0d890b79b2abc4c59760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce539d5d13a107b35ffda901ecb2d033761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aee10fadb170c7beaada301eb5e138762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0125dba6d8289617c81da47ccc401763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb1895e56044bfedf8b57e0cf0c93764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f41c9e69bc1790fa36cebc2b38ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa07ebc5f111cdcc2349bcac98ee4b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879fd9bafa1231d2ab05717116914e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>