--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10eda783fddd5093f999e2e88248921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f170cdeac159b57bacc4de0600042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eff08a5d969443ba2720ab7d36226a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedefb8afa613f078d40d6d844dcfa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60544338455004067cf950265f30c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5c1c2a3d509242f8c7f12a70c74c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c0ef5984911df0e8acad8256f9c257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386a090aea8b676c34856f2709ded98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5710bda1c6331fd25dcc59589eb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b699f33ba1dd6437612974c607ebcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb769b68573f450d996401c6e927ac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce26144c02178b1a410f5db99d4099112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e07dbd6a1245589799ede36168d37513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683f8245960a5bd8793899886da82d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d03e3e5a03375f36ce1e9cf41cb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a968278482a9907330afa9e58628816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4707e98283decdb7eeb4699df62f4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa6680d4572902b4f1442923857ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95335549d429ef6fc13e60d6e385282519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8428807ec97dcc1e0e7342eb1f6ea920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56b8055730f5010a6b09486a1a09821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee52cc65f236a1d06da71560d1db6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a7ca01a7aa3a337fda175d7b79cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01ec4d0bc41c32fb087c0dcfc851dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945fc952fbfdd0d0ee331ba406aa89625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a5214955bb3b551cd7f0c26e9c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b08594c442887db30e98a7fcb0bc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d046a2a7d27f885078d54925b23228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f7e36690a2e51990c95df1b01a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f789f0f4539c46b1a703be8098ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289eb476fcfdeae48c328735912e7a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e07e8474c7814497c253cac8b20b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ddcab1f31f639c196893ef68aa92e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15854ac9eace0985175183039a149ea934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7764a64c29830158e5659c067da6d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0fc69648db83ee248138c1bc1c00436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fa4a147a7059b4543909c77b0cfa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a72722f6270a0dfc367f184135b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993006e7be38b7666296f358c53fb0b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb914632d8d046a990425aa1d28b74640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ce169332560b88d75cbd7d2cd963341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a906432c6f4473ddebd8dee24ca7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765ca9ad46970cb6d6147a81483776943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e8ea894e4f28e80479df02eb959544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36a6cb655ca2f68ab60a6da3b9339c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732da56319c0e7cbeb5759262f02ce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75162c05fa3577a91701a5efbab520c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c7fe8901e526401f269b5a662bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f85aec48b6163abb4bef13a9324d8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc4085b0e14c21d8bf83119e0b03950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e833c4a7b8faa7b967aece8569e30551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd74adf942f6b726ca2ad9c8428d2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c8bd480bcd214ea99ea39eeb8cd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c2192fe2b41cc5cc9cfd86ce249654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088d2abb23fea22bcb51f0d72f29d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af55b5fd0ed7bb759e77066cf88fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0411f50daf6075f700b068bb5b4aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1398428bc402e7bf71ff6df72c4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade4b521f3a1b633c46107fa4c89f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf63ab94f15f83bcb0f54d2e6ce13360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a8138c04716aa9bd8192f98dbff9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb118e68166beacb38a70116c61007462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf156b3bd4f2be07e34cd3e5476c4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da09c67a33d410518bcd336496cd3b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553868d5952f728b181c4fda589771c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108ffcbebf590407774e466708ffe2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d156b5ed75b33338b469919cb0c84be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea2adaf41ad29b8e9ffd86cb4c186968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d5ffb33c6190d6a1defd93c4add6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8816d521320b0c6255f3655517f30070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea07bf1ea48d13420bc91fdbbc403fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6973626be0e318851f9a1d45f8828472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a685cfbf14d63114c6ad185b37b536f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0feb8bebf12324dc22690ece44ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f93418481a0d24d81b272c73e024475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58ea2a20b9f8a51845be0285ed6a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e783a4b97cccfd57d6939a48ae5afd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11844e78c57a6f8a52e478087438cb0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125e3358f13ca88d90ab5ffad9d71a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164974153397cbc558b9b82dcd63f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b2740b278cbd1c708887ad7ac14281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda520b99795fff11ed06159cc43f0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f8038c3a5401ff192f0ef10d0a08283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2e8dc2a2aec0de4a0a07176e9e7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf8908264ee8f45b9b2972af0435185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a0a98be0abaf81a00e88fc16ddb6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e468f27d0050b1da43782737ef7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90b3531210aa4e8ed8a4f17068fb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab357023d6656b3228e33575b4c51ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1551e8bf99f8496a2054f64cdb1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eef1c7daef1ceb2b94c00b4b0e559691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894089a59cf9ba14bea4aa571561a44092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2ee1690349b0069d2382771fb1cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63331a4347ef59bc94bb1bd3ce32dee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790675c6ca38516fde0579fd1873a1cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eee297b8d4c5036686167d4565f4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c7b94e7893e5b6682a80163f3cd8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31c4e551a065a599204e551aa68c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26f525cadf84ef9f35981561e474fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7dfcb2de8ca8e6072bebe0e6d214a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66eac5f2219497eee30dbc0bad02d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7202d74f89d53fae055de3fbe3e48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba6f7419fb4fcec6bc6070d72d0dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23836839bcd12cdaa43637d2e3256afb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3415e195138e1a24f637a637360913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db82663270181d403975c0c99033c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89429c2f33911d705a962641bb99c648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87580b11bd74aa0794770abb0ee77034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fb1441fd7983644df1153727abcb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c165ab9831450d89fb446db5ac37d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e045c048f94e02cc0abd551c332b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8b021501fbf55db9ca19edba8a29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9e60ef184dc88fcc4ed038dea9d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147bb993d98bf3756775741cf92e432114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd6f54cd4d18b16f5abd3ba3b30a3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba6e5aee1795a13a73afca7c487d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4865021dd14b8615cec2c118e0625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d5f321e5f1f514970cb3eae0c4632118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968231c922d7e6e2e8a3ae8f3444aae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07976f2cd66e38e9f87ab4a425f8db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc0930b2c6bb481dcbb86a90a06f63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fe1b6e543d391ccbfa4370969a3b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a969016bb8309c02a34732efcfee0a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898778e69832cbf4f5a0fce5e03e58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe83f353487b6e2d56dd4840d5c4183125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a176d096bcf0c3c58290cc379e679126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84077db5a3a7a85e748c3b36119625e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cd32ff6dd923c0e16819b7dc8446e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca04de549c9d860c2638676f19ded129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c10520ee1395f8cebfe5c4e1226c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbb8cd283d3ed3cde43ccdb4009460131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ce7a1a46cf9f76593e8137293f0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5de85e6504b29d42c0e8f7fa1737133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a719e64d4a7c24a7cce7acacba18d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9eea7e75a0ec1066bb1aa33561398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b17dd34b345f89defccb5cb98172b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8be68a79688b3e1e222ba5c6e40d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f9511e6aac9dd066e23fb84f3e0a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693a45340156ada2233410b063fc0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba694fc04f76f682886927bae32baa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84dd91a812bf0c3bea369e9b12848141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c50b5692b8dba28c2eda54c76faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c05a5b46b3508e1dc57c1ecd80b74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0e5edf5e3ef33a4d2d39abb5686d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7d4a467ddc85aa9c070959d9ccc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f76e3cd6adfc2ad1fcf8a2a63f23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8dc5681e0d5b0e6e5c13f9860453147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd7441ce7d13a7853641e436dfc98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9ecff9cec758b7d260f794f8295c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bc40e08a843ebdef2e85baca74d39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1884da22f7bb876c189c834095c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e88bde052302a5b3b1cf4df41d174152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887750217fee1152ac24261cbdec6887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea236098c253386254ea3f5110f06124154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9cc00ae4c8018073a6bdb1acf939e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38418f6aed885de2b4bb03595844218c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db68812e8a96a8132cd7431910635157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d942ce278d69282524a54a39b291ea5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7030889fe27e93456ddc62c00f211c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4923c81ecd9b928d7543c6246272c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4671e0380a1ec2e487ed06461f75c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7032682b95a16b76d7a41036936f2d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7c05e6c9aceabf2990b803b92be3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a2150dd38ca57a18c856b8c2f87d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b62db1da3c9c07521e6f62f6554a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc1174f3524e4ccfc181d8186286a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9f50dcea3a69918f2ff999db3628167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6254ff5ba972eb3f2d094385bb227b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd91d406ceeed1fca5a5f1850cd08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14ab77f9583440b7b453d0bf62cba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a4019111184d258855b96f6a5a785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f1ba82b305acc33a7b902bb57104172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e3c542c21cd761e5c530f59440f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e2969da1435032f379987ddbadb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd23491e65113bb17b5cdb06ba20e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfd4340b907e1d6debb0cc27721ce0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c3d2dada77e3c1820828d208bf81c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b23cc0a2666f912c6e4b31e36d97de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a1ad4b24856a071ddd3522d26120179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f46a87cbd97f9c0fe0abc29ccfc20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba71c8af6a56c6f7df789986d0da482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117f598d7ccc051149ff79979cc345182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c777eea640a668ec6672a008561a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755104651aa4b664067e8043a451e400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006de7c303b8cbed1e4627018322b30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58df4e8b593b714631d5c2f50feb05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56986f53d5af4e8476f23ec087878537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2323d0c709235dc69ff7aa0eb2219188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbebfeae53efce856b9e0f467740b71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8689666149e49b73b91d3aee4a7ab0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c6b3438392d0f776e2eddbb25dd86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a30e9d5f8134149150fc0c29b5a82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b279aa8ab7042d013b2ed86ff08b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1da045158ccd4eba3194b807acec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae85e46d2e05c38d723bf09a10b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482963ed549dd83a6bc50de95c341e3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0c77d36fb9ab898a7023fe4569da4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addfffd3cf1bf9fbe86c6543fae467d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d60d1e83e4ace6b68a0f8a13310e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10cd53a64fd820565fb190d6dd25c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7144963deedaf373006a7c4b05653201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db94c8c4dec8fd141b966dc1342219202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9765d05794917a2e991494112f88c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63c7da1fc2da8efda3bba536316e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637b7fccc24401f1abc96de185ba9e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acfbafcdc47f96976b52368047f31b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b2a0d625124d887a3932f6487e0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb14a5b1ffccb55833ddb2af610b66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1589b7aa863a81a7eb18b3c19d8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d75f7ca570355cb63bb717c1fac9b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87407e73288e3863110b339f583725211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f5740e91342a1486391befb7db134212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534a51f80c813758b37c51391456cb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097a2fa4cb0c717bcddbf7c3ac07412214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27a84f6e45c6bd77b3dcee0a8b7fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eef94d39191de71dc5e511c06cb63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d291507284e7d6a8f71a0599aa2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d484b52af3f461562b7152e18fc291218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c1a95a9a363451ddba80296f2430b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d060f25ba66fc4a91057423655dd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0e0b875c8b7c94fde1e0dcb08028a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd75a0511e6dc4d662f93a8319581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe7d1e97a48780061230018190e95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cd218ee061bea94ce9c82ded399e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195aba269dab3a895182446eed2f9d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d09e305799938f2d0d3f81e223b1ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256bd9ca45647778a14248f0cc5e85d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407454e28ecd522316c0e0c78ea58921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102b5dc9868cbda057e3b0826815c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373fafaa4be410890ec249a6ec4c06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792e8da98e3089d85144885aa7cc938231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c255661557d6e19a2a5e72d352aa415232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262d5a9c9765b2bc7409989fba3983233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944bb99b60569a7d42ac214c1cad64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fc1cc193f49d48e7a58bf895d634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2715bdbedafc0b768fbabb17cbb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673943b949b9b44da39d188ed32d9ab4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c412787a431e19f52fe6ccb7dd92e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058abfdcd1f17ec733d79b7c6e500c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7810458ab0aabc348ae73f2daa57f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d45a3af699fedb5cace6f9173037241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905b3d77047cbb0e61d576e5d011069242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fab341438933a619bc16b76fc04bdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc6e36e9f9197a3df10bf436110319244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c9aa55759bc3764dc3e267659597245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2310c28d5faa2fbcd63f14abafc3b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a500dc9b35bb3384c55abcae3704247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3fc09f1647a38e5f89949a8d1ac9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911391b5e881cc45f9e2a387280cce0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795167f103095ef505c86c7a89c71eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fae9c6b1a5393f947e2dfd00198448251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382d3fa99412d48416d898d34be325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34737742c83c3281ad139b80d59d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2c28e2f70b564277c800ee633699254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c293e9175d3f606a0ea2a37b56c712255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d54bed96c92dc5834d835a90a12bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec73ecb31aafcf2214d14324adbb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b144d3313cab136e9476d5ce6e8e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de94dd908c6ee626bf3138fb9e4a63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c4cf43cf3e02e600e433c69050bd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf5e8b9eb6fc8379299dc39e523b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb330862a71eda564d7123cabb7c0c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86883806400ee47a9868ea7c658e23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ebf1e606070d25e5f934948b937ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efddbaaf86034147b8ed33b7178f09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf5983bcffd558e94200e0704ac9a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635d26dc212775694ebba9862c20eb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d2edc05f3e558f5e6b301fef3f14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8272e4fdbd6499194f6386af54e2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff22653222e5131ff24256987cb4206270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecb109dd21f094a5d9f2c78280515271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14e46e6cfa547f8871ce17a3ebb32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413f69d92077235a0bdee049357e382273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec840b1e5061318810258a7d71324904274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c87c5a0ccbb850b5f13ea938efbbc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3350d1cf62822854a9bf1b5dd7005fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9228bf71a1eae4a6150e8f907e12a98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83147aaca8c4cb969f29f72f2a66d8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b3297b8dbcc4bada5ae5000ca99fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8aab1fe7f17205e1e722b06fefeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed0cbb658fd1bf76867dfc2af8322281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4aaf5a33f04b3a488a368624ed76a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb8e490a00cc3cd1ef7177000ea823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c9e5f989abab50279d10aeb6e85c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8102940d7fbd4386391fa9346cb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35503d5cef364ebe5068b7c424753ce0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983413ab341b83cd4af25f5c7e3be0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ddf8251787b086a0101cc3be0acbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9050d0e57d393889ff24cf3acdb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b02ff898b03df64dc4fb831da0d541290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e07c21a911b5681d46082af62d2277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0bbffeeeb174bd45458252f44f19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd95b823e501080063bfb18c69502b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11bf0e82194a83354e7cb0ad267cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb72fed9085235480fc3f76ace018295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ace6d6f573116d79caebfcbe4a9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafdc089557fec72a3f3d8fc3e27dfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34ce81a5ab37839190350103001d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453197372fb96262bd3d99419dbc67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564b1318a9ca37669cd6315e3103850300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6384a39a361dd4cb8dffabb1768e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4979ee0114b1ca9fd26e864cbf54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e14fdce4343f1c0471403007cbdef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03273aeaf7edae80f48003a40cd8c22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb4f58a0db030f5c8bba67de6adc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a526ff698f79e7f9e96a192a79a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923142ae67f727f65bda924df1efb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c34d48c735fd95bc4330c130059d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fb4968a409bcb4ad6c53c6726922d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88f84e1530fe8b54ac4156b2247d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fca5b015180cf0e7d5b2db7ccd60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402440b0a9676950ad0576428961dd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3a68eb438bea8780f73b4a6c71f7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c93e3f341ebd2c26151dfa1ffb1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39fb7506588dd7c4ea7915ed77adc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9c862aad60a643cfabd4f212a43f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e60529b7b535f9dda787e9e4d7c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5693de232bbd9fb716a21a79fbbb0b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552efd652c2455396dffe097820be6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686e9f536c6916e571b30796e8fa7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9292e0f2496cac1fa25ea0779ffe19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e7a6448edbecd16c8e0bee220146322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118784c864aba01929fdb81ce0ba7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c16067e939505a5d021b0543323c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a8f82c3a1329bb287f8ca2a1ef32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822584bbff6a9c2a8bc86094a712dde8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd5a5d250de1d3d00a6222472bbdc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26110c218cbe8389a815552b4cf6c85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9c0b871def7c083e2e1eb5d8933a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245286f8b307e24a96f18d34363266c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00e47033dd5d50b803612c5adcce28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa7d59067c3440a7e46a0d73ba82e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed59be849f24cb384dce142c4bfedbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0334ab00074addd416e33318ae0630334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0892f2f2a55924af4211403521e29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c03420c2c9bf9c9973a49b01226e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec6cda9a8ea8141ef1be4ed9451661337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc7550dc3cbfd5bbdc04e999218bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff0c677b2b468a46a36d6d93ad585c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d39cc94060b7d2c390cfaa517d404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093e903ef81b1e85b5ee944466eba5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3aea3f3effb6b4803cffdc5740df7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f5b1820022a80df419cca14de597343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf478b04eb518d63a077dd3569bb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b7e971e09f0fb1f98f23a55276c08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557088b2528caee7f70129ceb3a250ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126d3ce1a5ebe7cbc95b5ee901e44a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930279173adbd1b67c6bb538eb1a123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90171fb619255345d8d0012cf96c30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4ae100e51edb92c8e5fe7cc0a6ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c292c83ee386b43aa59001c57dc9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebff268224e404560ee4ef8938b4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963437cb766d2da6f8cde531d9bd6825353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a164431bbdb5431c17afdd64e3eace7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb9e62311fc44f6bb198a2ac27484355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c821fc810f6060a4f3dc063baa7f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28d3182a5a68b2098baab428669c1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e8771cb99e45427c5bcc18921871358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b436f765329970a138d24ae0e546359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e86a3e3262293eeeb4948dd56102360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60bd7d4833f10e82e9c548d5693b8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fde7322b3c4d2df4cd423fae7c67f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81e9c52de05627d5a3bc01df0e4323363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c3964dfe884f00869640ffccb775364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3849aac9f6e2aaaca9283c7740a1f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6ad7654acebd7245b0aa6ec415d16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fdcde91b18cee31a9c2db47fa68f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3deb63505357ebdfe890526640a86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b80d6f9ab4c61068c276c5003918369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f93abb714107f108ee55ec602753db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea729b68099ce4f8c220586e33a4e59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599d4b588707ac909363c47be9dcb94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e333441e29bd1e8ee0b43333e9773373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c56746213210115c0b7bf746b32f25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4e445a973935a3f9392e4ef117d21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b76d9985eefcb42a058e6233135eac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47342e9f69a92cbefc9737845646f6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02406dd7117b73171636474376a68efc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98eec7727d1615a56aa3dc44a6d5e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606df95a777889e6cfc52faec91233c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a856f95dab30cc0308a39de49ad899381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc168f3c9c407b94592d7f73aa9969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321f9f1a8950c80c6c213c2a8ba80b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52aeea4132fef159d7f26e198deea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88166dcb2c6bafade9f935ad7575e9ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc91b620d273e8fec5b78991a00115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f93e1d848dba053f185c700cfd68d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3bd9c576ee5dbdfc577f1dbc0c4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fccdae4977ff8d9e7b065a3c48929389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a17ca7d0c2519b72cca4c5371a90e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb679eaf2547067ee457d82bac0be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aec7ca4f66e252d00bd856aef4b01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0035c12fb4d2f89d841cfa0d5f38c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac451745a7741e913fc45ea4d599531394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ab2c4c83d5cb38883c99ef82e614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4032e6b4094f54b8b716a7f0667135e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b5dfe1c169df86040abd36a49300397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea191087cf05ec7879c57dc98e62b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734724f4b7d29926da1b794bb49e51db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322de61fe926683a3753c0bfe978e7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec08e2de3b378005b247ab9981ebe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c270da4157d686813c118a1d743d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b257ffb782dcdca652a6060b3b9ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e6b650dd16d74ad68eaa07bf4e22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797ca45276eed9497dfe36ade8a4950405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cf1e9c057c6d74315873d0ad2af7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667947e58e4a7ded10e705f2d1121d7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966184279c1709b50018e81830e533408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2ec219a6aa7ed2f88397eeff84a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdac4a78fded2c342adde4fcccb4ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1bdd7731c20528caf41f8d4736779411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534bfe67bd3df27b920ff8f87b1fee9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287a84e37dde2cd25aeb0452554219413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c705682f968d444ff0673136d029414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db76368d801bf0aa7eca05026ed599415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac728f3e4abd691bf5136b691f43fe6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9358702b624d5bd8b8b9156b7e6b4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df8883d244d7a3c6c31cc9197f1ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95551b24481b49562a6809f89a3051f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f100db26cc0873dbe67cba30dfd1f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18fc18329532a47d6e7fb7508b03f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e0fb272593adf0c87ec9158f49df6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be0610cf2f1b614ca361ba6c6ab56d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244355ebb9362f279c3fde633f2ce30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296a8a85299b0b58515eee109593378425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fad897df4cd319fbd8ecc56007c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18474d211571b92d42f4b7182c88ceb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b001f0adc3fed2c63ab49e6fdd384428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc656a1bcc2b6ec81988aa3e786a78df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de0a6ba7f32266bd8f93f9078ac843430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002eface59b978f97529f7a518a29e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1834fd7ee92336849ff9bd278cb166432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ddbef7c29bf2c08f6ec10152e131433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7060d12489337b87f96645e5f248b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1994e960e76a109ec9679ced97496a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594761a2bc9c1d0c25d30c7559a295436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c542c24d3f76d9102bc747b572d63e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b310c9d9df489465de4a975091a065438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b1cbf18be28ab4c39b0f25de76b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e7b844a9d7f1dc2781d329091b38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d4ad27f69115ffe3a48fc43d3f5a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a088c5b526adc033f545d62f0e25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e801bbec31658009bcee555fd686b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d0faffd4d3aeacb7729f692e8f0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e5203e35ae9a0d5a56e32382a8f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5278b52eb1cc30745ec0a1ef95ad1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f4fab1f56f9142b119765433c590447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020787eebbe26fcf9d7a4a04360fc426448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3f3b82b7f5f0fc14157b1a549126449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633624d7c9ab4c10c109c115b2f14b31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880b02a9876ca4e41c0fde737000e23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c2837049c966db94900e78dad8c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a8ba05b4112c72893ca0c25513890453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c503f366948df674ae4f1ba96e4fcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b2586832684c450979dd1d3a7ffe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8c5e0f4b7483f1903097cb7624836456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002fe193d526322935facf3c2ad35b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0e93a5a546febffeca71ccfa93d53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41e82f4b954fde604c9cece30ff8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0340fa52d32737a740a835201945e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1132972829aae5bfe63757a3ae626e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5f9f5929eafeab972c163477f281462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d249fdcae48800983dd768e0b179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17ab60605919483509e2d173a2f0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79300c8e32e1ee6485377cae488eb17f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb55c00b4775cc19d434f3b3c8d3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10cd76c007464fc7c3f932ff05dd60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7563870a041210d3ec6bb3706d93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caba424d7534bb1990f9da477cf6f4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c76bd21fe0c08d808502fce3baeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069848671fae63989506ee387b5066cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3ee9952515abe667795c2fa7065b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d782e02414b5ec1f46812167226c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ebd040297e2c1c6a72713e89fd24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99563ad8533f79ae284a3ea1cafdaea4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ba255c6543f8328bd4097168a0c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb82472cd735781f6a734b113ea898a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f70198620b64f7df73c0011c34a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae129ca7123056fef4c2ff6a883f93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6384a5d1b68ce7834807e49edfa8bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38911403bfe8a78cb76c9bb641d6e8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29ebac1393ee52460635bb86fdb6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039281253f9b148bdd6aba95b339737483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c28534abeea422bce3ebef4679ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896a9811df23cb78bbace790244f21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c6b545bcd3d5c9ea57b0a6dc0ea5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e08120c32e9407d83e68057a1f66c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043571db16869fa70dfd4261f5e7c99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2350ceb1947568abdb8a26961b102489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d8cd321011a282046cbfd89bdc6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc4f4131579505c5367065c22380c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877560c659ee03b769ad28610ebcf1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226ff3dff7c57fe3c0a2e0e4c2cebf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d63814fd6475eb53ce67b37dff7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c31277b5e20e499704d6d2895149e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb44269a0e743c5f2053faeea83314496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2270b9262141f88ead2b86483018497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc21dbe47b9a5f993cf14ae06f772b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ced50719ea69b1e7143c2673985c84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615c4447770839302edf86d41f0023500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89252bfaecc33a693b17f2a579917501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8f0e945380927d911cd9bd288747502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885bb84cb3f821cf953dafa12b9edc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120d6fd8cf1280caac1f9daa0aeda9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c770a6fcd0e427474653a3c60b54f0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c621830390c373884529b6fa18ec8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735db93ad5a4de40422df534a0b38a98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ceeb499d70baec0528f75122f9b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de34e9e5f5f8ba8ffcd8683dc6cc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e0968f0ab13b9451c85b5e3d1b52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a180411cb8b1bd237617e8c3a3348511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ce136bde8986f127fe3dcaeeb02b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b66a8269dfc6a1eec7c4bc164667513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fca07b5df1987cdf65ec87e3c3cfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a5ecf85883b4a4c69a78db5cfdb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7e39b0f343df0915708dcc6cfb65c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa364c4f21e5857fe05739cd9ac9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605721b60772a6da04908224f10a3f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f859ab4d2e893b571851b27f359ada519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beffb4f26de4642bbe8fe509a9a8be0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062276a88297079bb331961577ae8e2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b631d57ab8b6362f88d974d8d14c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d59933ccf13ae448517214180053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e94ae3ac8fea511cd08ff999954aab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f926e3a8c7b2126c50d81060894dee0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c07cb4b0a5ca655496cbfee215231526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b7143d593f16098f5f01741b6c9ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886cf69afb4971f6fae0cebbe60915528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9079d0508837abde6f9688269e23b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee16dc5e889be3844100c0792f6c9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90707a8bee63d43d6e524a36a811ace0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14234e95fee60dc6c40b1f04da58880532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc17eda0a746145ab2d715357d95598533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72436f75a5533f79e22a3ceda5acd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89104842bf08139feee9fc1be441e2f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b813c9e4f9c9a8052b535bf5bfc170536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671e0839e953105bb0b9dc0552a6d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b0acb04dd81d7c630d300b0ab4a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701f598b142369a36df29669d40316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec52752e9f85b554dedeb7bf9bdb8a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00139f3c4e7711594842929a74cb36e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220083c4bff427dcce0f70ef2717fa87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350337df815d66f3f723d45d7909e094543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8479157d4406c7c80269c28ffad323544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d5f5ad4046c7aca128605ef90663f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ddc8793d78803a0954f34048090ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d913ff1af39977d83c4aa6b1d8f555f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eab20a880755590fd0637d5ce68c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198571e4ff15adf6685a2e7026129c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f287f1406c805a69191d7d2387a8bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb18748e1f21e43094c6be44ce762d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbabe110a1e75bbc4efbc629928715c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9820da8cebcf16b1df9cdfae247080553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d44c444a547e69c81695b8edbfbcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910acf80cf3b127e6c39b34a15b1856c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0769b15986455e79a115acdb5b5ea5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ab11f7eabe70a88e5270171402b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8926823d551427a64fb8b7a2d1aa56a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700049c644c35cbc4851ca28a9662c8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b4bf48292eb4cf293760e5d2a7064560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a88931884f3deeb99e338ffc9aef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62386baf92d2d02c415d2cac6047f71e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2419f35820affa340e93b746e8457563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10a4e0ae15844386e5a9b56d8a258564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703db5a1983a69754d19f724e50d992565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f853938b9b8f16b3831f7c21d92ba9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b1bd8e158be939dc80fc267286ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7515fca2cb1663bf19892664aa4a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81500a718d5d2ec83309812eb530c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8af0f818efd25277fd9d9dfb7b3b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5a18ad43bc108afb2c1750f7b750571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf4754f3ec5ac219f2ae17dbe5ad92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46a24eedc27dd86a55f8cab441c7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6101656cb19bf3288a5c2bd05e31b0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49427b4d03a74630a0e3206a3ae64d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642842c2f11181f1db6a12fa729c00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675ba64d2642c0115eb86e183791392577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b8974cf5d7a7f04e620ec2dad9fa5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e46de4737d7bd17baf38562ca83ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d75c4e8284405587d1c6a8430d35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf9748df02ca26b8936d43db611b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61648d56ca0e4bc44f105b1384f46adc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd4e78a7320cc29299472a3ee93c21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139c2a82a589a74f7105cc64356a601584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0a9519868a0e59df9d35289022682585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f76b71f5362fb8146b334e567a2c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83482a54b5bd2501d892428304c059e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b0f74527801a19c0c9b6345b03d66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52946fe224dbe14db0530e4a38f269b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc00c38ccadff451cfac0b7f42cdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27e2c009413ff1dcc2d209ab3b4e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3292cfc4c5c329242ea45c43589b8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473bcf2ac23ec2b23f9a13e059ae98c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f52411a5826019a99b3d6fc46ac8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807740466d6bdd972cb1c8039a62f715595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207646ef30e36ab6a2f0c8d54aa085596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff299852afede8d48fee32b370bc33b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693e07c3fb224a02683bd8948df5c11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cb45f14ef696a970305d831f2947a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33677e77e59aefb8cfa6c2ad6e8d97fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ef531fddf3c3df1546208e59bf29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224cd0b982906bf91a6c92c4addd90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0fc4e96d70073d62ddb9c0ca0e04d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb219c058fc542928b4d6e0a4a3b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807bb89d38ff816b23e6a9c48463ba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f98d9635891313859777bb823dfde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1216707212057b501e7ab58c70c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba6bed527ba41e4c86091f4ef54fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e91c53fa2c1d0fd0f37b3bcb6720ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280004e37c9c39ea4c35b44c5ca21e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c444eef2b3c9a92628d4baf7db96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0664961522db3d354f533ded946837612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9548195ee7e3f9407016462943ab160613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b399ad740a4614e7d9de511eec674e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d986b1ae019537013dd4d38ffa56e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15cc6e41554f65d966ddee0cc6ae4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cde70596104a85507c7e77395f24a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f934d709abe484565dc67773f59cd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa4b70a10b2f4d156d60f8e55f08c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c51517197b6991a1ce3fcea2419a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3cb2052b65c41041c5a827f7d2e32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c3d78538ac726ce3e4ad6de2e160622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5d62305b99805aaa3299e1a1d8bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d81c6b12bb4b4d66bdfbad9682122624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90acfb2c78ae7700ced3e114c992ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee71015874c020976b0a91d4e5dc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f5b73d3cffafb426227eeecb5b10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03dab9530cac04647cd5ba30ff9382628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200771a708cd11b7368b3356e4928307629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239dcb3535404fac5848a524fef3d58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb247730f67c351c85e59ff6e360b43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f51531f87133d8325319adeb8bcfeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b260e45cf6134a1d5a39dfda53fcc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141271be303ddf5a808662e2f90e1d25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad55e5d9c33853c3902159a28475ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c378c9459c08a4ac9061f47214a3d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb9653d2347b2e64c6761aec76c35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cedfc3facd25af70541848284c28b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6533abb96806c1db89b46f708c3b8fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5eacaea74a05c1cc4185f5d9dd48f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4b6cc22822c83964784356254a092641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5172b2cb0cf1e57f531c3fb80c2f28f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7bfd2062a7c9f4760d921d7efb600643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28239fdf8ade2534ac40cc5a776f13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784af0d9a9328736b476f277ea34f35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c741bf1d4c147828cf34629eb848235646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18235d8e7788891cb1c45bf99e70303a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e488872e2d9d952aedba07e9e3510648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028739587178f456283a6d0bd56ca9a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a245837d7db0f64a13117c2b417a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc519cf0489f842e3ad856d40acc1a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07393bf58c6a0eaa45e38e1c47e36b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6699fb74808036add99c5a3b0d461c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad617f271eceb1d2964b1bb5740b70bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6761b6d82201e5658a92f745e2e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f14bed4f17f727f38489e3c8c8a804656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304de78beba4638b6a1262fa1bf810f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2effe470eadeded5884ae34c4aa46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8698aa4d70b3c8a33b08eeff9d25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f906b6bcae23adad415101aebcfe5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b329d38b4b0d992eb02c7db64b6b10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567488e2fb7e0462e5d6035e0f04f8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a730d3055d15e415b50468061294a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce8875746c232c0c9ffdf9ad9a7dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2104c08a1132792c60456edf73562dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f56a6da5e00436868083e6433e4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf45b5151690c1adf7b403d9ce9c2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42596e8f4708eff140acaabc62a298668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb4b55886327afbabb21b2649e29eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc2dfe237e5689c80fb6e9a240acc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed30764e39d555ee668482055f0c914671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb02be13a7959b45e6497c26e2063c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b18eff5abaacc219ccfd9a3afc70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eabf1c7f49c1a8dcd980431262b52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574b25de888a979e257289a014b4d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685d654fbac366cf1e5af0073c58e34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d3e62f0035de02c1d74e5039fd93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e0fcb1158200093ce4e0efe081c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb28b109a15b4d7a1c3f08bf565de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a72a92534ad82da53be9a27791ac5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776334792336cad374914949fef7a1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d55297e5883839f257e1a83d8ec912682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c63536ba1d9a35b4a614f79f1f3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff128730323f5aa0c710f96f546812684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5308d0ad9dd3f16588790ed69026c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d08715df3428e69f4ede01fb665b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e52d314d707d391027990ad1b096f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864fb74508d56ae0d3e4a3afac2ffeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6782514c0e57a9d5e53d694fb71b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180a40af6d96058f41385989aee0ae9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc6fce9202136de4d01a27e781601b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e051e9f171b7d5e5263578348c57775692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605fb479daaa644c41372b72a015c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d578b48466a465315bd4dde498f765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046db38589c6d58f770ce31d8d3ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39149c488a6f90edb0ef5bce180fd4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf7fbc25cd2ed485f710b92c6e648697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696668146852227efade13627ab1a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7783690e5e843ecad4b1a8c13254a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b617b2d885bf71858de507c789438c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773a933ad9ebb10cc3b87d1e3003773701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e7dd3e72ae69565ba01932606e2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f3666df30945beb9d0c3ee142284703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015bb904bf19ebf87477d7576ca3de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62159b4adffb2cc6b4bfe421bff933c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5138fab2696207ac1bf3ca1f3400706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058092de738f44dc8e1a886bba67bd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18422c29855afa2428a62d95a3a871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a37a73bc8606518b237b07769c993709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4684925addee9636613deb689e018710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461048ce236b9983a845cb21bb5a180a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72926bf7d3fab94eda0e274218dd9d29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c39f7dfdd036a53fb0f6014ae026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb56235aa6a3f4f91b1f60c05b000714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee9e03d9349a98b29899547cac6ed5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4d3b20217defd86b8487c0e898e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c463a375f5daac594cc769f494bb3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf102e1c3af715c4d14130d7977d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4c21a8c62972860aaef9d7379616719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807401c3f3716e48d5c08d474b8dbbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef896b56e3a5a7f1789ca56f847f8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5792b24a825d7894c74650f20e56c32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c641780b68a04a4c8e07fd0c78a08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f032eb8855827d894052bf5ccfef0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd7fb62c0823dd21dcb7f69813a7cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf7df65d2c7350aebf005f091b95e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865fd9fb2f3a499577d6d98bd4aa420727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4614a67aed5fa8a73fc30996c044a9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3d022b7faef2cbd10a0d0fdaf3b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ac71675dfa36697df00cf9a7af9e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b8e68dc5d1611a54ca70595dc060731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d10191df6adc6cd6f8077c229778732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241f2ce171baa151b9bcdb0b751c1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e5f781309c3ef3908b910db064e84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1d3c9e350cf4287d69f9dce74553735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb62a0d1cf8f60786089a9b1d1e290736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20cdbd30d9f5843c505ddb3ec2367737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c4a1a2127d77fd2080c066383550738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640b852074df4b941a26343c88bd9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b66576adb26b5002b32fccce93a63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a9392bc982a3690ef8ecc4db8c19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d293078c9dbe19fc74837d46752d33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e895233da47af5387af483ecc49f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44656de9e278c7e42c6cbc881a108744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fff1a83de0e6adb2847fe2bbeeffa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebb3bb6b8acad92d0afa4fde1cc1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad6e23248245ac3f78bb3fbcfb1b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c08c889474a657c57aa69ade5f67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac808980cf1c1664c8779a05f87238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb6d356c85472c96cc14733105606a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda009de449e18189412e4be097617d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0d083891fe5cdf768d6f5c15d9b42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc3326565656f876d521617ef9aea6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b0302b08ed1b034421dd24b362cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7cb56bd7f261bebcbd0c7f615af12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86917f6ab11a93e9a3febb754ebd91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92fcd35e9c196b6da66bc926a8f9e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86794e09acc27e4097a07416bf525f44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fec7da2c58c151df4682c3c8124c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7a3556308b6f2a266a9426f1a3274760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55f0812b82fa4535080f152ed8e74761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39369d503168f76bb2902f85a8c42f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a7d28d314ac3e7d1266ae043c606763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1bff30477f665a5e1fd5e63f4fa2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e858c501a101f050e1e32220bd325765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefb4d2db1464c3590b92c0c5251bbf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c886092df04465ec4f9f6e1e236ef33767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c074440c46c5a95599700954afee9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed67cb1787837affc89aa343a2d4ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d1b69251062351cea4d332a483bc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10276c29eb5e0bd6ad757b5ed348659771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a3294681a2d55271e42c5270b9166772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df05c5b6d1502d24f34ebc29db1f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42738dcf0f03f16771a0a2b790f8deba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bfcebc6477e072ce22ebf6fd0107c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6660bf4b52b1108e88c9df46be819776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3f46a27db8ebf98bad604362c94bb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c576c60e49efb0fa7f8f22ba730fcb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d460d157f8b95f6eec84b4914ac37779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef092b64b4bac732100ab6c9e8c5913a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfccf12dce80d9a17917b38c4604aea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e8445467c0b03c85c19f2cb6fbba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c43108f893054bcccf340b6d5c31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f928f93619240261d782641ef3f64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0548a57dd24959392b48777fb9f3759785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523c92ef9ce3ec98d5eae6b783b3681786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9d1dcbf821cc577dd1841c625b3c2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811f185cbcea68114f2b5d320c6159788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6177ceded2072415e1d83139001fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f91fc34d796c1b8a60718b9647af9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd45dfdcd1492455c6e0f45ac5e37ec791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3509f10c3bb93069a27ba7a814ce5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac090b68d6e0f4644acd0255c315365793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b30b75bcf1249c43ee60043aff0d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c39f2c900d7fbe6552629796a8a3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c5e75b569ef4723761fb43986de29796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca2e5374453a9c00ee2bb545f35688797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad10210c388ab6c3b5213756e0a535798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bd3ffc2207edc6f3ec9c6973def19799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7770772ac0b42718a7300cd479404800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee306d1bae0ca514d528a87d5de2b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22adf50c2573b6816e03d3d9b0d40802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64536851c1ba36e0969bf53eb0aa53f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c80dd717dde802e66226d3f1f024a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b085ec52a56cd14510a0d3369dc84805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22921a3004f5acdda28fc54fea449b4e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099ad71de3172bf6853cff75c1b3e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6331dc26a73cdc05e17e105068d3d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283488eafca2b2e8034d88b11204de8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6051d1a83c5ce427476e1c8bf1afc16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5f24e13ea9a1860f6f8f73fc0505811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8699b214183f8ef8ddad09cb6f399812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da47bb3ce0465e35734e8504bf76f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f726062cf31d648d51b6f32578f79814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ae5baa03bfbdc570cb278c793f5d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c60851d3661fbeb01919020d0d6ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd915eeec3a42e2ad15db6aa3d3d549817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75dbf22c44d31d4961dbf2414387de818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8a6db39c8e87e86ddff9f13e91b7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9d4cff03000bc40d187f947d441a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218e45829e0a682a80f855b09d864a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2716dcd836f9f7e0ef4b136a194afd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d3c42cd08a83d8ad3608ea89f19b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb71acbfab1e8f9fba27a5e189d542c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d707cfaf305f3d94ffdd2f1b558e1ae825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f89740886ca14f900987be3eb080826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded17b09f8f0ae3730c4ba2219b9282827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b5cf70606bf6eb5d1a4cbed93e61e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb7d12a4d638546b7118ff5a196a2d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b84caa7fba44db1a747e8256e2d0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811314f61f052947146eb971f52a5e3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af50fd55d0fe16d576a9be6800ae43a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24bc66c72606456325cf897b293c7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f884ea8ca6ad9aaef2261593ed40e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f939ef8829557d614667a96ae886b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41b75e7b4c31482c08e1e83442422c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c6caa66380931eb5ae4ed5eff004837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ecf995975a105853ca7761fb416e9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59fed105964fe94d2e06f2a6f30412839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9083db5160999806fe3eb58ee14098840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28181bdcb66e689e55e4aed78ed0f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbd1041ad4a7a3ad81a97ef98c1eaa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa1aabe14c2c51b176f989e7d2b4c7843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f4dd3f4efda192811f180a670df11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ea56f8ffc60d0247f103c3219d68b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3d88aa5f203fecf2d0c9da29829c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433abf0e4ba99ed530f39752b6d332e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ed98b02fb0b8b86dc5270ad2d5085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d0fe4d510ab1028b5b65673db47266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ce1ba9c1a149c03db7e25891dfd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3810cddf64db0d6f96be73e20d188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c1fc408c0e2b3d144df59dbae5e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e682fc0fdc35d6e106318605b53e2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf865655b0dbd1d1fc252dfe9cc6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825294e867384d3e8f53707add1b62df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b78423044365809133336424383a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e9e701d334ac6d21b31b15493fee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667845ffd9918095b19936128dde51515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbb3180ea7c38ff7689bb8382d22d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6ed887bb27a98e238fc5ad139f8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d053ebbb8a7e61dc2d4d844b32100518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91375554e11ab989cdcd4182c4ca5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df02520eff77c91bb60265f6934794220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26364b9692f4c55a18c1742a2d6edc8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4363757b2d5f6cba4fab9699825622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa074534f7eccf9f85018e913abf9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e99742966173f3d37106e6bbe81324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d514119c3a308db73d0606dbb8dadad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245950573d3a712fedb6b747df73c0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ec76dc1e6528f5fb3636e10e976e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c239b204c80d3903073720ca5d9cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d25f9bc74e2c971840ab810c3e1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffb1c87e6afc903bda6a06bfb0ad9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970073b22a4a7f8328848513e38cb6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc448498b87fe3bbf6c5c00a4f866f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d3e0fca42d62d84e69d5dba7b484a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a431fbabd3c1524964a63359aea191e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fede4935482965ec8ef14e56a07d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a03a00b5ac29abe46ff920e099b3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee8db3d4e23dfedfbd6267f95058237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310381bbb6977162e7ffe7ab8f44416138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71557682d617d98ed57764eae37a9aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2df4144067a7429b949b8c30d4817d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393cd0807152f7756d395d9be15e0d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9944a65b3ed5ffa8f0e8e877ad564a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664c553c13cec1f9b3abbaa998a5d8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57dbda955207006f74619a494a17e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e21bddfa77b3578ba4d01f194bdee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e198497f5c3b901894e8f13cd60e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af613b1e987659a32d2484bb1be7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e4b5af0f4c66fa011a45747ed9ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e93aadb0d0623fe58cfc6e9a80e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ea98cec06c40283cd37a6ddcc65250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf621e8bae522c4db98f419a56f2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94e78db5ca4a449e3b9ef8d6ff932452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b87bedc41bdc5072af61882f8dc4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef00330c0ee1b00110ee06b1168685454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb426051a9bc352332ffb762e846fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf0a33d45349a8627e0931901166156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4b827165a5b6bfcb8a7922c4554457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d98ef7216a55852c4ab4ec8519cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b5a5b1ae9d6fb879c84c4d008a59a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3223526b8593aaeb84c5483aa11560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e2b18e781de26bd108b0edd4614b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9e8adb7dbd5f41e8ae9d0c219e9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74cfcc6c501d7a3e00b3caad327d5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227355cd6dc25f4caee56227f92ff4dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a76fde655fb6b902f99e5077470a3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acab1e8f550277b9ac886c5485b7a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae07dcd35925f413f2db6107b811967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089a11ae890b819fb2d5bed524bd57068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acf519a781062772874e8d16cf778b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb021b629353ced8dc2f865758195870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86118ca2cc055fa98739068aa0aab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca2c842368ba680a72946abbd745b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffd178f9a4a5f695b97a60630555873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f1df717444f6bbc8250e2d1fe0d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117c1798f61b5e3f0df8432e360a2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb372e67f2c8d5ec061a40673dcabb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab8bdd600f5b733c6c835fd48b8fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc9e66cd4632cbe87d2df58fa03ee878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb388f114129b6bbcb31d6f9f9f33879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745752f19e534f603d08a496c09473980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279d531593aa6d5ed2b0dce748608e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe8326687efeebab1100f216d9f29d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53ca0be69ca0d24809cd3f44bf68683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac1bee93a32ea9ad77325aac62e1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998740a5c6779c2c6fead4c48a72db2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e7775db26cd3c15c598c6e145c6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b81d2c8cf6dcf62aa770924b45f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab4ecbb9b3d9a32879e984225c6b3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e799c92fe2c5c7182a2446cd60df34189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8045ccec72bb228706d1bf0036a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc2cf795d75e701446725ae0fa638691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a2a7b4eb7fdda7542eabb899ae0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252422184a9fdfce1d9300e44c92ed693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2f18124ffa5d293f52319c8ad2ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d025cca1c66903de278c1ae741680595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2870b1ce5fcbbd1f8ab03ee54805496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8a496aa0755da76cba1f8c1309a6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd312288900f6d6c1de03adbd0b342d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9abf70343316f3fa58c36cead4b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082747830f8ba35d9949991e32a11a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9f85dd778b645930fd51d8bf94d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305f5949b85ce4375cf18840616d9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d238324ad3e426e12b7298ae68ec3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc281d6ca3b920a5128c80386359f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f1481c0d866b18d4a49bc8cd4263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc80feddbdc4afc0c68701dc0acaced106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6420a04ae5f83eba63a2a1c76cb4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53d222983fb5ed2885c3f51d47b22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d12b845a989bc18089f9c4039f93c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbcccd0d9e6259831d9195f81884d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a5d90626d5b3b801502f3095885f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e88c0e2e51bb3e22b83fcb44feed3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3ec9cd53db1894592ea34658c20ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e905678116b6deb6ccb0144aca88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f9162100dfe93b7bbb123b436653115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdd89ec4f22887a1c2667674722125116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb00389d4f4003b8868a1fb7c4f0b0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d90120ca7cbb89530fa9f2205a0b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cd6f7fddff3bbec0193e47c8cc739119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c6bafb57677e9f53e62673f5dfa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca89af89ad33f24c8e1f9d2ff8aa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7565ca0b09af7adbe3ffda05fbf6849122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44801db086d6a26cc7b70343a953c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5339014b50cbf031762309cb6b05f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75463ec547573b4aede01ecef069c1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12934266dc48e615154f9723d3e286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e43cf91aa9086e35cb239269cd6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a9fa0c141b68d4a15eb70c0593ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a6753fed65b5ecd41bbb8b3015ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcab6b39b60eed7e1362393000e8c3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b148ec900f6f8551855ac40fa3a4043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6c855a6a0df2ee587880474f31758132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe11ff691c0e3ae2f88a085841d4c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf019ddb332e7be58652d870faa2242134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d565506ce59c42355091487dbe540135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f540f2b4aebcce4c06a6d6f012199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b708ea7e573bd2dea71eaaaafa33e0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a69f365550d6dd6f086f54ec1db04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8cf2d81430eb58abbb72395374dac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a25e22521e0e91d0dc4823ad0f4219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e707da06c96f98ebb776275ad081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2112e85529d2f3bec094a9b8592db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5a352fbf43f7f20cdea5dcb9c302143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c338f4f11e103b2047f9f9f654174b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796df394704e6e691a1d49f15a8ad48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee2a912ffd92e3c273d7890350f94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964371d617b8220fcf261d32abb89fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0e17705d33cca8664c63a76886c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3a0beedeeaf2e3f72b348e89d4d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7e133f350d5616ec06252b6afe4d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44773415dbebd92408a8a7103c2a85c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aed6f8cdaa9e2634e394310f256491152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b777c826677adf06433bd3a17fe016153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11ad53cb0ab81433be9e2c9707725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37375f09e9cdb02d5cf7a523a2509d3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ab4667afdd2e4f8a8e3d69eadf4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5a134070035c166658f929677d05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6fc72fa8560cfc83fbd493e0c64f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf481b7921486f6ac0c0f6c63df68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf71f0a72c012f2d4b131ba37ee04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e56f085a0c8fcbb8d0b7a9a80278a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9e15ccc91de79a00e6f8a685d0031162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9f96e9c3bd32879f72bd60bd2334d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ecf676c3a684ade2d766d82eb8ac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ad4b7851032d77c006c0ad9582343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e575cdfa5cb0daafccf959a89be405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3b42537966aedbadc434a50e2711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1e1bf2bc575a172592d20197dba0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a918b6142e530a0c5c5ea9aeb3e2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a914ab1cbc5af7350f79e543d437a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba1f5b6e9594eb319bc533a3dba7ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb0dad289f54b122624a14b4617c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a2a25c3057b196a9e05ad8601afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d7212bf0ad8f6b9fa3424a7bec302174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7a4a9b00bd774eb5b44faf87c591175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8fe9a51d646ae7988665f4c14d641176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c153940512ae1a7ae0ece6b567c3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f0475bc60109182bfc5ac368da4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50c0cbb6b9071e5126b7f5c126a559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7134935a286ba24b0040147c825e8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba386d139a4338ecfd316b0ecd225586181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d94e065a03713e9856d209614b72d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c454605e3542934495aa551c92cad0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b6fda631ddea38bbe12b19bf62c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7b8f2d91222180593958cae57c6e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1d3afd5e1a390ab20c70184b8aa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78877ec84ed6b512936da03598c2a20c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed65f8e90f5c8a5774076cb8a88155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe66acf76ce164fd2ddc6e7928c49c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c70752235852dbc0edd370bbac70fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d7e7a7a962227766cf851be2167ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5841c1a2fbf1aae74f3148362301ac7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1b15886e22e5e620c3ec87a64cff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484cbe338de234bd843974bcc4f43bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413431656069e1bbb6c5f4b5dfcc8f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0396f2241f38ede6c7167344b57e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803831fa88b6aa7b699228e51df8f917197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e2afb0a0d66f12b1d679fcd64328198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd692f9e3e8c6bb35f1cd2750b8d47d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e391910d14c321a8c4db43a39c77ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309b8438bb1f6cb826e05872e3fe4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fe16d83ecbe0aeb74e1b50acbe15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8282cae0f10e09d75f2f3dd8294d8af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d0522ee48cb02b45c943ad61fa04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3fabf57bf7e9ccf4e31f72443d66e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc01a44796d00813e82bafae82947e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f67a7c2eed9aa5659da211c68ab5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18a8e775bed5ecfa5fdaecf0d45208208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1811efa7679e53e885f54944a713a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381b9fe02f2636ca3ead06594ded48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd214139eaa11eb8efaf0cecf11c2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbe9aba49cd31427f582c614d63a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af04ec14810bae6f232e431bd7d07c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470afeba50165c0cec0ec6078a3b869214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad982f5c157750a59a950e6678db1fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f02932e05f8f80804e89d849c60c30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67532b91553c318241176c7a2cb7d0be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096bee831946d7d06dbf49291765944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1827e2da00bf7fc70d41816fb6ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c2699ccad719bd79a0272b6d7dad8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc821e303b732de1df5b294b47617b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a74b8d60fb634d55622b1ade1230222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de3b3f0eea36533c26ee630c541df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca4bffd24d58b55f54296fd2cbf020224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f57b94b9b55de1b948cd4c866fe1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930d28c5bbc4cdda2b9639a8b12b44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8eca32548c3afc83709f7e6573eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aadef2ae9e681713c26a57f334d5e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ce170be3f98d405cd71b823ee8eaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009fcd840a702986cec92a391d5bd36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d3c5bf2195ce8d1ad624dfb8e011231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f7b49a38db4407d70a3ac2c58a230232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cd2cac659a9fdf7c477c56db16513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd5b6f14de944851c7b6813eaf101234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114d9426da562582c62af45800363d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27e762438e10d09cf4b800268aa50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98be4d78a955ee89a1ec83fdc724f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6777b7f20158707e556c65cac0d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d203959dff285bdaa50ebaf3fa14a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc77caaba84df03e350371070d67b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde1a36ccf06bee4d321d7999364dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e686de53c17b492ef30c7343069dbe3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d00aced8aa3b1683f4825b0d952d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcbb6d37cdd577b6f47f5fcc08a37c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf202cf8b134fce208400fbb24a0fc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529b0995f1260733d28865c1ae16d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb218bd0158a15616bef4bed344add247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a7820b14a8873ef34fd9b532e535248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baaa20c87ff37d1a51a4e25144ed8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7332c4ef16db128005aba73dc9c78c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1179b681542f22da1abb6feba29f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414987a3059133e40b88c910d4d3d8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d53bbea7b4e8547bab34cfe8dd7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57dd71c7f08b51dc6c19036a5203c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c8b63233becb5cb7e11f918c3f45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3a980d71509d6eea049a7a26469e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ef618ff0335d479cf3af7839b5078257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064ee602aad8e19d2d27dfcdc2a5e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3abfdf1cb6b9c805d31035b4e1b83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef45b3b2a1639ba99b43c348ff201a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a43070b09b68236f1f2a60da2edf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6be5b3a4ba03e50b28c6e5450dee05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f272144f2dfb59837a83f88a5d3b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33e0d4ab507d33817b260fafcdc95a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e443a73e888903c2f98e50f86ad3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f98eff1d99f8be8ead394e3e147223266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5944e8bb7a3fc506b443609d4ad9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729d8d3fbdae0063e5daa4e2bdb175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c3b16bfa182b8df48f542edb0ab03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e43017d644b12fb4baa3cef58976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654b799155b323a8b1b6519a802e69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02761f9c19bc0f5c13e1d87ebd8b133272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d7b65e8fc2e90ea67da8e5b98d9c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6423a39c43fbe26b7bf7fff96ab9d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412793973ab71a59e77d823d76f7788275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89098bc7cfdae01f430eaebd17e637276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc150da5589b80e32d4c98637b5bf01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279b77ec77ff08a9d51ebae684eaa8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91604272b1abf3bc39a91474260eaa5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8185f6e7feb1c6f13aea5f00f2260280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754747e3a70de21b890e17b40d40bd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6364f268ff1350ac8735e3861abcac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59717000c837f9479058d162ee630d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495ff4ac752e243f2cd285def4099d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de78a933effe429155435784333313285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae7ae5f199ce0e33a32ece3f37c50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a534968fb8c206815a334218f64a10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e53f890875a3bf93a3c23743f139288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a005dcac46aa0b6e0aada04e45d08c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea043156309353e576513756fdd269d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02387c9d0f624438fa974b0aff9e184291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114fb7a4fb8e6911f18f9333330634292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0d1be8d20ee09b9a3b85c9caa491293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fac0e40e371956e5aea09c6403713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19134995afb9585c5e43ac9b728cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5021b36541e96085663746dae59b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e421b46a2d34138578dd4b3c90463297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e65400f0d309c97a3dd3693c84f45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493c588ce12cddbe14ff5e8742105c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d3aa9912f0b40804d15c17e956b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a10a748ca6a1d4ac6d22c354b214a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b058ec4a84398d5c74baf363eb4360302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba6bec96470f54854291428e8ff9b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951919e6bc1b578ba14b4bdb5c3b9ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652adbbc9b5e86e11b23418644d2f692305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6872efcef1741d186a4d8a2b7a437306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa68c6f4c1af98d4ebe94312dd243ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5a7936c46d402b7fdc8673145d89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4587a817fa5fea04ac29f198c6af7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11006e2a112860d80617027e6108ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9efc5e77e0426578ed71d620e98ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de7c6db32087c56e4c4f5b3d5b67e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68730c670dd613774d73e45ecf579a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86f7093ce97ace74de016e0a43d458314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bfdae6447df5512c88539908c1941315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4b3d98ba83f576cb247894cea4ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e2dc5e48d750d38e1011ded2002d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414678721e945a6e8066204e0cce8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1c18f5f6b7c962c12343ed27c829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010dcebb103a0f9ce66650d75db1722320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608768a3c3354a889e1c15c8d7ca7f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94db67e39dc0e7536d71a9f0453ccf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577b669e60b3fc4a43d11695f2105a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd59db255f1c0788d9dcaaa139a56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3acf16df9b2707875c22004cb8d92c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8632a1465b7adc0bf8983c0117d38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa2ad66f694e2181ff27fd9bb1400f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488196ca116b233cbdb0ccdee837c3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf025e02d6778c777bbb1a66e9b73d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e0005edc5ac174ee8ed018740c8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcda2e771b021c0b1d71fd7f57099c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d4f979ed2e5911942ad46118042a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae131711d06b4138fffd0ab6cadd5c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72327b0e35e0a9dbf885d643fd08f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba3c77f669a842d12a0ad72007fdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e46e57bdb3ef9e05db589f31d204336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba15b31b579f5a1398f68f63a8ec49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63678c478a23cb9d6495645e9520c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4effdeb933a5a4a048b44434fe15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49dd6502a8cbfd7be6e360c4197094340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe93b60f6a64b3c38da8b7eb0b5712d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553789b9594fb02338fc3e8db5b5d6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22b11ae0c71938bd8a1567a4522981343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b4973e517c81c1b16fa23d67094e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a69daa7967b32cc3f0f7b56a2c3d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ed82909c019ce559016faedf83198346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3013ca422eb426b77ae57603f1338dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e2523945e9d228de37591fdf7e8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66946cbf7492678fc6832a652e099041349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2848c977799e00d61fc24c729972806350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f40e3c616ef8e4997a1c30e2f414351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188fbca626af42ec676c3527b2c2923352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4119604caef41ffa1aa50c01a297f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedf7ed7c443c10de416f7b2c09903354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea62b344ef52ed162d2d747555496b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da919545815a053c0331f9ac2371e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98335a96684e6dc0bca59c9baac5310357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ef04d642ac95db7f2c5b28efdec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e897b644b2007ea14226b8c731d8c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfac338fcb332dbe056ae6444eb2ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde05f1b6ed1ff278e1941d44e528fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41b01b32dda62f778b42fa7d5cf69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12335f7523ff4967afbc05626a38b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d532dcb19fd2df466f9aa007aef0d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ddb51dee840ecf3c9e3bf1f90cdbf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78df001afd7b191000fda99d4bad20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ba657ff4764630aae91ed9d1c600367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6856e635e1d7688f85833cf560b173368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add88d23d8d3564a795500d87b1bf75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e2d83d253112b9ea28f41cce83b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596b35a3fb1c563a66d8dfec5a0b91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047ab5cba384b6a5bc726fd54c44148372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b22508f214d34cd767bb4727701a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9526165167dc8cc50942a00ac859c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97df933264409de9be10b8c2794e57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa782a6689fd1c7304ba6157b2dec87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5895c67a9614ea21fe652e2706e1f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99595423fe8f6dc29cf8667fde2fe2e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c869336d04f8b0fb37825c88c876379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693a6ec21255f70bb6616ba46378c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009bdf8a003291560d4ce3066de46ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6dd84c759927b3c42a74eacc240ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06b9f25d57ec26df51afd38e37d7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bdbae50716a06aafdb530eedad11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdd735b8d4cfb13331ce5a155bdc96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1267767e7f84a5de5c390dcd6f4fb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def14cd31f4846adc09e2e865460f18f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396eee3171df91614b30cb41b9d367388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712f896099d6725e86cdd0bcccb74c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a96937dcfaef2277d4388d548d2ff3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bb394b9f056695edf11ee1a106d9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7d8b576bb94f4c965b114663bb648392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f265f74a4dcd79941739445d25cd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213d06a031b4471748df81ee551b2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d75fad1e1d3178ae678d3ac4e29c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dfc5f22a73da7bbbb782d429393e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e75d0a8e650a7f9c79befa347a57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09216f8f74d8f748ea20a1896009efb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aa9a3a12387c68dfb89f31a8598bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31944cb320122fd4374e241b182956b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e7b26f18c93c630f30673f686205401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46c2de87298596e82b3a6528a05cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1b2b3d68016cc1abc7046008e4e8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12804665c32052652335431acf6d03f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1e6cd208ec6fa8c3186a45f1d992b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edaf5744c6dcbb658c2546d43f9aea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8dc91280b3d75b72b9ae3a3218319407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3934a004cdef09bb0177e7555db75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de6bdb556ad2a56d44af1687b3714409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56921b734f948666f5f01267e6f4b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18690337046efe1b6082e0b75be67e69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ba6b5d75ca5d5c5724c6c879874ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc283090eb8e419906a77b061af022db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e0d2c5200167e6b580f0e667dac44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa81c04427b5e20e0145d8d90fc2ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5c672b78f4bc5666f762b51bb845416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8af86ecb8cf6fc38775a23b414f80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ba995e30e8c730f80a4171da4947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979aec57c38a5151a138e9ddc72fecc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773001768ffffc90f30216c924f96a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c81d7974d8f79f33bba58ae4f05f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ff385a88bb75e9d5cb46bc287fcce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418ad6c7a45cdf9828985cb3a4f4ba9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026510c6f87f03acc187d60d7fa58e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d58b1769db7191023923277a502ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73202b5c489728d267104223292d1a36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce9e069acde066519e9120d7d7791427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62434dde4d892236f8456b8ac62f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc0c631e390afd1c78e1b6d565553429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d8d0cfc03be1fa9769d66fe24b76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ddbe257a6b67e48675eb1d8b6014e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c8dabdfe17631b3f52b31e9e2a2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f92979a53da599d6255b4e7aec50e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef56da729023abe7eb19ed8f2e988b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7075b31b88655d9739ce8a8ca786a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc001c6ee90b793f8bf76f83a483dfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753eba3125f349f81a8031fee3c77f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367ba5124573d0ceefdc602b3f1fcb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd38ee63321e46a9c14daddb73d11a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f140fd6394107cdb4c5acfe1b82f13a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075dde844f989ec0d2804e667fa4536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec802a5358852706c283c1049b02a4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eaec2b96f3da3ba4010e0a6fd69b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e781a69d25ce1f9fe599de3f68b665b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad36830e53ca8f8bab42e046a191d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9074dd8328a6125678e6a2e0af1e4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef15c9b9c32cc0477c6209aed9f9a34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc36fb475a5acfdbb5ddfa281dffbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8f72b3ed80aef4608983abb63ca0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef179f01b93891c41b989ba71f967efb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42eaab2b867a2a1f7deee3e909582451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6497e9977baa71a028fa84669a3a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea913aa06dbbaa8fa4cce69d9cc43d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b2e1ef84d8b8a88e5e171f8e5488454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae77b847d3479d78ad43e068de066455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb839e58acde71c1caf8bb90b85251456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944cd4b5a0fc2a6be5622737f75511c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dda89a6debf9f3c67d1be135cc6d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75eaf8b34ff6348125bb0d743d387459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccddcfbd7eafdf266b09045889537460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873b809ce9d91848723301787cba61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae116ddef6bcb698e6981d7439ee5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310dfce1d2885eeb396b5bc2f52bc06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac516b39a86b285108d9a44f8e478464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96607401a045225c7d1c8862be6e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef98e08cac87c3de832078aa8c5dc7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c353e488f2307baf63203011ae39b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f22144e906b4f0e6cbbcfff453d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055dc8a0e3b47e4776d80cf68431f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516e9a970a15206df0743ca738c3c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b69c628e357f9c9ec898853706d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff1976a023955a8c2823badf608d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e70847ecf7feaa7594d71532181aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca90fd14378acb74fe31187fb547a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e343877ccd9eca1fcc79698179124ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dfe01373cd3ebca2c9529e9ea8d86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c2cd44227af4a758f458696097d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a29d7648fe2ba47869de12b3c7033478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf26320cdee909f0bd033fa3225598479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059604f486c89938429d5ea20f140f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a312d6ff97e0f31f555e75ef42177e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e75e60c346d1195462a6b6340585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275aa53caff7b38f8e68a01aea6db77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135f2ab397d2930a891f864248c900484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251de8ce971fa6a889e07cc02ba75c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b5447bd32a86e2735bbe3713ad9c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a00406ec234ad5520e5b553d2620b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3049b0d08bc64851253fcbb174be0f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e54e899e78e02a0b1d21af44c5f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2a28c0ae7b81ba6b9f4bb7e2f4494490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293bbdeee6bc754e6aece65ba0491a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686e90b5dd8137313385f5096bf5798492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1dcc2690eb4ad57d8d71e41ee3ca4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136884c679e9403c1dc1c5b868498b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17092fac7d658feefec762aee1e0eb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1349d8eaeb506532b20c5c9eb432d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ecb2f4d2e8b51a03de5f9d316441497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac571b3bac57b62f8ca40c8a91b3d00e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183dbf01ecba6b34510636e92511636499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef847d33a42137add692e93a6c588500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad21247fa452ba967df0ee65d50af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b02a3cbc570e816f1aa959b8c343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a134337fc7ff44eaee9c15089fb92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1fe263e7657015cb25d69d8de70ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b6fca8452874fb922177f788b97e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e49f2f3611323904dc2d7212424f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d8dbc3d01816431eb8522667cd8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21e1459fc7dbafa5c75252f5c2e41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443051b6b58cc518a1f3847a58a8b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe467c93cf32836f1381149188833f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd76fb53e321d3e2fd3788049cc07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00a557590449c2bf16aef45a25389512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52fb584f746872f247be35de48e979513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b02b56056a4ee5e47f3e438435350514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2afefcc8eaf2d9b78918dd31e4d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea122e002afba4ffb5820ef328022971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9e7a882104d516abdb6986f84d92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1eebfa9cd6b021a15d1e9a85f5a07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737cd9a68d4741a530fdc5c26ddfc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f013f4b3157aba683326c7a280c4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332870db25c7a949782ee24bf1b1167521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09de8986149a8f994903ad67a913d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d7027cfbd7023121fc1fd86c92b69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dee27d7bca6fd6ddea2635984e7c4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f86ab78bb5d49dfade1a810f0a00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d2f9c924ce4f954d78b9484524042526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562d38099862c6fe1d00c6c755c76e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db2e427c00f7d10cca4de5a090019528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4e1f2cd674af83b00210ae6ffb01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4526ff03acff2f02143ec690615fc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7f89a685591c81305942388ff545531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1239bd997e6044d24af30d6cf904532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966328e6f92978bf0ad1dfcff6170266533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197c2e65430b1ac68817cc4ff9e1548534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c211226be4d2d7ef2fcf13e4f07940535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c853243dc66cd30218a0a6ec68d2b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d937b6746ddeff878d7f4f6cb2fb6d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43540c649b1535163d9e0d9bf9ffe600538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde72cc91ad60646dce97eb880ea2609539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c80ecf918ea990a89caa4cf250dfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378937cff4f898d473c900f4bf332836541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38090abda741bb5b44a6bbf577f925542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da77a83b7d7159afd7c4011cc0c7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05cfc69e053303c37d972230a1e7bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aa8d26d00348eccc86493ba2a5daa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f586202e680f821c221c37ec46c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c4284e87590e2309cb64e3f303ec3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e8f9956a7e55a14bbe63f020d25f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3708f5a8db2c97bfec6d2efad40918549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad93a69b4bb91f8abc084c8754afc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b2a8a2c39581a5ba1ab01dd5839d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec17e9ca2c5d1ec8e9cab3d4767785552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010eb31468ec6ad0c40ee9abcbf5c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3f14b43f4c08d9be26fcd48af545a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef1b7180a52e85c20f46a9ce8e9784555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e4a7a05a68a65c8837ec5e077b47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17402cfbacb5f509ea46ebd560ab8a72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec9451f32eae3705ad745725e494de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8709ba2bb3d14648f7500d0c186a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f0d825d8a6ecd01c690f68621904c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f70fc7e050d25ac453b04c314820b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ed2ab42347006c200e6f35ba815d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e74d10b3b73bac1d797c2daa7be0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477170f018224fff42be6e8ccc5169d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56083093f93e75bc00fda397784e25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a662ff426b52f71785ce37f301d3c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d7c858e0ea3d6d3e5181ab543c35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97513929ac9e4b3c087a2986ecb0aa7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6c7e3efa5f5210a479a1191df467d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd263135074161ef39870e2a0179a56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06bd3db0362ce527a58a0023011cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33305a4aaab0e53e51e08391b0450e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce730f28e6df627285d22734d50ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48004014a7920d8da3ef35ddc71c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e525df870aec2cda9163dfa1ff482575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d110b35fbf8ec2e3f98d4b9b6b7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8627c836638c8bb3d12e4579b69cc69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde64ec8d268fedad275b143b1cf56b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c357ae548401c960a8f061f80ad328579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04a2f50b5c4069c91b119cf62b5ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7bf99ba261ed5eaf1bfdbcc2d2a4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c2c1ece680aca7a366f9442aab68b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182317ffdc6403e6078585eeed9ff8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b79c95087c33311a24ac40a76f109584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd324a04369545bbcbdf1540866d94c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea3cc69b62b0a7ee6bd7432d431a44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee96365f909f9d87bf3ee56912a61ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a4ba17df3c8fc54901572453cc3b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa61d300617449ebbf602c9d6dbd096589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66facfdf621c2a3769042e3b40d637e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f36f4848846a72c4623209b80dfa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133d991350b004186ec809684671f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed3750f868da21a66e122ed83f12f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519912c2608da0240723139ca460fc03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba99bbbaa1af1c2bd1a7ffb74f2042595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982a2528c162095d5239b912f7299bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba20621d34089e6c7a151eac708a35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0a3e5e437c1a67a00614d59411412598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413497fed41ae962da584f0bf2441d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806ae2b7713951e6dbbb1f685eb5a9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc24907acee5ea51a482a41c761c2fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76891356ab0be9298f309a4eb50b1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f8c6288462871de9d2e4310e0389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a53b9d2b4c6f5bee58cc67e452a03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c527920131e535f5e5cd92348b2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20314e72a68950ba581e9c6922720d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5f4922bb7c53b786e713818720fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8aca7bf8a3b537233aa3e7b43dd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d09f792ed7b54b68a4013d0a859a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dda05e6fc35a5e474723f935c0ba32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77147b87c60a7540c027fb50ac2f64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92b4e6c9231323cd31f4f493935103612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaad6fdbbc59a3185a77f2ab07d9fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b30763d25704e2373da01acc65162614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b0f627e01efc4f63fbb3265a55f9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d56684b64e1b6eb72e9e41b4e7e632616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993489d1d1ee0db951349ea1def9343617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fa0a2ee0719de16bec83e602aa4c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c505bce900ea775958775649a5c5988619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc7bfe1f26798a76c1eed56d6e4ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3bab9e2f89f9a1d4b38cb86cb88a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc278e4b8936f7ef7590c9908b17f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13328ecf358aec97b99d957f903716623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248285645a606e8db7111030d80d3166624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c376306654a355700a619ec499436625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462c0edfcfab921d5bdc8500c09828626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f5412a51ea4dac5f60aa358b37d36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9560330a4bda1c36f5455dbad408bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e48c995f55725b86043749fa8abf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a13066e4178b27a3422dd790bd21d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e42036d5f0e74cffc59a39a8a7283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660fbe1b7f70c8459bfa199383ff89e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb19379be1186eda5a5d6c2cde17ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21daacfb512836825d8744f0dd3fb73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e194cbb1fdd33b47c98094b8f0cded635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f7fdfd2385af0073d7cabffe5b7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf395a09551fe8ed892b7778eeaa2b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988488cb4087405516368bb61fee95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b73cc9c94d47d818e02c8dd0d73a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557be768ee97bd68134ad1de5c44062640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f03849b9ad1a3f4b9eb14aee27f2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d8864338c07c72a658bcfcfe522a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd1ccf048214603a0482303a3d0cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b4f95fb79de68d0556808e4dce88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8edadaa333d9bd8e477cd898d78197645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62980ea39d2b63bc746bff8f7a8ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2765d8eb1222b53baba1c2ad1fed3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8cece89d65382198f7536b6f0ae0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400064cb2fa37bc8d44d7b7f40de5c92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdcbc840b00a60f00f7f662daa785c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79610067062267220566e807eb5c2e83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8a167356826cb7d95c4cc42514fcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130d3b837d6ac28605bede623eba25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276064d3cd5b4269836223833a8adf05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add2099232cf3cfd62941b9c1fec41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eac22b1e648e1bc441c12b0a7ea7b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94102c7f0a8fde930e773d56b17d1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffeba6db9aa70ce2acee8ebfa627e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbe1089b17e72e6c3e8310f59af04b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c056281d15c26cc3bca4ea4f2fb225660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b6241ea89217a277e9a12839087e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d88b38c4c0f2f431230acbe97b5c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8a89df19616003742b3b832e1fb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd7c3949ae29932268709765ff5ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568999404e7596516a00f68d0f3dc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114286bb9e152f8e016e48183ffb9e95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca01f5dcbf4e9a2d50f6772df60185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade92b0935138b25d4cf88b63e3dfe9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f248be90925e1bd2f566aba714965669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020105f4be7093aaec43a81166ac83eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f63048bcb2b1b72d641317c726831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4acd7419735348b73c47babe0c64fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ddfcc5d8fc19db6c3ab240450c88c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc32056ccadf84a948660372236015a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dba8c0e7dc44d64c721115ec177a17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb08221033b3d11714fbb22dd490f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc2f082f90b9ed427573929b8282e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496494884bc05f2fcad95d779001128678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f5279ea82a96e40eed7704bc3368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd30cfb798d728528fad5b5f565f6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61835017e42eafe37db6316a2b973b7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee59207b9953e9be09a70574d1c02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41fdebbc4216e420e48b64e94a6a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c56f5f4dec008511562d9f72319052684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5042d843621fb76e24e631de12cf3eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d530a3366cd562c6cecd7aa0679d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2a33388b773edf7eb2fb6be1b480687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f89d6afb1c721d2150bc752301fa0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25370a1d697a3c74353dd97b6bff0e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc5a5904fcdaac1bc4ee1b30a72fac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2f8eba2ff2a7d3126347baad30da5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d9eec32c745f3e3a70b17d0116a5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423febeadd5a234218ad0fa9778ae5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796a8f023ef8531cdaba5456eac729694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ecf115ad7e5ea63e037c501096ff9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcacf3bd6f087c2b771d90e9c967dc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f6ac954ea1c6160c26279f2fc58b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd4f8759a011b5bd31cd0aa36ba2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e51def3e89b1da0ca3f312f0b2462699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cc5e47f55089a8035660aaa3cfb30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64474c01925218e46dce01b74277e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c1671e6648e4f9f21b7d9ebeabca4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3fe63e70cee111043d99b20202bf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771971202508eac1b43a9714e9f22d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c22a3e5492ec1fc4f1260658d5a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9fe20deaaf407bc9af380c896eaf9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629add8a3d5a86f14d0b7a255dfacfd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b1176a1207e50faf008306c1c788708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214874ff745f9ce75f62461a56266817709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de040ea08a9b229583f36e382f763e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8197425fa09520d25da10c1b9b2619711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93557c97173b23584e1d088b7c78f54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b21f38958470c41f424a79a0437f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322efdedc7e6fed0e1a29a945580532c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629d8920164e01cac73e6260ce42f8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b163b3d4c953e0ef7f92c13c694645716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b19685ebbd9d4f028ebc26156db27f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a330e4fac10f015c42a52c3cca053718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88aaaab8f1ce9f12d8d920e9ae6050719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754fdea1561af4607b562156de0e95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01282860660a94f6b448e1d2f8a6c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe97256a45dbda32d8069e0ab7abf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa542d92b062249c828f814eca1ae853723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6540f9fe9c0c8494d12ba9fed78006724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace1c9c4f7b4d941059484fe81e62f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d20c4fd5f8022722f8d46b489ec8ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78637c902951228473f8f6b860cc3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d56fb3af039895678f693532345a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01cb8a8c5884b438685636c780781729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e287fe1bc6bfff63c1bff375130d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab44bd15e50fba41de80b53df6c4ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500036ed410b1ecfba8694f3dd3ac6ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064312459700c2f8fe7677617477b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8e0231e41fff857aba6451dd67de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1fc1d7f14fba5ea058b4b8e5d212b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6b149f53cae98bfbfa776939ae92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030fc56aa9736cc82c06384720563d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d310e1c2e255b5ebb181fad3fb056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c0a0011f604dc011c1eea3fe36f62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dab52ef2164cbe3cbd7ea342084eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ecb2cb00c26464702ca9eb7feef2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb3da56b94d7c1a0d64714592def92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd12b72f98517f0ab00ca68e6be554743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052397e699a20a0c420210063f30fcc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95051efcc47bf4366367a8b190ad135745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a99f4eb6d7c4166cc987867436e3db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c86a6b2c36431d1fc22e64b0bdc1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca321b95b42d49c5a41e3fed26c82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e659675bc642c654a4cd8c676c299749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2f1200ce33615aca92c6bc7496d53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5147eeb1e65a8e177f916ecaece5de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312548fa2c02b075e181de125d1f424752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799c868ddf8c04e73bebf8fa712e66b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7a3672f463ab8610755dd61819da4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb86e9f99ffce04076ee7b4754501bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1b28e15f04aa429d0bf7106af823e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e2cdc4236e328994d21df8192c278757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a56dee1e66d8426e8d57a7b940b13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20235cc7d3a66cab4d1454c799764ad8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd434fd038ff5354a1e911ba977941760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af810ca566fe68987f15f03b4a4f82761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6ce19aad2fe3baab62ea18e07e56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a822f5fefe8064df68b49daa8a1a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894481bd15382fa89d37f256437c2060764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca166c59718ca8bc8b25bdf8ac910fd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61556889eab9fd34201a5c8619b0335b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb80c6e2132a4aa6880b711fd2262e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>