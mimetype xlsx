--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051907a902c18ab825171b0f9150b651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d088123f08da2e50b01d61ecceedfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14446ad9b25f72f2305d1d7b871f94213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3464c6ca8d03f2592df80674fc7c3934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbbbe70fb6cca2a28f34486da0186e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce6a2f6d25ea7791b85e2e955ff116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a792d414ff8e016655727b9da290bad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7dd0ab7ee4c9e2f27b44d8782d5d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405213247535e1992ed0cb5d84d1f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ca2a850280b4b6323ae8405d2322210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522791618055c24b0134f8b72bee8afc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998400bb7942bd4ad7f3a0566a14ba4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e10f8bba1dc7b35a5f8da87f8158a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3dd1d51139c9e516b69cf4aa773314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf85f19a388ce34d088143caea5cf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83ef1b0bf8321e4974a996f2c474e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797da54b417a7cb87774c824de7da0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607ef3085872d88e1db6fced16d21b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f19ecd622eec76beb2ccee4a95249319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d329ede6a32060d907cc3799316bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70647215cde401bfbcd278894fea021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1571dea3e424bcb95d7bc262fc88722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4b1570320053be29dd911ca12c56f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727aa9fc61c4d124723c0465441a4c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fe7c7ad633f6328a00a5a9b84657e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e7379ac38972b81f8609aff0b98e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ac06dacdd4767509bc7a930c891b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7981831cc7a7370281da7cd2b8f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba618b666fe77e2ae861352d988e63929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2588fcbb80608641b109d439843f9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa76c987152d7b6c9510849218aeb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dee4ee09a8b518a9ca5d20caa5f4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb7196cf425ed7dd634c109dcb671933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74c2a50967a4243745193ada15e25f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b946b181d1e9922825af89b90275235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98694752d7050aa57c096c5d40b789336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0386df62f33d265e5009d218d253a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e5fc5809ba3c4b863106c69b789138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b24e1e9613afc3e9b23e1707323b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ceb3fe972db4dea29aa3356401d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecb383a494aebbb79b879b038b26941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f55d87858b28435d22099881d4b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9254fc4a3fb2236d30892af9059c4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a27e28bd5cecb300624b28054ba6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad8518d6396cb32a0ee7645aee63145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf5e4a0dc159a8eb996d3c5ccf61846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773df1ea2027f8c80bce1784f97f07847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9fed6ed90f510e55e9022e76034fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e6f8525d65b764578746c8a89dbb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69131260d9e95bfa15d7c0a349f8a9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f291cb5193b696fab0e56306fc70c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de598cc3de388de4e171f7e83d2748452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ed76de1f904f8ad1b36b92a2c4a6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442affdf5cffc3e1051f14e639af335754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181cfa9c848b2ce823c9bcd436d307955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099edfcacd57d51ddfb58267392ab2f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacd856084a32b9a1d90991da665d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7f20412d8772f1b40f4a4c7daac7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539b8ebefbd019c30090a4628816fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8bb6de3dcb46bf4c6b9ff9035893260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deae16d9a164bbcfee5cddfe7f997061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d19e91bff36440fbb8977bc48ae5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdcd2f56f41bf59c5307e4b5c8c8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2278269e6b4dfa16f95b0c9c011d39764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955018a47651ab10d1583f978f56dd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e33c8996a1d728380c5703ed645c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533d3ec0b1cdeb07c00183547c7a9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861055afa7d5ca2fba4cec1eb236c05c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02404e3deba0671ab46b71320ad58fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7009cc18503350e0eb43735c8f0b0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edff5155f8576788dc8378f98c7c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34335f236ccc557d12677eb108fc5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3c2f3713f12f850be324edb179c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1c80bab24c9dbfcda0e2238a9f6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eab484c5fcea5bbfb0569d20e5da675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f574f34fad8d0e93a5a20faae9ac94676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f51c003a5e4dba7c7d47a515d28af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004dbe0e02d2a09dacefb504fea6d2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc76a52db10440d31b8134e50a1b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02787769915195084472ef0fd85d31ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930c8ee058117b4520f24a27cd7aab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22288fdc01e181fce4af0984178d8b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8cdd78ce0a1823ab7ef542697b79f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d4b66fc4c090c051d5e2bb866b5a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9dee41975e113b2759adfed0ab7a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a1567b3b16d49c36ed75d284850486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14a55054243b062d87974dc3effc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0074c4f1814190f1f930e515c281f9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bcde72536ac3f170afc62fbe1225289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225311b3226b0a022f5b3594df6e32290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fda0e4a449f1e60fadb4415a68d2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a28510fe1501d2a5ff9258b19e78392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5221ad6b2b75225d831af6a4fdf472e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4f1c85939168913adf31b317ea8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a267104cc5d7155c23c7622e526606095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcbaf5aa86a373077b75dc232c53f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8a4c3492015168df76b3f0b4dedd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055152b5327a14e9257d718289b574598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd1512627eae5f2cae0b37e78db3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d860e9529f8b70db475130649cde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f44edefb5f93b37216d12dfd462f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10a62b6f179ccbb2b6d30b98d2d79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ac5ba8dad11eea95bdb1a7214d50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3abbfaece7c3c799737e99fe36762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece76bafb04e7613d6181e22fec21c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ac06c345397d1cdca995c0813cf5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a473381c5db6ceb127cd10279d35fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895faf6e1aeec2523463238394c0ba25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8c79e98e6b168fe0263f402e3b1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892908b8f6d45a4608e074b5a98dcd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594c651f08daea3181edd9b8fa5437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b56c3c3f07cf5adcf369263a314522112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead5e9815a048c1467a8fe99addafc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4d8f6f66db38209cbd2236536fe89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b33f41528ac24bdfd3f4a16f74faba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5112260131f4c721c6871bb0c53daa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b6ca2e8e3196b16389a4ba22350c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62cd0d1cedabbb91caa4d5cfe84834118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0ded974a1e8cdd8bbe654d718aea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05bbe35fa88c605ecd31fc44167021120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6c769c2c57dd39909ef3489dfdb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0c74bac850ccd681e603d190fc71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba00926dbe991086f5fa8b691a90d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be549b3edd35eabcf25305934fda85f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ca4485b75b5cd856de7e592bd8af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7762cd3e19fbcb62c25ef1f5297c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470acc5b2b355ad5e6522be1064deae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911358b2610e3159abf19baea5c0cff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1abba725b33810c11dbf9fd49fe5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f410f2515b1ddb6a9da6b466158d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8346932b47a98d8897dd816329bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04adf7af157893e01bbef7008b5623132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542c79e29ac73c7dd65a3df2fc10df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6159290bb474b6cffa2346c54fd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d06044cb92a37423fb75ccc944b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993323bf0a4decf9dbe6d47bb32b16b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e235e3e4d54cefefb986bf81a2292c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d59ecb4ca656df4d90234117ccebc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b34b46d65fe37b27f609d59bdf21b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09547cad1ff31568fff86b648cfd90e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c914395e9e838631d24974ffd299141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f245de16f1d1e97569e995d662ff4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98dc93f65a4a3bc785ab6f2ef9b95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f329e89fa3bf250e4203b0541519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05897d64a4928cd910efa25002abae9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3513c69ac1094bcc4ab16ae6873013146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f08aeba34fa84c0b85e665ed3f4646147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1f3fc62286aa948679f8bdf1ccd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6e863d7bfc0269df2b0b48bab10f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be1199a3ff4e865b08c95b3042483150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e77b9a271be3424e2a361c69a707b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261cc8914c7de7bb624e58b956e95ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95770c0eb6319ca0d734ed10b0dd2585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92d8b2ae487fed476b0f743b24d079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c504aeb1ef6e481488626ffef2a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d453a0c373c000c78aa30cddc038a76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045c2b454285aa831bcbbb79ada3f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590b40ebd18ff98b3a87caabec36b12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19048553aca99b3c3303c19a97162b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e92c9ca56d7da3c45c635c47276380160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f5cec527c04d81d9ce0812e3cb412161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4aedd1aebcd9b8224fc98c4b274ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c197709be57ca48d2be4b5b2ffda1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e17f1b5fe2f4132288380d6c3b47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3ce5a5c39ae16f8f2742f0420c20f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ca9f3aa00046857269004a62d57b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8879b689e84fa13adf741138b1d90b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ed7235948558e35468a17057a6e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6107706cf98f24ac4640dec9734df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b1af959e8ffbdb7cba9959958e077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa5133f079fd0590e67b150848cf36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583da385d7eb2a50cccbbd1a370911172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187422ad9f8afecfaeabfa2a1737437173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e4209ea0bad2bacee34df38c63dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac9b7d0003d728eb1770804c55262e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f2410225eed7019c003aab404556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16bfb88b9d12d90a42424c9394dbe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e14fd240cfdf1c4e370e75ff2fa301178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75757f4163681e1977d1738ed9a139f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ea9a667f576fe3795b0cf614af01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b72b61cc9fc4f205b0abc8b6872ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da70d2d8fe20efccb84dc73e7f6cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b87403e4a7bba01d918ad0ab9c06e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff70a1a0f97a2fcfc4634f2f8b2fd17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097109c57de432c5d73022e88602ec2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdd9a12778ba05840fd0c4b65c164c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827a4789895b0e1598321637a1f533187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862f18d81733a33475a961d73442dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdac9b313120b713f7cbae7582b42f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba666cfe5191746ed11c1b2a0f55e771190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b37f992f020dc3b522a30e9138836191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0dea36e321ffbd80947b87801d1e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ba240771af1f9f304fc7f757fee70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1ff54694d7600a48353b566f0f2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cfed261464cfffdc15a31f334203a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb79b5c5fd64b812c62b23ea57a85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4415fcf87bb84154791594eab7f28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303a0f6e1975ac12c2485c7b6918d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e1eda6820a73c690777bdcbad8469199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b30fbda47fb25000512358b67e2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e87b11a84d49e745c366121343589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77617f8813dbd5b964d7350ea539847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917cf9d874660015b91388f9b5b935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7c745042ea359761e624116bd1fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824596df3fd0cb95d29202d51d3c95d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8131591aa748ee406206dcd0c2b20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68a75ea2295be6d1f07d1b59600c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa9d3e4770bba31d7195b243c7798208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6ad41a64188d599924a5e9aee93d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7dabaebfa8e5e8e7424e8c1e67e3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e04e85e11f2223ffe404e1b445579211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdddcec7d1905f7be451ca4e8a98dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33157cf4c3c0f8092986b353c0d222213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c599cfddb6fe1204bf8eb8924feea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce3945672fa96563d199c564e6269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d6a27c65da50462ff3a5ed3ba895216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4171b5a58f3ba82fb37ebe0b3f4d885217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc73309d4e61c1d3c40ea09a50f56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06545270fe9357d7ebc794242ee0a3ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e69af10e1f903cee57cf89dbc689220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0117c641b2ce6ceb735d4761a45f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984a9363531627321c205cc00aa133222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd67947998613683bfc5b2216765e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c36ae3b468ca8ea3a790b677fc865224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c9f1377978798a5e06b0f95c2b01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282fad2f6b323ed7598b4260c9a7f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ab5b8cb831e0659e4c64b8625fcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d68de4fe81d74be907ae112e8aa03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091a05753ee47bfc8499c128a4bb57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dcf517bc4d02f9bdd5178807ebdcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8a9422997a032fa87cbb7e8f1dc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb395b4537d84c7c4775b305ed5206232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c148d557a3e10a7f34b08355be83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b44cfb6075a11c24f695a337b2e96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f90b636721c33be992a6b737c5097235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc19c2854006ce9dd59d758ee3864236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8ff4f76ad4a977b5f657e2116bd14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae262f70fdfb5771e99a93350c5dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb50619395275bfa92cbece6702dcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b8bdcd217a81ddc8733119bd6f1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c4d112f91b91595b3d2be79ad435241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fd0fb8ca9e02e89576399508ec44c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2c1f3beb82e3a6fed5ffecacfda56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc9fb3966324d60bd84189a209379244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d5a9efe4f288c799c08ee9cb2bdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570a5e9a4b5f299d50f357918e0251246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a981890a1157e7f3d84b3744c38d7df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd48c637cfc767ed9279e47a1eac917248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36f39368626ced9034464ce1b9e82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6220dce29b10960bf94ec38c92711d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1b3b7bd2656e8ba5d0f1af500ca5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb74cdd0f8ac478f79debd4e9fc9704252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d15d208e8bdc19ab83e405a67149d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785e19831d5098f72b947bf557828c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e89a7220d6989ca2c19ce813b35af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cad4bd3f819a8f3a479453a0c7feb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef411b199df6f570958e13c913a3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d71c88e2075c86777d148bc2c7c3d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d3437664307492869f00af080bf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd6a12aad3398bee45ac045c1a58ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f8a57e61ab49360053616bb66b8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f8f3fd6d08ae479de1d2be47ef719262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7b60df7fb66c45b38f430a1d3614263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edbe5cca746516f795559110ad8dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a2a8bf3d349ed79083d1a7ded9fe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e6ee2e634f9cc609affdf70915a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e4e670f1af51a656dea4870c7a6d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3da5d5af39cad5661091144f0e34bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa088062465915aa57730361b2c413f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461444be534c02ee3ba78e74e656e97b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc123027b4f7008da54c048e118389271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81385f3e9d6265eafb320c56e34ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b04bf54d833ea73404e76c9ba1fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f67b8f0531325767cb5d336997ae4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf02acc91d731255712908f749cb89d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66ad84b12534076f9831f540eeca6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939687326bde1e201bf3754e88213f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb6b9ecf3a808f28fa5bb43749adb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0756cce6c78fc59f14866d4cfc49a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca26db1ed61e369ae444ea218c6ca03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae9113852e3e831a2683a0760ebca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13768da1c1c1ba7c49338042331a86de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803f2283edadf1d1cf2d3d097c6c3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee557ebc66809268a874689d8009ba29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94cc0f38f89b46b3a2dcdcd5e2277b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161ef4458274da7efeca0c256b7429b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca6827441478faf1289454bb98e4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dd56f03ca08e0126ebe942f92146c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d425dbfd97ea3141483c954a913442d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf5d250fc55fd539b35b13de25dd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef50e656880e0a2e0c07a2acf6d3eb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80fb65df95c27fcea382718326e5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b4ca2f09a32e4b6312aea3eb8bfd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd5f8b8ead169dbbf6f08dad27164294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f235ac22bbbcd34a6f690a6612f092295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12c5595aec1680279fda5482147bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c3b234d95840ebcf3db3615d4c095297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb422773434eaaf7a3ebad8ced2c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74cf44d6a17bc2379984e64d63d701299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9c4fb8d3c2cc9f4c400e18c0b556300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de248a816ffd56e470891e53d21befb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8813dd5b631af8f41ce8b010e04c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b30d4507c933d0a942c9e93a31769f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d5985cdf876aa755c5f1bc1b6617304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c64ef2f90056cf96eb7fabae4abf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68f4234a10b84fd0e16b5acdcc2370306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157154609cdfae7d2bb6c5f5909336e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162738a1f5437d0d5305ddb76d9556308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be595b46f3cb78c4cb1f2656d8ae366309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef579cd0a54b4e02fd7fed19aa157310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb699babff8d7cc6d16f792b6082e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c629748f86d8ab02d628a95118da86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19041c8088089fdbbd3c4a57550cc663313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dacd7abe80e28a83c750f38f9b1267314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58026dc7af77e6731812dad39c452da7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af839e5a0d1b4967630f555addea551316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515cc6fbbbbe617fe75d4eab1693541317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5a0971f0f163e581843ac4bcee6cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b841c6e5016761a94e316429307f71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e03e9191d4ac39bceafff945da4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd893eca4d3fd85b6af54076ae5528b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1960633e257c10c150a21731c3f20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619bb3980033eb1693523ad7a808570323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa8f394e1043bac5f6252ad904311324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae192eca3aa489b0944a342321ec85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadaabaaab595897f4c57a3b399aa3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76107657661c093561fb7d57e88a1404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408ee62a62ee2e532178395bb06e698328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344e1ac41559eeff4597c6d60843c71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f931c5ad7fcc5a46d775136891291330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf256e7b067b1e4576b9faec64ccd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9982d2a48506116aa79a529c86ae3fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c90ed96d457321f777721719f2f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c58ca2e30f2a64a368109144edafa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10866eb2c6e1f431598b371d28db69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec18f722d5dfb326202fed5ccac06f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43251cfadc27166f730cd6cf44c1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7de720295e6f6287647f2c3ac6154338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903566e4b25157b9716802f776e0cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5a7902a0a76b3e09b1ab481be80e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8e9dfa15ff2cae307e64ca5a92ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cbd7ebf46baa6349be65bc2be3605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9331a9d8c06419a9550fe936f5107343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c16ab3375062c64befb6105362691344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde379c82f1dcd483d1c5202ce399d8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba494889f5a402384929185223656346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071837ebdea72760045d1b4ac4dba8e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03660e2b70b178cf37f03bc81c29ae7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b788d1ef770610020a3406eaeaf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc66a4223a2e5494f12058ef2305b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa891a729ada2212992972af86a6d33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3740ba2138c3673ffb6608df5324d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb0eef5facd8b4426aa7c50f0405f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687632d863b53f1b41d9f0c5a24243f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f040f7ba1b82642386899893382b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca67318a361cc36fe66440cbc5ac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96940031e848d7e6e250af1996c2aea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206fbb8744d7086ee2865e9edbe1b05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc9d2571e03d47d8d457821809fa7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5115f0773bfe319ccd56c5feb440ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c03fdcabcf42d6853ce6b8ede4cf2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad16d52d680dce7d5f0931a1c042b01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e5fd97e04d041eb740bf9788707f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b0b9ed490d11222b591059eb5753364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0802a98ee3e2a4e0fd581979aa623f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e62947b92f2a297941ed921416db1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d373afdaf5f2912d8baa527067aa3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed37c732174090ff0b94c08c0255e05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ce92494697e32677aa6c2127ff194369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4a88948ad7a1309e253bf019cd82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb6eabb0b4d2f1e9e850c465682861371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda15d18cc260a04c8cdf89ce15a6c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cef782a681271c94f01999638d8ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc37a7d5b8f2bdfff31670848323e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad372f8cafdfa2c61e30f07427030c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b52ffcc71be6b9335081fe01acb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0901a520238aef9ddab9700fe0474377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140e1be80005c3a973db359236ef5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82223975f4ee22dba2cbf714dabd7d43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3efd636a4c23d76e0c076fb97e4143380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8bdec90530d81d34e478f2b0488b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211d60a252ea06a70585dd99d9f419382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c52cca9dc30f6f49bf6eedefcb6594383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768272136e663895f9940f9b10c091d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b492be19e3694d486c5ffd70c3cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19fb4574289d25d8f2ad51c2546a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c9dbfa3911d16bd930f15bfe5ad1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec809d52a3d4aff3347c6ede52ad95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972776b75df39fcf08e48d49348b1818389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e815305dcb26c8aa614c45567bd369390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26bee5965aafc31d3d7ef4e2393883391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8542f0e897c969ccb7966d0895ab0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9be7e5858bff6f57dd3cea6691d5f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b2f81b2eae2ed9a2a511462a75e59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d726ec38719bd07afe6f8093f852f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486981362d22957ae6d088ad94421da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf7b51b992f06b7e9904565862742d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db542c3043a1fe5e801f0ef892eb7c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3532e0d2dc812437aeee3219f2c0466399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea6ee47bdef70644e03b5b6dbb7d9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227efde4e8f532314c3ee3deea8faadd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9f8f1677deacde055e50dbd88e84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef309b799100ea40ce6ad700a1d1a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68fcdba79f9c34771a35842cce165c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8be05082e6e189306c48f051e562405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525f304f0280a7462995f5cfff517aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1c98160a97f851f8f5ea718f0a6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4a03cba523b64ece11a476e1a4e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea18e901f64bf378f8c536eab991ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6aaf8b54ee6d983a56a767078e8c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e151bd3f31f4ee30c8276b798db499411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8fd200eefffe745bc99f16049e913412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebcf475fbebcb93ee4b8018310506f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431213027c245db1dc7a748f90042b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992326864c25e7add4228314244f453415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279ea4dc91d254de02aeaf7004d307f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2340a266f3da92937abd43150ecf821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706653bfe854d60aff7f55a5e05e47f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928d0f619a7e1d5b7f740750e0de41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83b7800936b13889b304efa23ffacd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaca3a7903e1ed1892ac3f0636c9364421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a9bea89c122fb05f5df70a5362b28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354482724b3c0334017a0cb7a4592211423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5783a243ae0b942827fbf226979887424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075c632d386a756026ec40608b5507425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d529b26c453f0a7338601b034df830426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c83720878dfb32fb6458d14f203f9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16a7a0f0a5ff191866ad20c7b0fed5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda1974c100b940bed8a1e2fdd01252429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38619b42b2ce8e2f2d95eb4359d9fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f815760e5d87359e72d1eefad855d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf69919c4e3f3cd1f04cc24950a658432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353bc0ab097c556bf41370e0c41f572433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916117b328bff7d37634cf6bddf2a4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd683ec057b84c17945df0a634600435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89470bf91ddf4213fd9afee7cac49da4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab495dfacaf6e161b99e0b19fedd13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5e11268f577b7aa88d3f76a4eb3b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f3fe22ce59dbda03100781c94715439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd833321200049ecc9bac7251d078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b811b6b9a84abf36e4634ee9c6765441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194571a011cf0f6a0decafccd43724b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b168103b610542a3f8fb870f1c8aff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6486a37b225aa718d21d65cb65c6ef1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429026e0a98086ff7bb91007fa518d7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186559c2613eb6e68a19b80f5cb7f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b7e91171d55b3aedf978b002069d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b90928bd1da6196ab129c5765f7f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2bc0ab8cf6f159b6d30eadbd0d7d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51e4a584da0a685bd0c9796a7fb0c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5300f618f52d43915ae5699f83569451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce1815342a31e877b2c3ab47accea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbda7ac0cde5101aa5c6f0c2934a21e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea43fb619426e7853ad7215ec0bc50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c1c8fbd215f60f7ef32b78bf6647d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456ba677faa49266c1f97a4a1fa2a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fac1d88571ac5c5363d119093dbcaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3956adc508c0e5b978c7f9a340e87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcab31f3e7ef0477b7e7217d92c98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa98c97c134d69cc24858149a021dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96722d533b896cefc9cb2a019565a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7af4bc657ab132ab9445c3c4d69aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc3554d486419da8fa69d2efdac5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e472e4d2873aee6920fcd515acf0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebecfa1d217bd89e8cdc1ccb120d37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c49229021bcc5866760f3c13e655466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a8fc57e31f1070469e92492ec431467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711491af91df5044634ee4261797a6f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f551453fc24dac2c36b23d0affde5f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662da7dfc136ef25ad6dfc1258b3fc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d18baed9fe13037233a83ad5dc1360471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95330992b279942cf7138e05bda936fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbdebf497a362cb26f2c7ac9b9908b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d39af9083e2e9376a70b871ae74244474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b1f343a860f0a9ddfb7d4be458ed5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5d2be4e69e6cb69cfce1d7b4e496476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d5a89bedaf499df0123e034408cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce318c0769c2a1b0e4c00a9d2aac74e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f08ea6621f3e14cc419ad0662b57f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007ee4c0d6ec549849481bb713b3b51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf9ea9e1d352a58c97704bf06d3a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8d1bf9a1de99139cf9aa073262bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf2779cb95513c2525f64b07b984e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca9c08f8192671a785a1f01184d38b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3356f2dd5a577510bba879cce7682485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2e30579dd13bbd48f71ba6d2a7a5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af8eeb620336a9d39eb4653f21d6b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14695644848bd7f30ac5c0b961528488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5a6fab083cb3cd422b34e65069ddc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b633bb85e764af07dfaa6098d6146490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03839bc19e71de6e78309dbf86fe05aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e123e83c1cacb0257eb62b6cd1756492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2b258ff2fd47ebc2d6165b54d0ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f647f16b8093fe63f0487f846d763494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1f1277d61451621dc1c8aba48cc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a758bae62b73261efeec8a5e0de7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb30c64f30cf692665d80eb9d04db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dfe045d97b0f9eabe703149f3beb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2a0ec6e7d92215f02cd041a3b322c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a1f6a13f09c7cf7a3739c669cdb21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2999b99604d11b884987a2d9797a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae109418fa208505f88176418f674502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fafa23afcb60f81af1809e1184cd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6821ecd90838d0c33b7e7cd6919a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a8a4f070c900775d2c63fa9d5327e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933581c717a8f763a42d577fb5ed6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f1e1980c269470fe488a7d1cbf580507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6924b00da8af27dd3fd1c2488670508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9185d3fd5ba299055eddffd73bdfa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b48674b8d6d12b6ed388a0718d770e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f61dbb4a9106128239345ba76110511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16314fb04b9c5ebb4eeaf6d430ef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f1cbf6f6b79fdaf44c084a386c09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ae5aceb9fbb13c239667363ed9bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb984d88ac1c6ded38aab1a01c826bad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d25c2c72f50154fdafb02e2a30ca53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465fa83e260e5a65599f9fd7cfbc790517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9db44aa519c3292b3d242692ddef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9bc0499701af78b33a68f706a7ef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9f8ff4709ecafdb317fb554785b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e1af87de3f02d9b2606b0ccf2c41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa762ce63c33197ced4f0bb42668eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8e6a88ae892801f21fb0e8281c1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcd6798d8e3cd0d7b242b2787260c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d91880a9fe9cc5214594ada91d5322525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e7def33a1aad01f67add8fc91d704526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95477b19d098d85631a83b8bf25a5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12452ae7da15035c1f2287cbd0b842528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7303dc3334680460cc1e83458af5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34bc1a51baa3564843981657fc307a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd9010635561b12b3b2d68231f501531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a9e5f144149ef4f773eb4d929aee0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064f69028480590386c6587180e582533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6147afec3b4be47555e478fb0179d0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aee8cb2cb6ca526f537ea9f62f342535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92de5a48ee65c3523d4c2c763114a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5265c9b082a6a942aac44db0db50aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff14c6c0af739b2a085925bce84e0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788596b4cabbd8cd4a9f53e012368c14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512b44e74fa24c2b7c66d565114fc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d82892facc46b80cdb10e4a18e97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8a845e0a93bcbecc2b0ed3bd34b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f90e6be9c7ebf561a9c4714c6ceac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff8a3be22854d09695f5a8083a6a36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e153efdb926abbc79e3b22e4b8684a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b55fe9dba6994e648a1f1af9c43f99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a3067e1aa2a7eab63261e0ffdb71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae249443c5022d31d0ccb50a44496548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb872144a92b7cd5b75fcaf7e416a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aff9d1056bffcc8c831caa0554658550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6f4a6dba7bff8527b47fdf21190f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603205f90c646b4a98d7af4a95dc3ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e9911c01cea675c971b49d695ce5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06811239ef477ab70f1865920d97b6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ba052f55d38729dcaf4ee7ef9d7ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b9dd5f179a5aa797bd59561d0ce0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1871b81d00fbfbeee241c2e758d5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc1e8ef0362fee0f2007164ab4b86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0977f98d12bf839f3c8712b2ebd93d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58419d8f29f036d9bdc7999a8ee1cec8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ead3f4df931dbee2c2e8601b6e8bd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454fd5e1d4e43f13d92fb308623121562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcda9f791dccea04ac902b3a624105563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7dfc12c7528b15edb099a7cea8b4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32de0fee22cd246b33d99b71b8f4ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba69223cfe7976c3a980175de5ec37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f78490da04aa30c4cab90232f6e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba7a14df475aa151e424132d7bd77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911e3cfed5b4d37d1ff88479d8d6f5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4373043c02672cc88a52a551ba8d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca87e0536942316e2f330da3b3862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231f46540ae54ed4ecef3f22b823d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91df276534fa28bb49b9b94cd8756f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ada179fe6e1793b484372b5e4ee0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d3fa8ba94f5a9afe03e2d357711a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ddc4a70bb1371aa797e137c6cd1f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208789f8aa49361aaa6196338ea1b4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b651be24668af0bfb133c241bbda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093dc68622ac2bef001212d044fc70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa692155c17d215350dca717cc368c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eca660a4da3d2ba41b8346153004d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e1fb3c2e3b9d29b3f636111caee60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf833f0c6662240df887f29e813f6b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05c7ca9fa03bd145bade69eb83b347584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60a6e6e225b1dfa68a6ea94066f3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7d24d0a968c662e6a549700d9c8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8fd8124db6ed04c9382e36bd4d6ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db87a141dd34614a9561689d30c8a5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9536b5be3e03fa55468f230527f64b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec854fb8c52f9c9361544f81d4d5fbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc53ef28e9508622c24bb75fc1390591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371d23224e3f6d334a70f1e1854cfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded90de932b1e1ea8359c821d4ceaff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541780708599b6fff76eed32ef702101594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa22a5e34af649adbe22cfcb3be2dc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ad93f7e620e020b41abdc3d1e3b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a58cf4ce35b42dd4ebad61f5356e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ccaf9480de0f4ed529faf79773e34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d3ae5e55521e094a560fd517d528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a7940c873afea3aa7768400cd0a02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce1cde2d72e364f0fd2a0beb0bb69e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b16b4d1076a04e879961f3bc1ef3fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ec17f4b50bd939596ef6adf7e818603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c10983ef874768547eae03f91cb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b73a98c84f369658aaa2301979355605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bcd0b2b9cf6d554534595616a6eb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484725e250b2ae18168856bdf7e7baf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ad268186406f6c3de0a171c102e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee80b8ced8be056b4bbba4853a0ea9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf616b454e34601a076ff393a70fe00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23adf76a027326674f0a2832cca1dd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c45898d3f188fd030c27363ad783d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1fee8cb7c7d21926745d17483716613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a7c1ece8587d5c4c5cb57bba3d726614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0334d87b39f92be5f76449afe38d062615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017cb23905bbb469f736d0b8264b27d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4441f52e30bf593dcdd5b156e3ccf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9b8fc2cf37c5716d8d7637d31eec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd45ebd7453a8e6949400597a0068a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30bd10d7b734a184ec5b3e011644bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccacb88fa77ff04a0982e68842c90b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aee0a722ebe2517e7df753316ee68c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20d1e7fe594164821f1da34bd0ebc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c16f8c26e726de5df7031cfae9c41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f239d2e932e236dc80669f69d8a02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b20f7d7f8270567e0ce33e415021626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adbd78e07ae09979437c599444d602627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce28a19cd7d07c46f0c041723fc6970628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef9ac198001e36295edf5bd4a18d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825cf51c01dd5c2c19eddbb6a8b971e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f71a0a4cd6428f9adf440d5c9d88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e02315bf247910c4ae9253c7edc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9395b89817901fb317d44506203098633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b3c33a3b543bbd12f55293ff9cc0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac218cea5d222592d6945fec980ee73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9db87d200917b9c087b8642315c5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43d98a5b6254a58d7d4e79dc7d6b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a60e9f94d295365cf41db6105e3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c924a8c2fde919c01caf50faccd61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f752203649e83aaa2c6ebd2add4b7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8828a78eb04863a8133e2f7871112c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f74dff381df0cd6b6e85feafe98a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab72bd097bda9f0cc0b05ec68ab81b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd80b0d9030cbd68e6b0ecade599a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6965333ab9e257a8bae3cea1484d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035293d9532a458a8884184e894df2b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e430995a4543efdff9584b60bd0ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86950a7b4d779a9e1c8459bcec720627648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f3071e91fcbe762b723c1310697e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f3b1f3f0cdfa78ae1d0e594f6ca23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f838b82822c13df21b2e22572219e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef0a6f286820e1262479d5d0e0ca1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991369715c26632982eceeb370c85176653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0a1d10e20e2d144e6f8862a149c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c5b79a61875cded8259539e7aabd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e456dc7c73b02be4425765c9b1c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b091024d017787506d2582fb688e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad93b0f497cdcb08353d806da59c27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803a079ef2ebc37bda7abb06a6813b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be051a47b6e5e07177b5ceafd42d1833660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a6a11c4cdec86e54c25716334e86e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdeebd27f9117c1e3ad2920e4953a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f841753b22e36e62d15d998ee24bfbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3949e065c733ab756c0a62d260289664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b229e051b0c4951ea0165dc3cd68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f20859f3778bc8de75b34c0ff0d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a142143190e66ed64f3a1f18e6ee8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d0b7c576fb74580576edc88aa6aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a115f51058fbace3a5ffb17c7745669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4e85785e42e6f577001b2e00770fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b88ce4a03c5e9ea55160d7132dc86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df7af3895d3e34dce56c0e64d759a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dc4c2fa6248055b09964bf38fbf46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c051b818d85612ea2a1a8d03a0ce59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4314d44aa661b3dd48ebe2733b8452675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe78c2587e830d6c3f4780380f89ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16993e91b4430ef6cb437ddde58078c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7cb79cccd42d0e969dd021ed845a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26894900d88d081a4979f1509447b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a6825fb38fec1837b53aaa007707d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd28cbfc6c126c27f01c4c7b746cb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00cb8432a542a915526968f4b62105682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603fca23ef1883b5fbdb80b06d674a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5fad411c78096eb71b23ec23956f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8fe022d67d530a94cc3278ae4fd08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef1420c695c535b37019b58ad2cda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3771a4eb2bada8bfeef68e46cc5b65f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724dca8ab8907ab360328b9bd999fdb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60ba085e6b3d69dfeaca54d9a4014689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e985d4b8aed56ec39e3ffb243d0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a9c451eae5e5b5fd01ca4026a31c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb79139a12f544bf398a87bd79d69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f083c35add43b0955e2775fb7bdff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7e23fda5a3b2eba19befd12c27bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27920a90f29bc24fbb6c49ae48acd6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a6e6f0d279c4b85605f4c4c046a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3f4929afaa73d069b494511d80c5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d85afcf737659bfa94a0f3ef7daad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15450fb003f856010adc676c160d6a6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efefa3593f975552ecf7d3530196d46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967a28fc93c3e1246c50de59b462ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50c054288ede44704df133f78135ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb57c0e292b1cbe77d1a040ca8e21a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e66c60cc8d1cb06fb944ef793af14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11026f222adde3c75f4a7acf523a06ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647bfeda98821cbc88af08f709e9b39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265537efcd312d02d37099d295d880a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725402789e65141d61f5e5e1bb6b6097708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab1913ca0bd2328f68d2827bea7f2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c4804ef1a9f1ae803f44feb5c4bc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d434fe93022d43c9f8c81fe9d319711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ae450cdbebc0f39644a1f047a5290712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96e936ba4b40937a85b6a9ccac58f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5c0df9da9a334deb2dfd0f14ca2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd4c88887edcb34561d4a61db2adaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e43fd92fc7593e4e7f75a783d7d2c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8ea3e8e93f10c683e1d9be23ed48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30344ff04ce48ccb5861d888badd7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432d9e9ba8cd622b41b38cc1fa5873719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dfa101122bd6ead8a959304a38d04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b932ff4d641a8ab1d87e66393d054721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa798ab795511e9ec0d64e58ef5133d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb365915512cbd4c38ec02684ba0dca3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac84a522363b984773690fb647bef8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7887f32e78e76639e89c519eaa8d4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918df21f03ffa440761fa25af0bd007726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8314723c583161837d0a08451c7d674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887780a9ce682529e7261b08360bc2a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d7783250d1dfd65fba022c7863f08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6265514324a05944c841d0ae6f57deb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292efd56c0463b7aef4dd551a50ffa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674480d613d0263a249a4b116a7b54b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ec1424b5f5aec5bf8928dbcc308b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b9e14a976de13481efcd42e5a0c25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736693476e09ed0baf9c17c13bc988a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ad4ad3bdf6baf1c41258105ac011f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c9ba1f08a74526d00e07326824a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91792f4b693198fd4ddce20fac6775738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3c1ed7734df19408c789b114d69d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa376a601a1002a916caf4c425ff1bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574c5b399bdf6e8c04f3478195f0a6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41952933029d99d4ef32a7f1a9e5c196742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a1df03eb0c080d5e603d2caac898743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f2a8d6ba956ccb241a515cfda750e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a48ccd2e82c849aaeda0e75fe645f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e0972de665125f0bdb2437c695ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563df1650cbeab8c1a1562291f1838747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789172e68b3636b882898cb51a287541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4f768f18673da39ec72c307453f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eeeb0daba21950c7edf641bff147a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e088670e5305a71a1128df13d20cd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080cf05e4dfe91e76cf04b55041441752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f617ff3c06af5e62c26f310a31ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb857c8a3540fcf562ee5ba8b7d1b99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa49394ec4aaec5ef70afb7c00c7b76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae253d5b66a2f1fdfa3d441b7c1cbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e355d8181f491d59fa2dff803541ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c706394eabf7776cb3b10ab61df38ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffafab21783db6dbc7f32256dda08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef349f60e14137d85ac6406277518760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8c2ea1feaa159cb7f25ec39717c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c1cabc498f3d9eb5b75a15c4f6f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0807cc52f8b6c3dd63562ae7453033763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7adc65f94d48361be312be9a59eb5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c5e822b6db8a0d43e4b5402b2575765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3640e957b1d65562a03f2ed53517766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6080fcef94fa7ea480059d66049f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a737db26876ec1fe686f4c21588a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967491c2a0a3e13d5a43d9a5d27cd194769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f3add498bed9e11e0923765ebb20770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b3087301728b2ff92f636a311c816771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b158edfe02f979ce2134563cdf9c75772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7c8243f760b4911a7bded2485f997773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a26b6a7f04048f4cca76fe4598e40f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a319764d8c20fe14f14f2a66e2d56e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f0db3ba8643bb2a8b7389e591b1e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56522223d79969f7d428a2d36ed97777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dd20ac79904e48cf09088bd3507fb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9883cb46258eb64aa732e8e11d8c10779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249801f3d74a51ce03f8fa50348343780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1cd8d289c348e6256c8017dbfe5f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4152d067fae3b487142d61c5b5b384f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f31377c9bf4ddebc3a1556950a9298783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f4bee35534d308dbfddae8c4cc85784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18b4462dc17847d7ba8d1f042f23c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040adb34576a1f491ccfb69ca425e7e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e5b11f1586960390aec4dc1becec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb04841f4d80f70e4f712c2bc8bda788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2f2cd392a274b55595aeec5a04a0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a581a94879bf0ee29f692cea6308790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9010a5df1609a8c87e0269a407e61791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220181acf292d838956c44a8d48ba33792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5634b0d7664dac41fb58af07101cda6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85555178c3a414fcd01df5cd3f9718794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2effa2472ad18e7786b40f7f0044a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b6caec251d66979b0f194f7bb8f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0576115b7d612901bc35ede5f98358797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b3ed32d53ebc041fbae55d217fb83798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e45464845478e15b6bf870380119a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8b874972fb38e0025e5cd83b3700800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96ada847706f233281197d91876df5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f8449e523516457877473088dcd2d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef2840aa7fa9bbce6b0241c02dcf6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb082ee7788a977c9e8bd30ba5cfd81804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564525fefd7004baf5ba039b0679348a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d873a80de274a88518e00bc5441a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e95f40e2daadf3ecbb718d1b9fa5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1442142225c64b6534c3dcfbe2639808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c246a9f0c3cb5a50b2c33f1be0b92d6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27ac427be9ef5eadf32c659a5deaa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f046a50c77b5f2f83d9054a2cc60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a21946fe04cfb66cefc594f58d7c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b519378cba60feb619c431d707355813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf17a510dca062a71a081a72d9743a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1f9211361a5b2174cdf3df308c61815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf63812cf08d0ac92aa9998bc9858bc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ebe868ed9222978875f7804732ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ddde45a45045178526550a507a41818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda9a41e3d5e5bb486f25b7111c2b1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe27ab792e83c6cbc169d2df8daf1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b22b5b58bdcc8f5807857c7193ee9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4b1b9c7f7638234853ae48fb6474822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c635a2b0339789da5f8ad10358a5823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a9880ef368981e75857c8bc0a7131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea69cb2f7d2a5c72cac6ad27891dd282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730486277cf4476157551ce005cfe5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ceec591da111793d10b8da401d794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de48344196827fb3741099721192d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae58f2a69fa7cc52288199bb7c2a1dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54186cd5cebaa28e5c94fa0edf68d297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580fe3876a1e74669322505b7275248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab9c4eded73750b605ebc63b9e73a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9570d6f07daaa14c15a8feed824f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1aaa93c391aac824a7a8a7eafc4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5494e2e147fd5d5cc01ba9aa69cf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f05401463573d9902dca815a5c84b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c60265c37ed24ec903c35042de0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3456fbc36683a6391e490435404f3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc3c13641dae3441c5dd0bd9786a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2fd890efe1ebb67802bf33c360d1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3741570aadcc4725bd630c44e2c36218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6acf160e4dcb3683fde91ee89b603f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80852fe57976012bf00b94b5154b3f2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b709cacfd6dc53ad98a273893e3f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571fdaf4367eaabb9cc0924eca7d6f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a21f5210ac2495defc55ba52fae2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f2cadd22ae4bff5dc39d3174257824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a4abb91a6ac85e2b72a04a7596d7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7dc88fc84c256da2126e56807fdce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b9affb397f805dd26ea752335746127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc852bd1ddd3cd5a92cdad4196f93228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0f5fbc5f410d35eb6f90e6e30ddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abfdd83cec99303cea6b62751d9c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5f3e3498698b25be895875f46a97931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcd41ded7f1c583291c6d74f05865d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123ea48d6ea12bfce92c7e474cf8bc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b614f331e3d27052ffec216a9069b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e030f19e4fb32c623aadcb90c2251d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ab17b434be7f58f1f696ca7cf403536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4688ab77ab2244616535ea46caaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d88c606126f03bf9539370eee2a2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed484978342a9aa815cc8f3f790e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d864628f2da2fb47c17b44c30977440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44fd051670dfd55b183568802e80641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84330b7a7875250b975634c2a5a4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe7b8d49641097709c806cf5d0f1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f541ef53ad68f2f117c2bd0bea59f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20731e52cc1e201e0c28cb6a4d03d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f93fda1711193edb03ae0c06e114b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34730f4e294576ce7001d12878d61a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac5f50dce1441c27312c90dabe0a1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce62169083656fdd36283fa3587e2e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e30d03025831b2da621536ebd36c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc58f0fe9b2d707d1ff87d5eeff7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1cfc6a8c4e0b486a64064403a36de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31419be342163d5ea42076c9057795753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc484059644c4f45b8c534482ea3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3270bdaa35a4c09db368e50b0c5caf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da20cc0f3b662bdc42099d0f6a5c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c0f16bd350c79b0e41238ecb9917157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a687cb3c197aa0196b0c3dc1f583dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b77656125efc50910c30101d540ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413c110e92620b5608e5e2f0f9e02460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a8a2612aa3ff2fde63ef6d31fd3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3474658703c4ffdb1b07bd561fd65a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16ac2df4a40773839d46bb6fea78163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe402046412bf0427ef82f215586b8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7214ee581692d153d41a5660a5d7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360170fb63c0efefd8e510dabe1e038466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad5b1730950789a8d93949463c79967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c742e9fef4eac053da726149a709068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860993f00df363e93133ba22565fe57869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852c50693c4f333ec3e6a4de9d9a1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300afb062111b29e666b9bfb3e36b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016826b06023ce833982c5e4689c8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe906f2b8d5e4a1bf73c4b5a423f02a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d572cd9e37e2d0b4ca776c93def3f3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a92f61ea4d99f00a296f61468a04e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a25e37830b832632e679a60ffa371f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad99cb07572ada3a902670a8e0560377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a052529eea47b1c38fd71761f7e23878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220819f3ffbbd802d00f94143986ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05915abc46c8cae57c385bfd8392580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadefbce84b5532e6e3d4e4fe2cc5ac081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744a58e6c4df9addecd083b8509ce482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4820ea99ed4dff17508588e0914583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8794ec36a33415984986eea502cafab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33a44d8e55243893ee91a9c4d76c8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c624525859fee9390fed71a58b0e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14efefd57f1fcbf94000b9e000360d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151aa281cfb0ea4cc0f5789ad33f3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d092a2b643ec27d88499912b2b5ebc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6444626331cc426c57f823d8b6b74490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45201d80201ac2b6b1ec3a697adc5ae691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87298ba17fc7e0612609a05c146e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555db0c99a86ba84e257b08b09e5d4b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d8fcb5a7cb1d904012df8d84e159294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a92e471f95cd8f3ed94c4de6ba6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea443a2e51cccd8c9aa6de4f623ff596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73883a5beb1ab70bd7ffc92fc762fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ea8d00c340aef66203296b26cd9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922483e238dc1d26555c683669b3c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10646ac7f8df16a0dde9583509301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0712456306d0e5eda51bda89898f70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9b04a653777d892eb1ca7405f0792102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e3c73156d3ce6a4dcbbf92cc36a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c4968a825db5cd2969ae8a89d92d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ff77d0ced537e8998f3ca551b169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10ed9f9b0bbf8b11c95fc76b8a38db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59728b89e28cb55e7538b4168ad24a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b123c51b38babe93fcd1f974b1cb9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98488eb91d686203b974fbf01c8e9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb89c57f9a5aeec43cac62d20b707c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f6986d0a5010e8fedbe0bd61c5e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e0799b462ca593156538f9defb4df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c1e22d2d8af276a83f7a07dadffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d924aa7502663cc0a950d5102e239b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceffd5a76de4b5ebe4571f9cde1078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433a2be5b586447e5e302259ec04be6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b32a9e3e458160d2de5dd7148451117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29344f07e3930a24fcb315f1ed80ea0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df4b4b4d3d94caa2510f25e25e6004119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd687bec230c8dc87277bb93953c3aab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb91f45ab52330baf394fe6da67fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb07d2ffdf61f6cc3123d2cb6a525122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92635226e625d765660352bd121b260a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a159a638c6955d0c2d3a2bc935f50a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520125b745e33524ea9dc5cb8bc87ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800471b363ac020346c26db979188d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697826a7157a5d40103b48c8db6ca19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de4fb7388b7e17d5dea4828779427e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04ba2ff2f90486af5dc85051b5d35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d90ad88362ceb151b4f3f47b725dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a7e6175616f171585561558994dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069506cdf887b222c77a341af63b4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064826daab95b4602c7253d10a92229133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b960fc89d4a9a9191c1a0c12aec4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6525a3c193adf58bf9a213d00780b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca253b098a97f5b6b637056bf28fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26bf0ae088b478d7283df768ae044137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4294a94dff303c8c66005cc59e2c82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d781f5a4f13466956387bc5391c30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa5725aa5d3bf1bf027ae8b390106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1296265c814736d500f9b8376a0bc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cada7b4e8cb2fe0801267e38cf1c4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb121093498f06565fe29aadb2079143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619fb732a340e9227ef6d1d6e96f14e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd0175348eaa4938e7a3f96564c70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add92aa66be320aa7111f57aefabc25b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f2cc640ef7085af968f067b8880a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83c7ecd6de8838cba5953887c595c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb182c8f561b9576e201b7a2043b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9761d6068c513361f2d85f635ed4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cb53d91c119e565c3b83bb35eb1e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a480c4acfb50051a1d0f0bf15fb333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0055aada1841bc2fbeca1dbfedd6e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b215791ae9034599233286c806733a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68947d9d2896be0bdeffefe2e96ed02f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf86ecaab5fa0e3240ada65bc7a1de3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059bac7dd24beaee758a11d3f3a84c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39203f15b3c20ccf6052c345f4eb73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5288a3a8c4786bea6672cc684a43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a081012d60094d7a0a5ce34f51c63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01ee4390738f93ed2fe2ba94de68b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9bd0f891be19a3502ca5523c80938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658512894d6df9dbacf633a939e9f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d8effe1cf8b2b8d84d68e9d0ba8b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2fd3cbc4439d900c7ff28d1c0a5d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2003f4b3f0e9b51f3f2b361deab8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08ce13a777cac79b792b7b352333ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83685984435a435509081e6a87297e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c7a5010ee6f7e7a24f9084b8ac575169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59de1a1be994d1191f528f43e78056170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbe3a41d999dc55a29033d05e98ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2687153c81eb4896dec415f91fdac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bba055af9fde708aa982dd055c8e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b8afde8d5df42052d0338b22fe131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275bd57e8a90be58fc134489d3f9ca2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1b70a44575a78376aa9f3f02b5738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e4f4bceb2114603d8a72d6014c6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e5d109c31915b4f6c62c6ddfdca67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaa557838956de36c87d5cc1ad8de5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88967680f5068b2b2fc22b42c2ece8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef752341bf258621cabe3812880091c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbde3ddeafe72b3ab9342c3955f69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505601713e2265a52d7356804eaa262183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d9b1c4bef86a473a95ed358edbb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603c8f34b5de1206d09286f7aed257185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03670eaaf9f3ae4b11d64cb5271e05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284a972274d8d899ecae596231f1121187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c003db432c229f3c553d85e251e5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae97b8fb2231f02bd3509f6aa0661189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fe1ba94d05b8f9e40552310ffed49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dc42c68207325f8e86c6aa83d5ccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8fd5be7309b2c3cb9380b7ce1f6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb27f232bfa66ce4454ec3c70e93f5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca655a091244d683b58c1f97e3dbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5abde0db86f8308420eab1d8872af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89d91e8b0fdc5c313240a9b02048a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101e199f6c6ed49f9882a297cddfcb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a893e07d6281acd3c9678b57aa2782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea0190cf6340362307bb541460ff3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154b8d97f36d5acd03044c0dfe2b6b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e8dc1bc274397a5ed3fc0b8f93df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07937ee9d43045fd0e05ae74a1776a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ba25821081f9b82474355ef12a3e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a1af67fadb0f9f82a77fe62a1248204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aec781e217a84ca5b9e2c1fc6cd0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7c461338f95af18efbd4fc8932195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164d23c73326f85f1314a08d37b292207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba46cf04762dabd72d0746b5c8487a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710030a80c6927c5edf0de41a2f65af1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b655b2891ab53016f21d89c45a7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c29416d1f2e7fd97be618c0b15a779211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9c091676501b72c146691e049f75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bdefa03055ff363be2eecfc7410ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a7532fa34098a9e9e0ea69ac431b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5932ca457fc7242edb6674322ca1212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505e18ecab00f572f42d4365b4f94a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9de093604e38f2dc5e9464b179cc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3084e3d41c0cd9c0523531c7339ed67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c532a37723c97f1a671522d52591219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e31b646ad4cdce9fa74d4ae2c3de5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155c6d222994524afb9b32b9243bcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f26e86d170b9ec8834451e7a61c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1203d1311eff65fb4ff76d02c58f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf02d331025db7e78d83ee39be8707b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc3f6cf9663c957b67f47321450071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0117e93ccb06fb7a08fdb2b01944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8385be23839c270d78c9e16d6ef0f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5018b036ed6ccfbd3feb040622dc8bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea46e5e585c48ec26f14e1dad23bbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0fbf1254c10245a4afc5e5021be6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9ab8514537c82cd3220b4946a2e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057e6dd5ba9c991cc069314647a25b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334a08b9c43ec0327b39ea86195bf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd9fac8407c2680adc718d6e83dfc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63182287fe6e1e6a3936d46b3fe08e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba5f6d28eab43e953733004a7287dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aaa31eeb798f9572a1be93a1a32d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e144f7c5e8426672904311f57f3d7e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecd73c1210331051833a60f72c970239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ac505d304d51596d113f63b032eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2727d19388a505a1b2d3fa4572cd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813d928cc0c8617676903b0c756e8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49567f0f261a083c90bdf2f6f5f51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffd9bac76b6eb8cfe287e563980994244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65062c08078eba78468908ca16787027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5316dc425c40131a0f10da1f5953246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7dd42d4f0fdaa605c9ca621ac615a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ae77a6152250962ecc0ef52731db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6dbf61d9e5e1084c85af2a5659051249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f0f4cd294c78ef32e192280481e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e45041620e7ff81577abd36f7173d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b356661b76a0b48a66e7ffe6812ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40dbf7e6e5f8a954dbda5b975b60b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea953b465d114f94011488187588742254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7233107a7b04385d7204aed955fcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b1fc86bea8d70c8797c4bdaafe7af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6699eba5dd7ddc378018480880116257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d98f53ecd4cc983c1a6bbcd428e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b220aa572f3e71d767d5b75b7aa1c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f3bb8b688b814541ecb5a692d164260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243ebce103db8378c66260076dda556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6dcc3835ec0a5e08fd280c2debed0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d294dd124b7a5df32aecaddef96ad8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99eea710547e0bf22214d3cf2ba171264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b78741c05819b4cf47dc77b0efe59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868f7f64070b6cc718904db6668d65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661741229282c5bc0fd8f2bf308b86a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3f6af2e0d3810f89a57625789da0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b763cb1e5c96fbea8590ff4164210d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ff9fb8124804a68162f1e3cbcf34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25ee7fb4251f1c92e8363b62ccedb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce0b660d671ed44f681e1ca4c5890272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f71d341b9910304ddeed2ba5edaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4f29fe7f18be3e94b7e4d8ee1e30c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130437e697ce8f54e530d0b290b1c0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504267a3b82a5fcd501b5afa60fc6e65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b8403282d12966b329737e633fb40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441c887c1b1796e6e0c80c1fbb6fe02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d97963d9594f070a328715db361f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eb64d9eee8cdb1b31554b17b22469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46765d9df29ccec0839978e49ba3680a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060fab6089fee721e199be2bcc9caa6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa80ec37f664d5533e03eba909f094283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc31a2f688a46e614a1add41d87cc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7e0ab21b50375fe4f8e42acbce28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221219865794bb07c4e7f3272a85123d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8540fbd721121ba10603feb5dacee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc78a32a0e97d7b51adf55da0f3c967288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35f358c764bcf1271ebe1f4f9a5e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444eee7063d0befce61f0c503269b14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f606407e53bf0cc25165fcf747e94ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052d4bfdc6940a13b2b7759c0f8c07d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5b3518c4c41c6ab37f4852d90c74c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515116f11c7bcf8a246e4ce8ac5367294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1293685437d1017f1fe517b4b7026295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc195eb28131234dbb829b16199271b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80c8c03e761402fde77bed9785088297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5959bcc49eeaebc8e79a9f1b94b6eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1211216055269ac3435c2c4b4da3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5c75b5f6bdcb7961c020a7a5d9b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f553b0380e62c41b315aad1bbee081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ca6fe87c437a47bac255938e89d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682b64c24c3872993b8748e32c753f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5705d240eccfacd99c134aae84ed9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eaa9d33f96087c07d6840d2d6ebda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b6f975281b26b546337a37e77c1fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01c006942cf4906a40e5af440c6e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa2ba771848b6c0ade0dcefa6ac38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2309e90a5f7fc6fb4d2a433925796309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a00e0320bc1a29758c10139c60f5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16fea94d4747c704da64abe4c2928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d87ed45e14f85ee82adffed30f7bed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097194b57b40a6fe337d1ee454a491cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce43657693ffa5224ade90a66a5d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4fc200674d2d61cfe8e5c358a8fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4570a3de96083873b9fd9efbd5de87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89503068b6063ea2cc6ee95777057317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498bb83cf34a3380108aea47e62847318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd4344eb897ec1bc2c58c58a77ad71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14601c4bfd88c61f49d8ade807dcfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc593b625651dc02b0906635d5dba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000384c84fbdb325599ff40216f365322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4907e410081492ad83e3ccf94827ca4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4896729ebdfb2ab8cc680d54a70202324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b540606cea4827ae31ac72da5d2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc063df4537f61771c485e4dfc0232a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d27f54c80e7ff6a4cf80b9853c749327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e6240d4332a43e8ba5fd9d8312eef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7357772d0583b3fb3f18655cff7c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e70921826dd9d1054f910b41d3f43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e12c67423b1fb8e7b82493bc20f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ade45ea399bca10526de7c5a5c12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65243bfc0a101f327dd9d93069837b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140aa75fd767f994b06e0a6a58383e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733fdef1cd6e6dd9ebd8a9135f01bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab04a8e115a8d4025b213597575c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0372857d1c7a4afcca64562578be0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a92ac22a853b65131d9667391222a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37330c052215adbc580545495021b30b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d802945ae9d4ee9720823ccd5000f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e10bc59e455c10ed0feb1e9f7432341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b9ffc9b8b194898cef27cf80b5a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec1c8cdcd7c8ecb38c1f6858c8cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c626db462721f3e982d8d09329d87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab87ee910ffa6ead51b5dd700272d3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bebdfe238227de74823173c0627101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713fb9b810d6b342915db147d5c915c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c26c3e2476c3f22818aa741e7cde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51167cffa3012fd6982e30decc763f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc23506dd4ac83b7d1ff001a9cdc77f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8fa3f6784e428ec1c690815f4f3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b9113e644f37acf51f8717577325352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682e2fbdc6f6faca007cd46e04edef0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148d81709ccde8fbc7e2e49a36c631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e965f71139f73148af544fa10379b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306862ad442740eaae55b3a1da19e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93daaf7fcc1c41b18cba62a5f0779d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8556a7a80d929a6b7562a45edfdf91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d03decf7c3a3c4958f5470fef90d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c8e69bf5102ad54173af6b03c44c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de7d26d7ab864054e4f0aaa1f1469361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffb156eecaae8d87cfd2fa176d49bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7ed4ecf9ee28069ec745f63bea4fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08e723f99eb8ee0726e1f46f3fd9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69883fd008a906c182d4df21de93e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a046cb3690d3e8e3e9147f6c9fc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2c8df4d25144b97a31b1865e1760f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfc05ba9b306094dfef442c8865aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021281c5b0115c86972e9940cafdb89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa27b12c45ca91769aa72e67f66c22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accf3d4d15a94d0cfc6dca37ace59eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7729934226b0332bcc7d566439ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4013a8ff43f08993705ea72aaa9f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4bdb1097d24c2032929c398c67a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9110d02a3f30ad9771ae79e92217f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fe47a3aed0df1c8fcb14c7bb089a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3434986437e8e1a60064a60b90b6a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1badc6d3148bb279a5a78f0e96a80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec0f85c8a068ea653f916b87efbda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c680b8c613f4051f896d6890d1033380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed17a0692e12873677a1544649084d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495cdaaa4de26b0d6d096fdfccf8eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268478a12e80655fea101110bbd1d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf996a9b8a2633f925bc0a104666c4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529184a7079cc21a01dc59993035bf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f84603d97c28911622fd21f45b23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c002f2f372b7ba5423f68757ae653f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483887c9c06297a59aa624b959a5f5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ba2555cc2fc2078bdd65c2b25e16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706644ff54307f7852d15ff70d1bd8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd363518206665dd5882dcea814add9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19387f6d0653f07c00af16d73389fea5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d40a94de48ed83bd9d79ae888466393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb28367f38320a8ccb2f8c20e755217394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f817f96cd7e174eac00dc526914f38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b184c8a68532ed3aac302714c04843396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee96b7ad6dc9e9625690f2652c132397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d8f5690aba7161d2f24adb8adbb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f70320295a97121e995076ccd30c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7d311267a14eb5b7afb7e8a86268b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270845c342819d9cdef8d93707485f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb2a4c2dbd38980640d7df570785f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d2323a6dfa1c7d10d65e73e3f4165403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1999fbc00b26183fefe08d0c01a836f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad5c7000c7e3b483902f67d6eb20e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a2b26067e9ae41eb73db76646e7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250822f9955512a2c6c049bd034e3426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653750edd43ee181dfb7f3af5bf8cfcb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9f9ac90331b6d3f6b44ee2c0bc08f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5136201f79fdcb19288ecdf67e5d4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb46c21a3cc868080e43f0ec33726f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83af1112dccb815731fa7934218bcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd210eec0dd839e49a117ea0ee3ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9571fcf766279bdf41d672657fc542414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ad81615902fc74f2979c3d1a8156415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d18909ade0a041eefa37700778fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc91bab0d241ace8c22e9f0df1d6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6ba41cbf82e5a4c1bc746ad98f60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d5a0025b29fbaf58a3c911f903da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9865e3428590246e6970b362f40248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881e27251181b7033e59420f23f8ee6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190953d991faeaa7e8c1b81a2ca24759422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795cbbc373ef8ef82fa1ea192d2fcd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1cba4f2908726038245fb327ece33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40f4b04baee95927d07a4de82b41b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0de1db7668ac483ca393772307ef50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34c83c4ded91e544ffaab8ddf1220d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728406ecebc9ec4c990ef8da94727e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c97ebef89117f496ca12d679c8b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf744818a16bd332fde3d95796e0496430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2735a190fe193f41096cf9a59377431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a85ccf83c1e36f44ae1af93953c38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c455a4469063fbfb75d0a09856120433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0be1414b5af14f6ef9a32fda245ded434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f11a6b9d04c394bec04b2cd4f754c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941432a36e7ebbee76d6648f1ac14a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1932cfd1581ea4ff8f351d714fd1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efcfb29d530d24a5e99a65dfed48c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451677072f853cecec8794a678f214e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098820e8167728c0e8f322b369f8ed1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa0372fe3b3eeb2b88782bf0581115441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1669cf091b2a47dc9b386ab4e4c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906059d94cd07140d849abbcfc9fac6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f04e703695e1832328a341b4de5c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b715f7a4f81360dd4ece58b676aad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb5a479eaebf9f9cd78cf6c86a5ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac40f9e72547fee78f84383b6d59358447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98882044f30e692b983c47e51b4203448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c39bf9e0365e6c3fff7b6e73601c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf48102c65cbc055e9159efd764128450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb53e7d9efcb3b58a43bd99000f4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d4adbe5a7953abb8322ba76af3e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c99b094467c94e86826241a121f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e11838a437ba054ce9cc505f2136454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00390fe9121ff028f655ebcf18d52be2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20955e6cdec83d58956fa7fcaea42d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c96532bf931ff1cb862f5e9da500457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5bf5ee956b5ac6f3d6fd103dcaa4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525185529863c039097b0fee97294af5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b73776f78d553bd42eac9808e900a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76cf62d36f762b8830f2857633438461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8671708cefb639ab2e3468929a9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174e6b6f9b42cfca4a9c54146bb8b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13257d8f7f10a36a5ecbb6a6fb71f02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb2575393feb8dcaf6eab7db7e583465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62959ba2074881e6ea828b8c1618043e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca99250d3feb7dfa06d147836b20da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288da6897060968f86ea17fad0eba7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e8898151e8bcd78fd0788d778af6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c328179d6b944073966724733aff3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b913c4f0f9c02adba4db771d8422cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83197d3c353bfe1388f7efb7175f1eb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaf0a1a1d9695fee6da8677dceffe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b8cb93c46897e9859bed280a2629474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eea882f2f8c72f23566836d297ed42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44fa6f783a0eeac23f651c351fb768476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb1d9753859a5521b6b565b6ca52d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa677131118028c18759a94875ea993478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc164dd434230de477ee3d76fcc3dfa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e8e3ac2b652ecf850341765cf745480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fc5c1f5e969b4ca4997250adc4f19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f41e4d0e0a1d3a7c58d3d6c2527d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0a7404901e0b3814e19fb106cd7ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115d2478f2c2c8a75282b049bcba5c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ddee2c652bd1227e1544bb93e3ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf30a9897559f306a01c3244e5b1f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675dae25a874d9537cc6c8752e3e6ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3446575578b3af01fed7b2e53e829e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7802df71d5e6a20db4c0491b37ed16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b96f97d5349d441cade87a80e344f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2301dcf49e872534a724f3e37b768491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a53cd1a082ed2936a743814126a80b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a66ef8c5c6c5f0fa39eff84ddeb1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e988d40d4e76e6548d8046736036c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0caced76cb83e15141f1c6474139f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9d5d1878c7d05e60b1a01d917b08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4d35d8050d9d25d3a4fdc7815dc27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d971722847eedf7900b87d91b1660498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702a41a2855ae0b1ccc45b1638d5522499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3fd12cddb4bd742625f7ec4cb9d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280930e5616c256428a994ddcb515432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26671759ddb1aa5cd55e09f03c348f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d58c6c1223755239e7464dd3a02b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9548befcfc1e6d0f9c7571eaeb61d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e634cbef4c47445cb85eb7842fd8167505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc203fb40952563b6bf4b22bb7839bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaf0dbd992b8f9acdbaafdca6adb60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863e3313b69c175b34692385e6c7562508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aae15e5374038d47de569ac15f927509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b617ea16d5cb168724ebc227b02b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea8095acbe0350e3365d53d5779b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065657cba2fa463c66b53b31ef0f6e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e2c0cb32eaccafecc5c1bf0d140f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10e64dd95b69d37f513e6c8f863f55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a1e80254bf6c7b58a50ee601d7bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f257dd2bbc8881a9fa54177bb2e0565516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc1ae49e09fc4edab4fb16888c030517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1568141c23caee2624b4cff7be0366518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfef619fe40a8680801f03f902d05d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4924304469f111a13f1b6cb29763a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048defa369911a5f487f08de2a3004521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb56bcd8ad508d3db27d507e09b152522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bcf64753fcf042d2dffb87f4a6165523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d671fb7921cde60bfbb935502d2718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917424c1b61645b153db4f71d13ad6ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d289507e994f9ae57c1ab9147c623526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552f919a193a881fa6a50414a67076527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a37e1359da6130015fd9915c1cdd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b50b1a31e3ab6e1b64e58cc06f531529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc73360afeb69210e2977dfdde5cc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42c28d80ea629e83bf1b9740e8dbe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d988f89f2a75f0313ec36037e50a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a55646e4bef552a49d36b6cab32714533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8ac9ae1c364d3e9b8927fc1cb75b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7dc2011f30dadee616e7083e3a24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccab5e06a2389b5a142a2480fa472536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbc08249c189891bafa7120c8298e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b90c1ec0d656560c0316f580f568538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761652afff677be2a4493ae60af4c3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749db5aebdbc08b3fe1ca4c40595bb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863bcac09d96c353f0e038b49c64e89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca62dc50c40fe55cdd2a1051d4302542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923701f00586c4dc7dd6035f1f1fa0f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c889918b8bae6f66a21ca923f82bb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2bfb24f48bcc30e68eebf8d2925d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acb4ee8ffdd4cf542ac124183bf540546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43623229771d05bbe413945ecf30baa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec6fb82c5a9e291926362ff6a8643548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf934510a0d0d5b5302df99046edc257549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021625b1efcf3977e90ec73e2fcd9d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f14bbd8bdaff91e0930874cc031a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe3c2c4ed56ed3e89a39abbb230ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ca4cbd44fb0fdc4476c3b3f5ad26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdd3ef77bd6add9dd5a0ff8f9c1b12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c92aa69d24360b0e0f865f1a9f3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9725e38b3a54e0a055d23bef3b8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c807a9f0596cbb1622a8a8cb837d4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833a8eb62e2ce39e8bd98958ad8f85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b029664656c44abc37b745f9cce0f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98543f00096d05b4da1717afeaef480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec197880b70a6f6c18c4341852c7e92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ffaa76f469e7a04e482f37b9708f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588369e59d5fe5995011f44880dc6c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1e4a264e01dfd1c7aea12bcc44e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385215a0dfc6f7c7d026e116744fdd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ffdb804da74549d0214ba6dd8b74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77765af244a4e054842c2b9569e552567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d7ec6bc280c193ba2985e479f0567568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3458c8d7ac7654b0726f6476eea07da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3446fd3597ec89a773c7cc583b350570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e536d47119d051794581584d6c1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187223af3f0524f75ca31b5d5658e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23283709779154cb655e235ecfc16fde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a681a6e9d2dea1e24fa229122d5638574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2388a8cd8dd3973a8a62d00bc20a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2be22afd5d25db1709fb719be21ddf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471ece37b85ce1c210b2b71adfa62f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319528fe9d1b5fdab620e258393bab9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be9039b82f17b136f430b9dd443aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11156a7d112abf9f4c73ca7e7dd7166580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35b2fbebee02e26b0f7311c344ca3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b70536675ad477410f2a1c2c7b4f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314fe7896b0ff7c44e5ce16d0b0afb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d838d6e48366331228f02b57743a8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b12526642d241399386d5cf2714d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa7d65b09a38ac2f919f8d7045aa1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20145f5d745fe4bb67643c87020fce36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2028bbe4dab4aa9ac844f58557007588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd4a7b0d9e1d963ed60b2510447343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3dda4259df7e86b918731da739879590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc45c6cf8c6471b9af9f7367f63144591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c238e4e70f86dbfe89965da916263592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c8f9d5c2b8fd8f25afb95688eb5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62206dda95bcae484be37db6b2e936d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e92b55d723b95f3b551b030c403533595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84079f2cc357301005491b5262a687596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c54f2944ada89e3af77b9f54202f64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ffcef9d7e0068214dd02bc9ac57ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf66d808111a090cd32d17d8b219c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786277de67f5a3a467cab209132a8f8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9289f84a370cd42d3df44c27aa7acd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c14a62142dd2de26966d8120bc951602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abdcf64e89c5b98f9456ee1240e2da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621e54450d486e0b3e6dc459f5041a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882b6fa6c352bdef8c920c33cfc8c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdee8213e8ddb4916732bd46171e07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454f05f441354677803dabcb85016e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001d2ea5d3edc21aed4be887013d6c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e68b6497f586143416cb13c28391e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf15047b658ea4ba788f813dad5e77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1326ecdc7211bf5e5a698e43d6f17ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2c695dfeebea8c0715563bf884a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d232af9754dae7959bcca54bacd256b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410646e198b3ec200435f94f244e0a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2be44bb993bc5305d7a2d019121ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5cf73c9e1a5366736766bdaae47cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca9bc17b4d099db1bdf37a91b447a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f67799c950545f05ebf2563f05cb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eaa4118ee521673dbb879966d0b3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a58baba6e53a9b90b70386e1dbc7c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a0c4ed05f700740f8e884ebac760621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc28cbd66321c4a75b0a31ccd93a1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc8e921c65316da0e49b935e8707f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb74711f1a0f9ab743e65feb9c09a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e252696a90d0f2666b6e7b5471755625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a29985c8a3f1d468d49c5f9329994626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c821a82c88bda569da88397505038627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20068d184863c534965674bb148847e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea58b2dbdc1e4c9d248f5a79cf77f4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c6de135ef4dba180e33c6e08b507630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5cf3efad7d0f9aad62087f20e75f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8fc3b3b04cfac2a2232231b948e07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bd749ebabd36568913d35c19575c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec00b3ad462c74df4d6d27aa5616e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638355ccc359b7111c450096ce18112635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a21d9023fb1dcf84e185a44261568636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c0e5d7102258ed55b7dbdae06bb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33b8b1542644528b167f2075817800638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88377fb071db78d88e4204e8f527e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4168cba0484b57f0e8047caa0bce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f65b283e4c755ebc39816dbdfea1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7264c77a23bf0ab4cadddb0c164fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f464c3c5534a0182cccae5a888614a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9abd919940bee9e6c44da4aaf64f3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8942d5bef13aeda55c9ecf56318a32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859438457e6e4d7771e7ce4a08d6bc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778445afacf9063837f5db18f1b00f60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55833280ed7550ef245b82ef160833c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c25faae1c46a3aba0f9871a1bfbc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a8aa0e15bc5ff8b71feecec6db93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed23ddc3815d22a77bdad103f8624651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722154a9de00aaaa1d302b7ac18e5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a43347068cc290b6c2a9ede184340653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1543f96f5cd3d4274550ebee614b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017966f90342fc0547d1e59906121b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38477ce4ef6a7092107d1c3308107a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3ea95b911158e4d4981e7fab839c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810272f7fdd2786e53950dc39ee9c20e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974d1ce06529afb0382d5157bcbba2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c29b61ee445c901008454c817158c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4f3d7f4609a9dad49f1147a0a285b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928645b2c22e07a0d6b42c108b2a1e57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da90c7c3ed2e7c9b3570a01a5e57ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2728f25c95457f563d39355dd56174664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6140e3edb6fd66e39be5fffc45471b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0a5c0a035b2b8c77e363e79e1051e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5902253eb136f482df1996a5216d17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29d8e6af11e1332e0c30342061715e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b8ebe8fe04798fdfcddbe370a65e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6a8d965a943f7253ee38fa0eb79f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd52ae78a477506bd87ce94f0a083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f170fb89a40655dc6c2fcc98e93a30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6eeab464792b4df0e9e649dab649f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4c60ae9a0032207f92b7321c430b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3081c4d4dae8d27970671088cf976b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e535a26b264d4c9bb4c12b76e979de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe8aed65bbf9d68bc9e00950bec9c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b37a833ee5d2d5f7936bbc762091a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f90796bb3b5e69577e6ebdee12843679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22a28fb1512bd7886f57561a91369680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd378f5eebbbd17db260089bb991d49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc4df14fb03d8f9c5d283ba27eaaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c916b46a0ea02fb32e075e37f2560683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c3eefc55af64392510c02a76ff8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2942ae8ca22c76e89717cf9baeba52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902b07385c4e89d735bb62c03192d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b71dc7812c38c3203fff04b719288687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8721e401091ac09c31bc159d128b08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3af42928a6641b1abafd2dae470bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30442cf79cc0137f0c17f4cf1e86a871690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33196a56b5c07486bc4a0d9c0affcea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609b2c3ca8d88c8d1f98918e2d184e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17539c47a57e748ac9fb660a7cc9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11370b87705f93b7c405ffdbacd64c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e6be3912662717015c5d8ae7a8074695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b64f65b39920a17868140bf1ea32c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98700373ed109d249947a7e94cf0b7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e02b7a850a0dea4f91af058143a22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149704c3b6a6eb038f47c55dd277ef3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c252ee5b88f3c7a8a38dbf0da9f1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700af36e4190913fc82cce648237526701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b010ec3c17d275b1c6751ed3513d2b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcfb6b53c63f530501b3f9789198e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2f5de754c006d68bda3e5bbbacf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f17bfc6b220ed49a1226dd62bcb51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5bfd0b0ac808e92dff02ed58f4b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79626068711cbfe31e93b0cb7516d53a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a61561758034e092f4bd6a87808f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d64d7b4ad1ef7e041d7befa753f68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1535a72a9d07a4ff1d34446973cd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d4cfa851990a287e219246311171711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b99ffb45876bcd16f3c67bd117f5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a902ef9de11b74181903a62100f509713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5089f7358ab077d0ccbdc8ccff3c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f1112f2343c90978561dfd1e5b2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa255e773b65aec576084cd6ebfafe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c2ab22e90f1187198f0ffd58746cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f74474bf7d98e18ea96c1bf0d643718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d8fcfcb90be56114968326227ef3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8187376cf819fe24639846618a8fa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe71b5e9c681d802fe604446bb5c99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862faabbff7eb7306e2b73702c1e959f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a9fa5c410e4b032b2bfb78583eef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2b182e05fdc6cd9bb77269debbed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fbbbe94bb3c8389055ffb2a3a246a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c979ad445a95fb35971bdb459bd68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e6c76e8f3bae71270cbd60ff61584727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d97e9ce1623ac503f9c54f6a0520a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0b43e830bac60916b6a6aa853ff5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a67aa3a9cc2ab67c23b175db7c7ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f6bc9ee1d5f9dc2f621511cf0d012731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285e4c508ab8f2e0537d9bf452e6cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4440969723589981871da59dee3f291733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479be97e10b0f778df91af7257c5f64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195e166fff39e8ec1a43a6610905c8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e4d0a5bbf64ee79e42f7d42c4b3b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57905135788036dff8f0da5ee6f335bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46be3e4f2a17899a6b21438106bcfd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced978d5f3ee9b7bc39f4eb2ae3dc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a581b4f5d40afc3bd5330ce98f8a697740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82982b692833ac63e274631d372f3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dbfd0993910331a0cd15ef855f872742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22717e2097cfa867ed88183cacb295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088483c4e739a99f7adbea1d8f67ede3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6cf9ed91aa403bb41843597665db6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d153ee963a824f2874153260f926c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98b1fbf27f7a5c0443f712ab6138ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74d947a434fd41aa1f10b7df37529748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5295801595060e763683fe3e8bfc86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f6026bdc504920e59ea68fa66022750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe69c2368fd60bb466d6e2ed4a7827d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2f8deec88b9d03a2381854ae99dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685046fd625d26e5db374369682e17e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466481fcb65874c825e1bb940ce81881754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae98c23c2dbfdd3fc45712be257108d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cb0dedf30b218d2b9a678b18fb8fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77e173655027152af7bc1745b606f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe8b47e908a5f38acac30126bace6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c248da5d1e95acb6f48ba7e361fb3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc041933a0364318b85ccdda5b73a265760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a09ca5125247cde22773c427ad666761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5625a775708e5004504f531cc297892762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34851b95e66da608d84c5056f52b1179763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beb723d7ee73a73855dfe8ec7aaf44764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47309161f66c3d3045eb4e9a67ff983765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2441a3f6b79d84518438db57b226766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0a9956c2766c3a88cae8d1b5f6b9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>