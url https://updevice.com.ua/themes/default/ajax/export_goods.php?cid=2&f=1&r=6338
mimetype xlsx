--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64703074c7d612e70b7a47ced0909fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3234e89b36390e2e6666ab96373e4542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb99efcdbb7d056843c779a90b5cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a1b9f631ea52df28fff013f6856d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e70e4037af360d27e5af6d98906f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4143e80712b5b44b76a469991fa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1ecc5e6fab56702b0d1558b3bc027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ff448d68d85849a29dca7abe87ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c253a467238b646fefefe371dbbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898761b9fc7114c9f5bc8f30fed74b5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6060fc49144faa2fa750aef8879c7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6794c9efd81148583af7e34ab0c7e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa535c59a2ac9705171c9b5e10450b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faefeb51172dd6694abdcf04ee552714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d41596c3ee2af2fd6931b9dbcc0b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8173a6cd40103cc4a6213d5af918616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf401072715c245910c9702478598517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9254da7415b6127812f2c17a2276218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6ecd6ea1d944a8a065eb6ec9cc9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a343009ccacb9d974fb951c57fb105820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374bfca9ceb34d60d3cf860b52b0edd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0d82e33522a67b7ad74b3f5cbbd5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b4c307495f30c35db06d807ee7d5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4a86c30b2abe144dc674483a0d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7216b537a1c2d28e92007146d2d79825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac56f9a5867b76bbf0eca775f30745226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba72c471bd9c5c02b123c12776521f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b978b9c09d3b4efb14939a1990f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362e19057f21a24642a2d4b371f630f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0a6251212bcf01330eda8fce2d6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c08a6c80a13277202a3a8218ff8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38b9a2dd3277a52b6243f824dbb9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb7cfc0af7fa35e08a647edacdc8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8627d577feaadccdd68694a3bcda734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f164a2763bc41fcfec0225373f78a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60c9a83db5dbc31676be8ea030e4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66058bc853a260625ebffdca30e861337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a32105655ac419d272a2d60c141bb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49daf00bd00a4fada1f16cc81830e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bcec01bc338937e0a7c3c1dc0389540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb692a01156e795a5c97989f6411641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b1d9c05f39effcdfbaae2a1df4b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bf694899dc1e802dd262a8a69de2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee2374181f69637748d043aa4d77d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cceca93b661eeb359c8f52ba5ee6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e59762084c0749880be6a7d2923e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0f91cc42614260ae35b6a999761047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ebfb8f9ef846316de79d04441de148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ba903096230769f42de6b426da69749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47d5fd93cf5dee890ddde4076bdd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e5cb7d09ee68f07b4519f79d866f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7602d380be47ebf333244a6e473652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953fd44c7105d65da50390a880d01a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f923761177b6c199fa1b3c436dce854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db36b34400478899f98ebe3d3e4cf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ef6276f1a7bae626e6677948282b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf0d1312ebc90298d33950bcd6893b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe930493f2536617c963382cae6eb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad8a42421f52b339dc3a1c93b40dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a636db0110281cb2373ceabe1cad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43eada545e96a80d6d7e4d86f6c5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b9f7d1ee7c1fa0deddc277b6495f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0284eab254f109f15565e124f1366063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f79ec3828604e4ed19116accede5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a93b21104734de658702e5931938465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd34f7a4a9dd14bc7122d6161b3d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8d2957f29600a65a5e716dbf3e1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff9961dfbbf8528d09d9e58b7016268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b82b19e728e4abc4c4decdbb6d03d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb83784ab7708f8713d8a9694bfab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546c8a6a0d65af18e6839852c0012c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56175ba41150f1089177e073bc2542b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c66114cdac020002df066203047d8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e7e00c5dcc1fd23e13d690130b6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848bc2973291ea44f7c0d153dbdd2ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570931f687a55c9c2babd079fed168c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bdd95350584fabd09cb8abcd6ab4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bd6640b818ed0bef7ec98b7f77f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82c7025c4acc7cac7aabc95ad7b3f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56fe222ba5bb78c24abef42aac871680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2a02022b2e11f0541a4b53f52068881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dd8c5c33bf6aca8d0fe34f430ab8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41efd44b0a687deed4854f96a3622d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9acc5d38299aa8292663a5c43b76bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3c520fd058a994f558079f90dbcba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b8dd99687d6a3a17fce46a6ea8df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fa2c85698c5345a4929caa9d498d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99aba166f1f63aa3704b9f1f4bb93588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baad87c89f09be51e77f449b3b25ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad825f8b2b6597cba15ccb9c7f5ebd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443470403fe868e0de76c2ceb3f4e9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d934bb8e253865e9c8fc9bb9aa95292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535c58cf0d7897121497e897462e6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7a5e5a08ce46a47d846122d6527994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca3980e5690418ae77c6c075757ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799cd565e2cab878bbd026c237050d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d033880d5c34ab73f1a5dc2b6ef25497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e7cbe9b462ba58be67904287c53598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf4803003f86797caa0c4453eaa3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e811e8ca1ac421580a0cecdf67ab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffbad89d7594061841bac2e80461b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3120e679b2135542ffd410a265a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74788645a5750d7a6e71de81d8ed34b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ebad036349192786d97cc7741073104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411623baeb7b3590bc690f18d920e530105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1998b86d89694cd14cdb1c1d6b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89f2d85deec2dd7880335d6a9369e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98ef94ec490f869dfa5106d806e4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a532b43bf42675cb2e9559db2bd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ddb95d6ae2450ad28647f0cb8047110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa372f02d75c73d814dd565198913d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3737a6a2e5bff0a809e757aaf4f145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3368733615e68d988624967a7045c51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a37350bb09c4af90a22e879f190dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b087b2fa3d5f6f8b0d9364db177ef8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fffec448d5bfe9f571dbb69b00a82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c5d6c8d326c07a3249fd0bedc9a32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979830bb834e788311e08d7baa3ac0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448109730edf22342742ff7df9059e60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778e50f171a2931afc52b72412a9837120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a538f56d80d2b2912f711298ad29ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb3acf2948b44acc9bfd015c10d26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1ae2c11755905ba8fe74cab5ed329123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94398cabd2d8a33ac92e620c44009968124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2e702b0f5d0a7c5c79fe1ca291a15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f078c3564f16abf14fc194551ba1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1acff20e3a5eaf0c3c12057b5c462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0a08ad757e0e9b15d79efae99245c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ea11ea6c6f578feed087d6fc1e83c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c579961032a1692e25c75aa6fe197d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e98e6a526892baf59717107ecb48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b695c3d903271cf600880a4a10324132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b39266f535f573d8d04387a43e26a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b675126a779f043f542dfc07be385d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa37d0709984cd5967f2bed8dc4ded0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3dddda59c1bc2ff934938234f0e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbe9bb426b306e128d0bac754f15e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730c3a8b80df70d9575418c4d564fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068faffee200a4b2ec28b41bfdc2ec7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff74e95b2f6c7c7b2f270df643028140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56529ea8681acbaf20fa60b90e69c057141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a50d2aea800b35d980c2f3ef49e2e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068392afc04698d2071f8f58a0fef9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fac18ceb35f72b0977222511c7bf18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251ecd7037824f0e1d6f66ec5804ce8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671a43100293d9d2c5868e28dfbb52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc65e88b03cd0b58cb5b2a10218bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1af2f1a2baa300b98c419842f58e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af05d81f34b34da4fa397ef6759ccc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31860317988b27e0873ed58f77c8e027150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf34cd747e5c4c6e7dbda0570c95e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca52847aa0ebfe8aa6849b9b781a6e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cc341486775211652ef3cb43c82d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f71bac32fd723c7aa61e4e769c887154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2883d3560254c0115f71a1be36ae737155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ec76e4caace3fb224952f5167d84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b86f84a7d48be07b23fd9f1d47b89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635e557d961370e4ec44aee497ef0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db41d35a3cf892fe1e7c010eb267ca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9eabf4ce27528c1342bb53109a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15708c226c3c51e41a0956f70a10f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea9ac2b1ad538ad2c5d2fb92ec53bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1cc1b12e72cbca84bfaf882ec3b33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf6c86ec5ca52f00bcb4078792ebee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4225f7af6dd68867c329bf6654e29ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f676a1f53ca5461dc430579783849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301099685df75de61b1a09501b355f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8a6551b293986f4aa29c07d86130168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3d27d032ccd0f210219eef5e112a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f84da47e696ab0d8485d6e55baeb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161fccc2a8c39e17ac0bd9dc7d5865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f398ff749f04912b7aae1acbe12f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6d50a7a8dc082a9b4f0649e2fea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41979ec42ff8bc51bf83acd8413b85d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37b5bffb15062d89c56669d1004bac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e865ca45d3287345f02286a3a4cd20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5de4ee65f83b15b6f75f01dfa677e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa923bcb394274b3fe0cdd5fc573f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d662ab61bbe81f8d4ff25dc9f712e8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882d30e80d379e5c9b18b70980fc69d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e3cda29caf0a3d066ab8e11b39655181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad241459315b4d269ca88273c7214f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f6bc0e627585847a634f7dc7c5d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd6aa24ed4cb056d18341591a5a7d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9e640000ae7331e8bc59d41d6b10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf02418a978424750aa3e35a07ee15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3871b040af86ecf1b0087d0d15d23e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c3620fae5708f6e08339eb1ec245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57e4ecd0da1928d0738fc6e777ef1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da125946020dc1fb3a15896d051630a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf269aa42cfbefbfd73bf7b070828c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9d8352c52217bac7bbdfc680e0f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9454b89277a1a75af74933374a1f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8640e17337c29f169f0f715135cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d4b6608c02ae2a13472a9b5b2dcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5478dcc4808429d20e6051e922f874196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c31c8cd589d66e4931cd2e8910097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6bbc4e8788963e76ba36a30dc19f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7665b6512f635e4fe193e83339dc79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c810309cf6ec68867318982a621388200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a7392a0918d055336bf0eefce72c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1dc4736c9f4150495b778ba7c67e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432155982369d47e549f587ea86d25a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44883ff51d1e0b3b9a59614777e402e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eb9efa69ee1338192fa0a39d571d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a255dca4b328f286560e9b24a28209206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f5c09aaf96647bae74a78ea6feea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf0b44c3398e5000403d9c85f81b66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4a30969736e7ccddf2a03314b0e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b601002350f1df99a36ba1694f599210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1518869f20ae50543328931507b25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231ba0ec20c5da66094b9c10015b27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3db900727be570ff8c718efde2080213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2202254940d648c210f53ea5514c8e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd189348332e78deae26a48c3a54e01d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa0faa760a4b8518a5c48fc543340216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94c1ade255686984fcc098fd5e0ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b1909135694e66756e3da8341eaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6077119c2bc7101943994ae386e69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60b3901e3719ad64e3ec12845429e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbfad5a42d6ae2f64372749b97f527221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a751b74d32edf11d8292e40822f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927143b2fca333f44a35ad427ad9ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f5cd106bec9bcb6019d97e65225c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5890ad060100f01e90b0508ecfd679225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aefee8ec25aa1afe4fb37060006f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d8c0327855ccffd2a776adc630131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04415ff6154e416c3ec2ae4353dfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6217f2649242c2447054e294001708b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7d8298df2a455cf170fa3b9bddec6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc6d54edccf72245dce04a6fd864f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fba3175253bad6b6dd8539bdd2f45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5147314a0f9e7d0afba5cd6d3f3b96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27407837393b876b9d82be3fd91de1d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d1c11adfb66c7f00486b06e9b394235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed41d682c4c5b8c8a4fc8f3f9762e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5518d33c78440fd30fe47e64364012237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a443db1b7f0d2de5671ab857857ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e0f2837576ce21495730d45d756d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f13cdc23041e3b6072061930c4250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e56d5e8b66aad40751c1925144dcb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3245da0b44054eb92fdc5c7cee5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc258ba4a9698d59690b9fae443c27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36a05a78e3f7454ebc359074972b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89945bb29462284d40a0fc4c512e701245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388645c668a00f0555cf4bcedae028246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38555a914817949a905f44b03b56531f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5062c8c6e51673c817be0a0cc8fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8718aa44d2eaf8419c7a522927130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5648dcedf31287c99c7f31968a3879250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8f62e6a52641d96935db5c646117251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755f54d4570f8135138e4dd878c5930252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da6b8ce5b858733be3a5b35339fa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd857cc7f5fb92850d82a873d045bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5cd14232730ffa0eb25b32cf1f29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f2efe75e7859e429d61102657062256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae486d6613a072142583256f11463257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc2e27469ff085d15dae83aed6e59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b437bd80cf426358d5a768e86b138259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724c55c43d780ec40f44f4008850c03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6743956bde90c6034d698c10bd7d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904b190ab85bf9ae404396428bde00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cccdcc69172f703a436bd4b70f4743263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaafa6f42675a610bd58987a33ad56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b6437b1b87de868a0f3aa63619e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df9fbbe436c4bb8df952696c4ad36e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba88b88e5f2ceb3717c2ded71d7894e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea631efb144169619523a6dd972a26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3699ba7daa59e6bca91e26d74a5ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cdb82c98acb40e4bfae818651ef38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24aef3761bb030fe97fb0ef53afdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d0a57ee059f330c00d43305092c3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c934415fe124079b1a0dc12375cef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb793de31e952bbfebfdfc170aad472274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fc74f235f411b4407cc9cc35e398a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d411215dd9237f3e9e9fdb7b1457ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a5cef704e79361b596b846a434ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5894e48a82efbe93ff90bab360167c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa229949c7ebfb406fe185db8959ed0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af82d3130ef6ad8dde267309a85e6e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db2e556f6dff0d02966ea10bb6e9df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dbc15e09d8f7eccd3908ede449845282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e732859456b99da9c134bfbf30510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c937a5bb5e73751df2231999f4d6986284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac927ced10d6dc351b017821cfdbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edb7d5a2e2cc5310b8df4096dd41d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ab1f21c97d87fe691048fe8c3ce7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2e5e5fec80b1da8c6129c453c9055288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d52bb048df196054e5df2429bed7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440facc65245d63216a9d5cabae2dda8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e44737a6310191ad5aba12dc148040291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590b7d79ab9dc59f9ee44864b7ee26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed6837c6316cc374ba92953669675293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af109759f98f08663ff14fc1322df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da2fce1217e935736835f8617595d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1fd9908d7cd6b050fbd842a6929bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a86f1b66022b96bfe18b4ad09782297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764dbadfffb67dd581a205c0e84a383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56d10d256a07f4699d284d2876780299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd2b858e14abf7093e95f5d821f5de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758579bb4f06b0297d5272269615358301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc22145ef779ca7ac85e1cef9889ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50584397c39b83659911d18ce5afbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83b3cbcce4c0d922ee9ba87f0a2fb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da39b5006103e6e49ed73070b9f55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850f4ecb3f45e3d567386b361a593a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c8d88c73a66e3909c315969a95cb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3afb50e0143b598036e409efb01f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c185815f6bc6c913b187f450d04acf3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bded4dbf2c909bf3201b8f2a32df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7657fbec3b128e8e59fca79e8415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92037b433b753ccb523f5543b467a570312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ff8f05e341a0925a7d4ad1f64052313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca68054bb561ab6d469ee8de2fab2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636bd1980abbecc5bc07da81ae1021f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1bcc8dfd1472bb76a75b2e6f8c69c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446842bf8b3341707dfc9f2a089cd8b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088adfa4d6c82953c49ecac8279d8ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f9562be901bba764d0252bf2852bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b51c88e64d0f7cf4d243434fd070320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21e8f81a1c7ca21b4fa86b24d088bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1b49b49242eb953697cae92ee649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9755eece82da9fb53905d98dc41e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ed0b62c44e1919e6397a2c79c169324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7bfe0ec56561ac8448c7def266ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321137cc9bdf203234a010da7f43f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b66ddf33c96aef5622d1eee1041f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b674fa1d8e0ab7a4b2bb5d382723b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4b3dff43b99789487ebe5be0c2d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9841a813e5b2eefd52b460b2d279d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4142aaa35fb93d41587a5b0c537d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ab6b3ef7991ee3474ea929a30a072332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042965837fb87901142db5bc6e4316e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda34f4920ccac390a3a0cbe1063cdc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f4d25ef996a561e843e1dd770dff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed25e6ded4e4b2fd0bd3bdcc1f31f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13eab325c172ed2a61fc682bb66358337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33949a3529ed6a3e7c8f155b65b32fb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4897819cb54d3043178a2dc511cd2ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab9545dc6086b7241a0bddc258860340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253da8ff0fe55d5b37d3707407158872341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dbaf1e2c0f09c28340c0ff4454100342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a785f6ea4176751ccf27c81e30845343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248f58c29bfdd1bd53c1695e2d1d56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521ba6cb22ef703371183a3a290d99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84c7e455e2452f7a0a731a1ad56c0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392dd721fc81b452af1976e4929cfea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244133db09cd133538d6fe562d1c4ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc38d3db58a535170425b7dcc8b8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c22e84d2e6bd06848c717ce95c7cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b4f0c4cb7741e6d221d1b2e4b8c59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947af828a84b0ca5f5b0273c08b4e86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b48ca24fe1bac7cd8b96b35146dbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa69ef2780af16f5cfbbc0dd84eb962354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3903af4b6cfbf47e61f12bf9fb6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905a988f8bcbe2ee0e90e9ff73cfcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595b4ff73ce6f4fb9ec8033fa5902da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0335fa2603ee337440854477f45f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a6471d6d06a5bb586fbda805a2885359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61187eb63067ec812c821115cc6ade10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c02187d4847ded9d8141b2e99471d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9409b38cef9c8d9966b05eb914c4518362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167f14e5835bc6dc967ee61ee4743ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f72514ae900c0ed7dbf0f89221e57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c368f15c176ba91ecd75314896620365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd670382b873f7ed0d6d1ea4cc10486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932cf6c550d19629368c746d41a1406367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae1f467fbd5f60fac584c74a250ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62d7d500d7d209214b18810a8d1f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c984dfded6a23f8c1ccbf714ebfd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b64fdf1675cd10a30c1af361ecbf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679ef8adeae11ac2084a1c0ea1cfd0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d00c22ecb3ae2d8c0c10421c719c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e926ef79f3f0fd0d29e83242d1e2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b613eeb7b20154a12a2b2e499a8774375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e508ca889269fe6392542fba8219c46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a90e310323653123194cd7f16e08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74a7bd6434674c610b6691b9301323378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ae20a5b253338056d21de06b36f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a403ae6faaf39c8c8f3b6b564de0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e026199445b6c6bd2922bc1ec13c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc59910a9d0a43f34b733c0863685382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192eba5f4184a7e04703205c563ce1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f6970603396fa528278465b593b8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8ce065f6b7655d281fb82ddea2454385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e229cd29b17c5993753db01834a3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710075c282e22de77d84ffa721177a06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec3af25cd90ec46df6bed832644b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc0c4d32e6b8e3ab78d1d3435a00e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ba7220b79eb3a6e680103d2dfb0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33826a2aa5ac200f1c387d9fbcf7e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2088da5d6e75f758b614c233dad82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94e57a00aa76c85da153b77a777c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078a976d9eb97c57ac206d05e282fbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963a939bc0cec8bd7494190c5627c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6120cc9e388f350dfd3ac6bbc36109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89806389956b93400186a1d7ee48a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99232663352b0d0a355d216e62314c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed6e84d7f4de8b402c47dfbf46de1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3f95f82e02aebd489a53c37539a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b7eb6cad52fa83e5ec53469833c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5958acc4f86be11ff4787864eedf20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d2b892cc0f090b5a00178ef83f1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071461b1bf86fbdc94ea7a6d0ef76db6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c5990d64502b352350ac455c40b61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a7fab531aa7f193ee913a0bf5fcb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d55fc8b5bbc74ddf1dc13cb8b4f0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37acc1def4558c6c6f6d0b68d1a9ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98e016fe755e0040b00ef05b74632409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075a5519a8b3c3f86193c2052b5a41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf9ffc96afc318d13bb653848b283411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f094d9b3c5d52517cb1e459ad74e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff176e6ff1faad4bb48acf09a87de97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81a7c2509590bf45aac669e5e4c487414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a773351c0e631dda7a40e5fbfee8aea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7720ffb9e3ce3605352c95e1598e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098ca4a0b1b3fc597c3835dd4acea4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b9dfeefb4fe095493e2ec95e203e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141dbd760a711c5e577338714d70cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49895fc49de1f0e1c0401235b43e05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe510467eac5ea79378b0b20f9aaa05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d86ea32f698aeedc5eb0f3bbe8b5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfdfb10c7bbcc689d2d6bbf325fe7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e08dd9881eaec271c2f269749fc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f711fca9f5790df813d1bb61f545f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d8dad451799fd9c02bffbee678c4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f984e29a6b1701b66e2376dd3dcd3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc8bd98fe40358cecc8d1a22429f9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c57251e4d40e1f6b017dbb4c00c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d474cf9ebeeb66580bbd5447e39d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521effac1b032ac4be192d4d1668f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4ee4ed73b9e95262224f5fec0891432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3a159b847e29cd5be88084f98fe7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ed5e6b972184659ea1f258c80e76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87538d69013be10a50804203d095db3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff842cd79189741cf388245dfe98d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747767201611f57db5841c8bf547998437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3a8dc2f711329d24c2d8b9d6ccc68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65feace74075c978c6a71671aac6d44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d2006acf028caf3b7bcf6a75fe072440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ae265aa3bbf2e4daf66843a4dc1c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84eef9692d3ee22df2024d4a68fb93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3766b6590d068048548a2f04844bd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38823856eadb4c22aeb5404e52a7c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a37cf627d4bf1254a22bc3ccfabbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974a6e7dbe30917318f7c444c3ca384446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbaf16803d73bd237e9388969e1198447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed392c330cd7fb0497e5eefb5ed3194448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb082c6e58d3383b5cf1900e30417449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6de93b90d05c9c82693877a21326450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9d37e1e501b67bdddc319e88c4abb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e52830cf182aab4c2c8726dc050e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f5d7b334c5a005e4feafe49b1040453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6588ebe457b33e20d1f18f7afa45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b1153f149d8de716fe9e0f6ff948455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab088b1c5f6874e6e9e1f7f5c1b9cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822d3e84f817711b57394e011ab8bc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67f85bc1468b537ef133f21630ef1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8744ef1756cd0d0f59007b37f9d6ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3b6f036e9bdf304ad68c7d8ba39f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff044777d5d9835bad07abf1e991eb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818d97b69ae6455e098077a578aa72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6a51ca7d085bcb114b5a0b113c168463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d5ca9df89d305dd026a8f82b2d4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253dd04fa508a1792df495147932a8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e224f5b6eeaa462bd045cb69b1c36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fc6537a9675728d21b3cd32ac6416467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c3d20a976f637f5230f69fdfba07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2abedd1b92d414a5e5e1197cf05315469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab6ff041e73d462e4814d0b303d9d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1507d630f747d68dce2530862e8930471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e178da9467ee6f460d09a01866a93c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc975dd2cfab620afa7c21b6e485dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2cc45668c46bf34f5eb4d4235be3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18d162c86b3e4b05f21c514c08866d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0011d9e940c88f17fb1ea70b2c91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476cce5fd7eb3d919493004ca1515e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20342be58d11c5dc6ac3768d54d955478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280b833b27cd1399ad2910636dcbe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5161e279f64241bc3a0b7d0abef33c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf8587d9e07075696512c61b23ca18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf90e83150a130ba29083882143f11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7ead18294741d62ea205f97cf18e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24fc387a0a7a71a757a9e9f9546c7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3486a8688f868776d08d37d3b98da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731a0fed3c9a68be95f926e7d2440a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d033523503ed1c61505700e69bf3c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def8ee20ec7a170c1498d8df7f293e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb925d420383a5783caf4adb978ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8fb51de32642c49c2ec73ba968ab7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88196e0d9ea92630336da387141e23d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297f9813197ba4b598de85d891e9204492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43129d81405d9c47826ba07ffd9bd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fb99da549fd541e2c3582bbb2cee6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc157c3f10c68d893a6bf04b3dc3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2f47482b8b4051f14fa322383bbb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f037a318f4ce6a724120135e6e206497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e980c919d4a3911e2d5fb4ddb1b25d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab65d45b915d2264864d4d2ba76a2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d833de5578f1abd84d99643c23f511500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5624a998c8a98c79db38b4d1f8cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96f1c687c66b3203f9df4ba6b9e98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b40d6a6ddc02d926b347544c46e2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57384eb5c1ba67247cbd00e4117271ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eebd80eb8717528d41375fbc0956a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865764f0648d7f2a40e4bcdf5f4cca3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08556340c3e1e0a34d067622046e20d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406bc4a3f36b35d4f7a03825223d52f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84783f9a2c2558d866c8d1086c0b2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84867814bff3ab53fd03b74830d2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f28154c3b74fa42c9f4405df761e34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f756a376e64f931f085bf5c68314f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac79116bd336ff7803975eb73b650d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea94b148fcc3653dd5b36a68b90bae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53b7e4ac82ef4ba3139af96a82a6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c0bfbdc0caf27bb9a0799b012323516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c28b7fca262f304da766a156ebc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a279c06975b9c8eb287e4e06f8dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c2aacb7e3487274bdd2b557f65e8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6cf2a8cf5d5ea197a884e791cb7b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bce76112ab6d4e748420dc6dd98f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a08d682d21fb3c8c85f1a7904f67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b74a2b881f6ebd0ed2ee43f2fe01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af4bb0cd84ec07c8d7b16ed2b5152524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b00349c0b84d1360181d7030cd97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f55046c59a7cf90678db1dfb64a6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d8d6303cf82e2fa0ed773f614ff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08514f1690e1098b963cf3291b175528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432dfab9d20241a27a85a8b725befa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f67f233874d1834b8208b0cf753b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a76d82ef2fec6c2a253a4333f87da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea0af5cd26d1ebc9fc45b1d127eeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbbc295d27050f9d4cffed22865904533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456d87bb648858454642b10945b9117534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83adde121257f715e2f420f75090a5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b92031761c6b16940ddc3aefcb895536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392706ea49c5f3ea378469eb9597d1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5efb1f91b06f75a17e8cc003bcd5f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac534b7c0eed7545ca259e77ca08c0a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5338d2f8d73fdfc5e6fb8e0cbdc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3383b620131f71cc725b20558c24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e3fcba22db985c4fb2ea1a92577f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628671af3884d16254007b5444b801a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc0f751be3bbb394eed8d2d12fa13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6510eda7f7c82c4ac4411902bb93f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5b0f213f436660a5a2db2b8bae22d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3c406627030d270d7367bf3b0738547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d01652e50a03eb32d92cdcffc72ec6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0305c8fc197bc67f00ac46f97919549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca0b80aae51672ac39c2b3e472bbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b94154e6287f6f99102c4ad40765551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415b9da240d8c7e557fbb4160954eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8a10e49da51a83f510cc54edacc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e0a181652396d3deab46898f78f42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d41595a8a1a8680cf3d84bf5d08d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3db46eb129352cfb1b4b1e925b5ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26dd04165b71cfa2d6b703069a2c3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932774ad5a6dff482f46b729c791e290558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916347b4f2a734c9fd2452e14d4666e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b258728fff567eec2470b165e8cce3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d2387227f7359984c53640dc1f56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a738c62fd2abb8dfcf564cb68f97d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d4022598dd2bcde24ff7e437ab39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4023cd133fe216fff7030890c77e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567bc8a9b7506883dbfda896f6f4df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fcf22cea8bf6eeb0bfcac22af13ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9541bc99dec8423b9472448a712d88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955da7464ae853de830fb5d8f40381f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d742f8e0c910d2279123dbbef28c98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9779a620829dbda3f8abe3b05aed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed564329e7bf2dc43f3b301fbfe2714571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec0fe1d688ccbfdb4836e164c02fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754642941970c8ae0def2151e83b561573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f29ba08870bc44d8534ca98099f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56e0478a2c03db39e93145308de0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de60fc8f8e69f36edb4a59e9ac029576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458bc3fe3bb527e632cccb7fb395533577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cbd1129865c20b8ac3bd3e495c704578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd6a411cacc65232734206f741419579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41fc32dbf2cdff92c11b399ded45b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b08a7e96577dab1182f941b423b9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e40a52ea22b7f3d1e636d412f3d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54700ec1af137980a8fc4e8ac5ed82a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b21f205c6a2af6addbe5aa83f90cac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587574a97b83d233fff3ab77f775132585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c622ae7c7179ec9dbebe4ebbbb699c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e5768ef13dac1ab9d9c821b9cc12a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc09d1a25492c459deeb687b89d54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414bf179f1e98179b483a99dc474db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7988358a6a85695a70afb578007689590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63e59c430f0218c7bfc2452687f6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e7369e8e85729d484f69895b00ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8a22c34f1328b6e1a6557ced6301593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a14a7feb469ea343129cb7917ff1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47539ff2987fdcdcd2d157eb6a812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f75a1e28f93cf633f66fec960767b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae25e8f59e08bec9eb0043995476312597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771023e29a5692d06389367aa1e4f647598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81578200102d089c819c1696e2bad7f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573707a2575ff1c89fa53ac6e5455c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0c0e2a327045c5441d2965eaba93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1afe8940c6cff3144da3ae74d723602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18c436993f3a3318dce5390b7923f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df364c84f0db9abcdac9933c34f625ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b320e31f24010bb36928139a051a198605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935460bc04f1e23350d2d184f4cb9a68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba656f0af00e661f75b195ddd0f342607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103730964ec726a8df642fd0fded1000608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdaa60911b733c83a4c879150a18ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e59da5d2ba5738741d0c25a59edb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaa501c40efcd0f3bd8300cf091843611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a11e829df797bb2cac65bb4bdf935612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3eec01bf49e65d9c1984ef1c93a88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401635998db2183df8c94f89303a0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4620a0a28f309213c716ef76ec6842d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa37dfa1eae858c0a98689a23d3fdf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8fe890a65f71523f2bed116c460d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44816cc049aa798e454f736fba378618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c44cca9022f64c7896f7c33d7de9fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a0dffd54aea9e8047e407c2453e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584045bedd526237f2e1b61d9aeb7c28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c1c0641d3bffee653120f9a1a4a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9c4b980d870692583ff21fa77fff5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468e19bd3f5d16a1478af80e294756624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5524389ffd43dc5494b527120cf87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123eca8bfbcd5bc7fcc0b3e3cc023a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9028e9c2f6c4dc65bd11eada9ac439627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1247134346800f0cd2f967840a8288628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c0ec15febe14b6a81465a30565bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33a65b469ef6f44c72f36514c3af5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e13ba6ddc1b30429eab544dba416631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61d408f0355cadf6bf4688affe177632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b23e252e9e57652a40f88b81b7d21d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e5f93ad516c0c387eaa4fb64d6c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf0767b86cc817bee15545851fe8b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de931d3702144f954edf8fb6f797d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956b92ff61b84523cba712704f1329e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de66dae40243831db6bc95f3a21413638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e983064409d3c35784e1dc0cd933a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88ce40c68e4d9f1d37664dd035123640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532025d3383d6e68923030edc6d26e41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e73d157e9e09c05e5f5eb6b0f2251642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7b4e77d007f62044a87fb0e4aa73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47df6a0b859bb5e2eb6230928c14e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078177e5809480d365c2bad27c90e4d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be31272291258b3bbad9725159bfb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be78233cf4d321539972c56b108f35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebbde2f11083e6b0db79e9991925df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288177b6c0612988b1023c3b7bec2cce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58cdc5a474ce5ab1bdd56255872733650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f27a6da984666720607fe039f97061651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357555539c6c695e7dd10a0359ca8f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe971ef8c7509c9b44b9a239b1d8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c75c9526465e462b580ccbb8888ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3a6df5143488b700208c89877840655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5678b40cd0ef7963fe99a5eede033c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa43117902636d3e385798105aeb18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467f3279fafd45991ea9f5ac83692f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717b13a06cfb35465f2990d5b703be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908fd98a18b238098a7d540c97b203e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de79f7c8650a1534fb8c725a5e0be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ef02d7026425ae06280ac08f404a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8854b2e304ede57271c8866744205e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c092451e6f2674b494496cfb0d0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ca1810b8584e48bd43e52d71a484665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884a5a723363123e3b18bb8053deb7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78f10ecfa073674ed430d046fd124667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc3051cbcfe27219605f3a75439247668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28db691ea5891e58007b85f5d62bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014cd093132a39dd3bd64f949749a94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e232a10a7e7fd908c032af17a83805671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67be6d353877b87cf5a1fbdef15ca5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580c0da4c1b18e18d4fe79aefb8172673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17bfcb099cab3ce283876036479316674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a9a3f0740150a91375816667249bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a6127f64a593c78d2de2e19efeb97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68724a3c47ba174b078c80c29814ba4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f113ed1996f661a2fc3a6ff522da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8a4aed248ea33474deb72991d08c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dabd059a1ba843dcc0e3b376b5efe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3f25466a1309b62ec541165a8905681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2c004520017faad05e580c730a89e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a9fdd03796d914f108b994f39f50b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb6f421287a86fc12edd29ec2882c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b5f43ca16e8e3c14f6eb87fc2a144685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae651c56eb9ae365c4539b8a7c6be4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdedaaf6490c09aea58354fadb4e6aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f18371baa0536a27e1f04915548ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e383c5187cd890431daa127746061689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e722d58bb823aed8b41f91eb7346e1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa175c2a0e8d90d174c778005f091b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb52a370d34f1666f70f943f271d02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638130cb7a97eff6d6349988acbb6d1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702879390d7a1a059059b4860dd49c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ca2b35252caf68400c59263d6ec4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286732a7418a7d62e7de984bb4a9aaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2997fce138d238eb04f62d32ae51d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739edab8e49ea4384df30e64b92bd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b56b9ae3e0890e269840527cd9fca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c77c728905b1eb3fafbc38c3a7288700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be854f3900663f9a105933865d09236a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cc7616168c8043707d2e634bcd3b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495626199115dd8cabac9f01b8bf1d5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bad017c7e8e4dd02ae776827a190c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3fa90894f7ac92d9fce3074c0d2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ded1a719dc46e21b3cc313e582de70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd087b5b9ea2e02499e3ba27de371f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd3e81cd828d971e80fe8e7e4bb496708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb91559507dddcd1411e03b05bec088709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341822f802f9c007f215c887d9b72481710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1eb8ddb9ba4222c91d05ef967bfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5c46befa5db1f6410d76a8b9819a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79823a109e7f8a205a300823778b0a9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc56439e5e5a2ff5a13905aa61b1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8007978e0c7ce374a2c8409a77bddc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92bb8fd9a42484242aec6c038bcea7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a2e52ffce2781732b973967b207c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40086ab0c627467bbd15a82ed2b63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96d3b8e29068fc1192888c83d033f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988872b72e59b8d5ea06a84c0085ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b236a4e7d94266035b6255d36e6bbef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b2566569b1347d54f880f48810c90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b527ece09513de316840d84c69ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c02617e276010739175a62b790b80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac189b24899ef1546bb6ec6414620175725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb360dedc916874ff51ebb97c09bc44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883458ccbb737a7b88e866254a77a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c15acc18ace51ffdb4dc95b5146241728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f6789a9dd6b2562b9f287be05527729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa784de502534dc2a719068c5a30068730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949306198d75b0e51c5b01030240d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587875a64eb576e9bc68ade8913586f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2043a153fe03acf604fa95849794e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc753850c2402fcefb9c4f8872db40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73375057e8f27d8873caa3f1384715bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042c6db75f405870cda807afda3b91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf21a2ec2efd77cb8ce772b0145e48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec0ea2f429c8e8c98a156b5abc67f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eb116784f7f15ec8ed34b47524b60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce536e989c58a353e71969d5c6e81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862417835e88ec3ed5b9f68ec5c71fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d340ea9aafa6b8b22926bdfe1069eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e013e5683a4764679c2a269c79e07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1211b8cf19a3aa8ac98b62757e8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb152727357c518d9167b4da7082141745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306c74021974f21b86de0c81fcaaa0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55fbcae9f3169bb37bf494979e7796747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e48647554e9dc8f02e850f220d44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f42a61c0fa64630f7dfbee52ca5f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf4c8a89cf1a15811459408431a2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c69977d92b67e3ceea0b5bb715ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e3c743e69aaec622e4d6608fb4967752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7083af430bada5fce8873e8c86878a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f317c06c49721135ad35e0d589e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30f35398e54702a984cb5f309ee56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30830630e84ede7f013dec8e981709756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06eafef57240dce175301a5e1c2f25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481710d6312e8668874b0f1a26dea71e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa606ca0268f3b391161ec0a5a45e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8baea94b3eb09ea7c3706bd1ebf4d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfd2977fd3e23a7edfbe96cce96b50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78038d5f7b60abbfced69cf2ae4bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607427e9c479632dc24274496c6e6ab0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ec46893022dd6eb4a7d3b78fb9de2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078f3a91737951068176e99e176fef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5ef1b5585a4ae839a7a7ee1aac966766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0895710d518866a4a3797542992f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf7a60bc7106cb87e0b44de6d3a95768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511200ee84504b124e6ae5fb7e2542a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed7bb65bcfe2aeae8fab9858ce8aa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5587ac88929c7e8392e58fc153e8de5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de51cfb521db3c0a18eb7a9b94a0d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f02f7d3af3f433178176e2aaf61ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2277eaa1d26cd6cea9fdaf38859ec774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb7806cf673420c34347e1338083cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcfc9d119009708e420fb5b6fc67f5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b1d070fe57355903df6b887aa558777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ca935756c4c9e7dc2b62405084a0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3da289b834f21908dd8f985d7ed8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94f882358dee248833ee25a13948a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5cac9b849b0d5fd8a8fc1542a84c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0189c0e630c63ae646ad8b1c606c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5332d995669a16718f040c2da8c31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1cce0c660de26d271b6f25911eefd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45199a5b62354a3827e2076885a1e1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e2b2dcca3bc1f3ac406ef2aec695d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14eea008666e803babb564407c5706787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5317acaa304a1d9714367fe225df02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e528409966eb87e84c30b958c267789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c5704ffc14e4c76e0bf5d6478f07790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaed9a04e84d178fab1ee5292da047791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21d2ca54afd00b5a5a3173a4d31ec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f7d516b049231ef4a6610e201f804793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a70da2cfcd8e0a06781dc8c5076dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f927847b7248f38f90a257dd504969795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390915eaa706159e20c601fe39c12f97796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a69e9422c5b23d881ec7da4ee338d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51c3992c8c1cfbf1dcb1b5d3c73b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2b9b38c0fd1f4c57e5fd0ed41143799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa520e2ecf1f123663ea645943782af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672191fa2d15545521fbb4fe3bbf5397801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093ddea2d6075724882a698e03f10e6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70671affccc07cbd3e489a3eecddd07e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406b11bad7878128c7f9fe31dd812d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e55a34a7a633947aead70599f666f1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f10636f53cb786bdcc710dbb6f55806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b54fac031b73a634169b8ee46cb1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166e660cd941c3aad01aad6e6da478808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac23d7c076d1222d65d86dc2d6594f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38236432c4fc460b3140a0ba889277810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c728d607e3ae89d1f1193efa857c1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f19d8d5ce8c460bd61c2f803ea945812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecebd5dce6a7b15a2ecf7aac55ee987813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fed8f2ddb0223a4cc0a3000bc1e29814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7c76f67c5220f36e3d88e7d562dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d09715cd78824d8d7bad1e6004e6c9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccbc8733dd25127390b139848f3ca2817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d3c170ce19a2792e800e173044cdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3edcbecbed535e575464b4f0e512ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209b7013cb4c522745d37d2b7a660a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827c43c9257e367db1d4a46693f8bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d915cd8523224a6c2c25dc30ca5ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2f06fb80c3aa4ed1d0b9b98f2dc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf4e773c9f284afa6837ba4b7205d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a82ed7d681451adb339ac2df6a49b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe9790e9560e38e11e7982214663e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784298278d9a31cfd6c5ac8018d822810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31372982627bade7a2d9a7fead67d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4fbd249be7fd9d6ba646a3e0edda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30c40ee1eca9c54a8fa26ef40e81413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a713570ab6523214bcab8757005ba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebabce093e8a40f55fe4a25486d389d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5a4d984b0e495978ad90d4dd279b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c81ea6a718b3b0ebb59923e220f77917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc64d39a6803370b5890259b37e2c2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6c41a5381292b914c569270734abe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9808dc10604eaa5c059b86b3cee0e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc7d369b31c0cccbcad5e48a4d6a1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2b6de456821ccac961f8f2b24ef5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aefcac75ba607fba150d9e8e5879f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b3bdf0fecebb830f330945bfeee4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d9a942a9810aa8c0fa6e504a44dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559731374ec7e5ad331e11f675134726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d44716872abbe568b66cb9b9770dd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01cf265072165debcb6828c4ecca728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42fbed16451f1bc6192e1b464e1a5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c4e4c9c1a7bf600393bc5daef72b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a860f8f02b9044ad68092d29d73731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff47f7bd5a3c9c324462cc50e56d8e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5abe8a5b637c937165d5b0880f18d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcf613526b52275cb36a49422836d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e912fe3b0718db64d5ece7209730135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836a7b28ea2e9980c51eec546b48f1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a347c1d32b8f5f17c1dad64646c3b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abf3eee8f769379c49c2a158c1347038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec16b4a739089a1313da41a881110b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724c26573e5ee337c116a09f38bbe9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da390f9ff5062428ced7b1ece2b7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864609861f0218e7084c832f7e45e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f5e09ed1e535678f23ae2ac4fc3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e834e4bb4d90be2286c48a8416f0a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b90d0f8d12bb3c6052471f9e2d0ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7c709c32e89b0539a6de7db03df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f54f280a8983706d0ef56e59afa6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c833ca7b2bcf929e1b78699b4313a2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb70c9296a090b7ba62ece030505d7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174e629a8428a168e5e03ba07faaadd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee797984b2e5ea13644c5e0378961f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2fcf9f8933318743ef25fc87b53a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a89138d90c29b3a9e35cc21d433f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8237ad949d20680c3ff2a5f1442ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f284077ab33579abff46afa7c2f8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62839e25ff0d6ff0cdb61ceac69efa8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f98b39eae188b46fed931d96dc2d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cc1ef0d13f9fc374610c969efefa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a37cf9d4f7c0af8c0bcd999c96213859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65797a731e17b70051d4da1da9bc22260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f650612dd086e50b673af3052896c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe8575dbf3e6707d839c832f8b495e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94779b078379e8dbae3f02579cdd9dc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776c93626a8b42c28c3fa6be41a1b8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9421de84331fca95d8992837f6f88f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072185671df0ed13a873af54114fa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace48c56915db476f1ff0db4e77c093967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd77d23d4a74edf569981e7b7081a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c323f880aa1e7e026050face89ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd0af85f9e125cba595950d464d87c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0643e9cad21b5eeea5c5d4f07f93eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02bc80116b00dcdf9169e60c9a641d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171d7b4aed3b7576589d5b6872162473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a345d4743bc9e63e8931cae4963174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864141aa76beeb3fb8d083c1b51578575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023741f0015745c3ffdea4d4bbd52276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4968bc8f3877865bad29572f71c7ae377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c5af0bbd06e67730b0043c1de14178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255153625b81a6341ea358468592da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d9368d8ed5df620d3f41984e9d62980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f4d5653252934cd4a7922d67cbf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a6b04d7bd1179385ea056b12667b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36850a883064d5fcaf2a881449ed86e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f37c9a205acd93d9622d2de0703d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05158f5e48130dc2aeb3ec477f8295385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18bb8635df5dc1b9dac413d07a2ebd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7cf808a3b2fdd7dde27601fc95d4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f8cab46d8874c5ab899a82173111788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ce3a4446954b3617fdbb206c6b8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eba6c63a75b23791ee39deec8d2fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda84ad48d557c7d140e02e4e4d482c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd362afb65d1ff781ff5dcafeb4d76f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe17d0a9b1a90a745a349e3cbbae4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ada8633cb53a0c62a9f34383512c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30abd43f2d2eb7adf4c8ba19eb78b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d73043356e3b3c539c951db7332c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f05d3706e73352197843767dd39c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd32b5f447b8d3a1c236765c2e938ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe6ddbda17bdd27e3e8de018e4f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca48fe5cf3f1cfa76e2a28f6f5d020100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e7c452cb8fc080921237afcdf7580101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbacfb2c294c0583379a4b5c9a28af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f9642b1a164dae4a2ba7367dd94a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21e2925999163a14b670a41692cdfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a37e6144a9f6dbb0a566e301306a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae665052587427eb0a9871f86c7ce72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04575825e2b02d55fa63d3cd48e24d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212460f5e7926db9c055c06532afd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d188dfdc579d542f181b714858263109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8364c490114ceccbb017f1438099d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ca0f072a14e4fc9436e620ac6437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a4d2027693655af0a384bb46bb909112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c4465e264e00c7a386458049cf97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0472478266802c945febd0b5321a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a351706085998626b78e9d856a809115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68eb8284b8b467a05d87cc181a898e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433da65cdc45893b604e39a5057139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fe4c806a5cf85cb1734a3105993da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390aa22a4799d54a0b84ddba94e113a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f93075a4a65afd26e89949c873d57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf711d53c7c0e26b61b35f30a4610a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feedd0c8b12ee1e1ef8910f16353d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8546296118a4620ac6a298cabb6da25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eeda72ffad702fef14697c34796bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c329cc565bccc8fa1e93f99ac2d62d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81cb8862aaab1ebd002b7ecf420efe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036720cb36d5308670242289075f80ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb657a956222fc5d5f3721a9a4b807128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249805052e76d5e0674a36bf95be8056129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5a67fff5f7c00226706b8c8a99d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef81ef3f06202276287eaffe1de0ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0009fc52d1191bb8a3908208f0833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563bbd0f9ec3f618b7a81c96a384d18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb9d8755f64c8c5486267ef9e8e690134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941bd27afd29ef56023fd821b428f2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1901d51baa8901c3087094cb3bfb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52b64104f7dadc218312db9202c59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce67ccb545f3794267b0924eb489ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c89732f9127c3dc88ccc39d6129e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b311285786e8554b2355febec09dcea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3646c897d9f8758805bb2a7f41893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d00642938d603f23e30612a6a3fb23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386295ba8f7ee7defc4cd5aa2628c72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2aaa89628267c3a56f24d4af376c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c5c2f7d691a812e7ec9a94f8c783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ae6586534c2930ace1fdcb3ec0662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3a1a533eb168c3afe6151cdcd5e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc77eaff497cca5a0c0205290d1c295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0cd601e33b57f51a37dd95c59147a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc99b88bf632f502cc71b58d4ed02a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df55550ac43031a96ef886e9e6a4be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fede3b4c73530f1e65d71e907fc2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f59b720fc4f06a2c5f72c1e70737153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399e63d4a1808dff4ab9164030a2bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267a41781b5b2bf1cda9ef7d41a98c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfbb75e91a4d1d845a8bd310b1ab9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbce0e150ad0f0101b7489f81e205c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944004f6ddba0f8854af442fa5668313158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc58d81ed77890f3aa0d1e82cbd328b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c989170a54a0c239c911be882bf41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e7d942f34184b3c3d81d06b162aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd26e6721d417d4da5997824a4874162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae89136ffa89997ecb4476ab11b08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bde6978f3b27cf060fe7dce71b5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a8fd3178753587c4809cb3526179165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af09882960ac28b7a20d6756b0e60c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3eee749754aa3376a62f29a1eff2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90574c774e1a077000337ea4093a7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e3ddc35e96ad699cb7d0de956cd98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ae76d21fcb34040485f40f72ba46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5925e9078e948dca3c2c24717b77f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964dfb44eec876596f5f06ea11e063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24929a0d9c9e492271c20da9a4f362ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c6e503dade1cacd9b95be04052062174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3b692ac0d6ca7698da070f01ed05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6369a83925431c1ffc22fb061dc2bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf466c6022aae295d73d89bf10930f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf65da12d5278e1201bd4c9eeef57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790677861760e93e0ff639f9a77d5e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c182cb50e51de7f61a8ff52d797c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64494355cc8ef30ebfa601a34cad320e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab937a4f5d1e7206eddf340bde0aa06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4cbc140e7752cd95c01591c246862183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537877fe7d0e8bed02a01c2b140426db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640818717719fff6a9c84ddfe26eb401185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf636155bcc1056f29d54159d416b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c2bd5252f6cb8c358f2dd39ca884187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa0b38e11561726bc7179e0f481fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324791f1a464de6591f96dcd0f42c62d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e2678efc7ea5b9927e6e51b2e12d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e950e43f137db2fdd9543d38be67309191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a722bead5210609a2dcde3088052a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0528838cfe76efff2013b1352c9cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d0727558ffc7eb3fe846fdd846f60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c446bc9d03c3daa215a83c2903b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faeacec66edbb3ae1f9648ea97d3ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd93daddaf58b8af5b462575a20deb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025491a13589b97013eac6e00d049e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d2f3b687b92a76457757f4e26f7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f6b9a15c016b4322e6331049d0b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e57f9cff6eaf66b984cca3323348201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32482307af36c94762c439d31d209c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596444f49666f9570d93182438e552c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac2e7ebea18cc35fc1c136467c490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89626e260c1cfffd028e00fa92c3750205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d550d133306fd99a0eb8cfff7ff692206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e589780bbeb10830cea5ecfef4e12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2525eb943ca4108d48c134f2165ea9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf62e29610a8a1bcc3af38df3137bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e8ef27caa96c4a3f75ab15b89ddf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8993fc55401d74ddbd8f31dc8fb428211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff2319e2af443f7b338c136219c18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3739f9e391932768d706b19f972d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f9000b93eaff9d7fa9e843617e7a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f748cd7f09e336606fd6412e52fb51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ee46c2c079682cdd5750ace0b43e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6812612d126f2401e8ab9c4761375a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df29c2e2da3cbbe6b2d0252843831218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ec01d4ffa26fbb9465215f62b5097219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf67468769e94806262b64fbcc922220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e5a2796a15d651a449a1620c57ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d9d7d8c961c46390d1ef86c13aee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bd63a9e37705db7aca98e9e88f3ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710075d3274bf773286068705e89e4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad4345c364adaf6ed18e06181744da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791d0a474cade915a75537a7e9ac1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c39d0a71aa8e57938d116243071b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a167b23844e97369b3ebf1a2cfbdb3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb213ea0f3e04306eca867337e036229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a0dffed9f7a26f558e502108637f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d07454514a4ec8bcb4549481bc514231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f1ea50c7e1d313e7d2ebd3784987232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b100dcd371403d247eb63e9d7fc62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d45e2cc969eefb570bbac51a91e98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3d712e74f7abd8a0f31537fdea91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b147d1d14548847fe731f94b45d178236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a9120987d69c88c85d74ee16b83e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912ab5be46b080a73f31bb4b114753238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf7c243335c2188f39489bd44a6c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b315cd09425ff4a4581272be1dfde5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af2be30466ba9ff5fb7f2aa9d24aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9361081c41c590c3b0fa8b7dee90599242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6cd2bf2aafebb2b9f1fa92471dd1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368f8a65eea42a6e9e4e58b870e7ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202714d7f154e2f7e66be584bd511bba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85948d2789ebba4547b51cfdc6309837246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c223751615ede6610b291e69461c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc427fc41d5e481df07ad522677d281b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d7bed43387486f47629771fd8876b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b95b8629445759020b6cc64497dc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a049806e17d60a359154a3199a35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c9b704bb2ce7017c62954f2799ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e76e1cca9a96eedf5632e07feb6ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847244ad5faea03d8cfaaaf876a0805254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ffaee7f1d62450d9cc4545086546255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec51d2ffb52d97d3507dbaf989140256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114340522dbebccc252f809cce28f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b1ffbab6efb8c1afa0b01c9b31f54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d0262c6ab5f460f55f3c96f870a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3259cf03a9b01351c40bc959d5d635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918cc690aa2214052fe83a1e878af8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b549218d0dc82e4d60986b3e6749f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a70bbc58e02c744419ed2292f6be9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a5bdbb0ed60d38959897d67e094f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740b20e0e65fa8d8634ee788ad65a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d1b4f57b5f7944ab01692df9e3b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0238c968e1437af2cc37d3cbae7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af4e6defa35fd964f44700c7b0065268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a947c584d33e54087c5a2745340234e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2c2792d88d103e1ed4aea429d730270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61f2ed1c3a87383a54a0f85fb9622271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ddd1ae7abc21cd6ffbd81d72bcc0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a136665318cb4865af784e67c9ee09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288806fcb294eaeeae640bb1fd4a27f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80e980e7a82c139eb693a6d2eccb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce52ea24e8f1695372e5e1cac58df9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b434b1fa8839108b098c425f157755277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753933fe50c855212964b86897a70a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c78e996acb2aa8503ccbc00489bd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243359f2a5c3936b169b0814fd3a4d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99500b3ccaa1d045ee64132bbfe41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d7cc906a0a3ac3bc7436cbf479278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd2cd71c21c7e9107d75a72cfc536283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba6f74de110f8df26a002386dc3ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499383377c35ef3e77b313efb6cb5510285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82ca0f2a876172b047588ad84ccdb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830530c3e904e92ef7a3e1588844d7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af5cf30a8b14cada6c060fac052a32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf5b23e7d11fcac01b8fff296c1e5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ccf19d41dd8a3afd17899cf98c6bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cde93947e887117d3d4014914c2948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa7fe0245849fc10c5fcc37362b56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7c3185293d70583367cad63cc29a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee695ae427758e557ec54ec4ef283294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa6b33c7c29f4b0517aa67eb359ca4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069caa839025139cf3b4117b0b7c0c9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73dcbb21934de9a85ee91a070e546297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3f0133154fea2353ad6333d3805c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef50fda101ee78be55d65c72122e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38a39950a4cd7ec06a73e24a8a4cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf330f890931ff93aabe3933ef1a35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0798b3903bb0783a97b17999d5154d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480460ed56529c6ed7b59919a56871ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331219cfeb80f21019589a343cd3234304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbfccd7e8cacbcffadb1b7a75d81d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b120914c2270c2adae08239b4b14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928a28877778cb843b4596aa36c7157307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b1e4e3e941a80646b8033cdf0a43a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959b586c101b3e27a08b01fd31ab79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f991f0ecc1cd7a81402dd535b71a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b405aadfe86b7ad6a14048723906553311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562819b268695193a50068d761ccffb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215441e06ac9aa1045308023e55d48a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422672dc77084fd9ef4bef1434a59101314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8d1ecb4835a7aad2de9b8d3db2eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858956e2a2959f0a9c54d2774db2ad59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f280280ac15cf42b65264abd774cf3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6516c7c6ed531d06c070ba314a3c0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee8985c430d28761c237c6e82598a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d381575f6d99f32757e1a0072545ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afd1a49de6f892f910c0942bc31ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aacaac5a848e2c7258fc0ffc28143d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403e618780fb5e91cea8ce7eb32eff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa17ef7f95333fd7b935b6485fe3044324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845898bbe554dbe0aaf19b316213a72c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769bfe6edcbd20936fc9c7c0e9def5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259d2267bbb4b064951e4027ce79df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a78f94f99f799132b09b9af6e7a6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36267919c761f6006d2bf311fc86bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb8fc56f71a47f0bc599429247d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8e8f54fda9049852334d81f7dbaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322720c10f3e5018787e8a214413eb87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0841c49ea8794e78847473f66261333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc6a9f866390f176b2a64c6cbddf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4e3f39cf0844e8c44aa5219c163d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06031e72e9062c45fd005e5453a0bdad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392208eb519607feaa13def8f74cd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b13177be19f4fb6ea4c76d6ddb68be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59914c7c1569eacf9a0cc3e0e8deb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ed664fd3893f28dc46e6c27d78f05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985e94fd653f0c860ee67d3c05dc26f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa253d80b2f37a2a3feaba902b31eb56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc88ad624afaeacf7052671ef72c6a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2342bf2a45d94bb87d96fcd8413d3b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d33a96d65f5a71219ef4d20832c2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8641f5e2624cc36a67239a5037062346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfddfada617eceef5065b50310eb5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4894ebd05138fcb8721d5e106fb4dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9e688a80ad0c369fa578fbbb8930349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76629503d00f4c1a27f1659929777a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54552afaa489b6211664c5dec9eb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cebe66167552f7a092df0786d3c719352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e3339c83285e4fd9c47309dc31a40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c5cfda1b2c86e7ac448d269e1370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d825f77561cc0f37fc91dc858d31ee4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc0605990ce06eb6085977efd20011356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c011611262913583c35110f91738357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3f0ca643469a898b5961131e6b0d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87e95a9688ce2ae7a0f93224683fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cd434fe7891c09d06905034f2c73e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a7406b8bf134cc690635cdea4b83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2de90f33535bf44d51abc2c3ad3663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22612d52d50172fc10e1be29544800b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd89d0a21d6f53e165a2cb8ea0414364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93cd8c454860add3f9a0a0834d44c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2161cb96c6a55a084248baa96bd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14db77ce80d45201a4476263cf93a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a9418985dd7e5409eefb54d45c9c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adbfda1fa8f574e24c7bfa89fd7bc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163fee5e66febb5cf1485ff1c59519370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abda6bb7361db9c978379a4f3431f2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bd6534e05dca9e9f4e1798db0bd62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df0628cebe5640f56a385636583a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d07247cf27e43dcaf70dff3e2e04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f302776ac8bfea40920ac4ff52497c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40de36088ceab1a2e4a077e87e92d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0191ef286d772b5e92539c28f89c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61517f949591247d0c7a0bea317a0375378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e201681edf02d9b6dedbcfd83bd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f31ab5a82520e277ad4dd462d7878380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca9e026689528fd2304cfe8efa5d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99da85899418dd510209a217753b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ea68ec8ff9fb0b17f0ffa09b285c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e8327c359114899426273dc3009d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe4fbcf193303c88ec1cc429ea5e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac0d360ea9d368d22768e4dc0a009c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64da47fcb08a5c6e589d115a00d2b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85716f461b26bef2fd72bb7e1117284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecabda37d016c7d9949a6a37ea47e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae16b4db29a2ad9ac02691a4ba91313390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730420ba3858d4f2add40b0fd4de3d31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee50a8bcfc1f0de154f7f9af0635108392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b695b63ceb4a1f2dd1ead3894999393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55376881c9293aeb267449790590dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554fddfdabb9b2b20dea1d21c1d544395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c8a5806be8bd883d4ba6d4776ff76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30079014362fe289a6524e49884ab2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701003ce832f0cdd1cb4c6906e1d50f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3fc160251fb333ecb15d1f408a400399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee1ce4e0e7f2d5d6b63acef22f205400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369548fdcb769e54a6aa20e477644f7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ea7e819e331074e772bafe555d68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6963fb9c3a9120a47d4bd3b5d8e2331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0eccbc0779b44a1c48caa751ae7e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1104b103557d70b7bc3e35a064b56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe81752a4f6a833084aecd418fffb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a408ad76e72dd9eb5936ae89bbef9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdaef75bd1ac27b15286b369efc006408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e8954b4014d44769691903c3673f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c28982eb14f78c72e86531bf23b4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442119e997a6c75395979ffc0f93517d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c35ab89dbde7e79367bb8bc8d2405412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6254d64ba084112c226b41873812c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f6825f1d61730d2a4b01b63a07af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf7a57c7e498fc95ea8a4aa429228b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909b1d36fd42c6a4f2b57d69b4ac367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d95769b869862d3248dcbc643a0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b7a459ac8bbfc2b287b41cc8693d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa9ee46129920568ef5e61c19f72a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae395780a03cf94ad58a69c6350a7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9da84815a7a61ca8e743b961381bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181e0809f32f97daf4f8067db1c316422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d2bc83fe8d211386a99fd9ba9439423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf681822df0fb5e4e4c3daea23d935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce07c69d1fcb9ba4c2ecfce2a5984425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8376014db37870396883c0e6569bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f555ce0c1b24cccf24202d0c4c7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24afe1c3f7218e5cc9163d73197efa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd2c1c7ae59c216af564f1c731bbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135cfbb60c919c5f4c0cbd8dc92f6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7362fb0ae90739c208ae712e036ffa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e2be864261077b1a54498524bd32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc490311c30717815d6274f26d1414c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fb64c88d7ab6946aa3d9fe0b79d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d584d8f0cf73e446643189109c80538435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69500cf42aa06019e5627db551738533436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331204fdf48f005351bdeade3111b8fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808219d70fdf4410c38e6e1c38b7c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84911829d6b0c6a422f56714b7be3d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff89be3859cb7fb79b0fb8fec4a7f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c52ec853632d0ff8eae8bac839113441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed7ca69ccbe63d1b5f55a9064960c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f1c6c69c736e9c71f4ac75de60b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edfae1cccd71d2e012a9974b2b80ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ef828a37db9cb1803202696ae575445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d93616003f8c9ecd91da2ea9c2d26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde8d1373f89c9f7a6b130fb8cbedb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed8cdff14dc2c6813be0fc3894189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb06ba62a25082d44e332a46f6bf613449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe13c4d8ad067ebac18a98ea36cb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644762e98a33a65e824b7131631db7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901bc988f6c602d4c1d1895918045b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaa72a16fec469fd0d1e49e3dd36b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a99b21b8502d201948bde0551890454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf461ca2fb0b638770053a2cf28ca82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5be3755d874d36bb468228b26b1cba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2d8805c234825b53bb71341d93f48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff027b11cebb52630e76dc81dd26b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f056713221a147bd3617f288301e1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff75a3e944666978106b3bc18f547460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b996a9397960fe2cbff3d22c93b66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687fd534694ecfed724c8220a1284c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e157a4c7cf6a0ecb708b99bd401f5e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4581216632a9e5987e0c44b8cd7d99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dded3fb78926e22ee1c0d1e6ecb7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe23a70e1b096f5b20fb972677b079466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf632d41523fa0a8453461d9a9b744f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7aaa9f438fe4f6376318d84a6867468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefab113465ed4c8dbf4217928e6b91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b30081173fcda0f68162745e3d32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594c27e7c3d11dca30f5c516e9376e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f500d17445620fda3325fb53917434e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ecc11eb903a4b7cb3e355efae025473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4b351465b777c8e26705f27e461a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c2298a2afa338418953c4cbc994ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf05010d6854a3b4f11dc6b96a919d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbf7eb49c8cf2f287b2019c73f9edd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800e24937072f2df325308ed634a52d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae70400dae250fac29be98544868e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aadb525b6a8f507da22efb06830c1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95dbf8fa7431c751e59718af1a97ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeed99b7d3283ee25056214ec431efa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942325fb7bdd30003b2c5381c1397dd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f162e040bed83525c77cadd9532c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629f353e22fbb56176e2d7ec89bc2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c132f847f4038ffc2fddd7ba35a84e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97eb589df87a4217e5f19a4ec36267487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf19458b54f97e17fac74fe5ed262d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b6bb630967c13b22931468cda0da1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a41f7971c492d0aa55152f6aa7713490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9890bb477c3d0aed49259d8d2cacc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a57beaff6e983cbc1ecaf2264ca5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10128a2f8c3c5baeda9cdd61d40f87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18606389a3b9ee29bf8ad24d26f67d2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f371bba45eb19566a0a53ad42646a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22650ce7b58150deb2b8c68a876e67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19e9d622a2013aa7bae1f9b9e9e2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfa9d9ba252c875b36d3e7a397a57b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ebf09ca9debfa444fd1c57443de9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb83bcccdd3a6c7a0c42e64dfb877c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfe4732b250597c3d47aa130709d5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108bac19e19c479d599d426a3ff0bb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51188507924c060d443fccde7767a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d44435cc887f62b5ceb2bb98ab484504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4778d4d65bf98064db9413bd1a8f89d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1f8cfdb6bdf88d1bdc7d40b6b9592506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0537a6a5caf975b902ab310582c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7fbcaff2bbbab1ae7cf1f2df27ce7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839f16be8a0d4eaa8ed721031141d9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d555285aa61d9212c1fbc1efa483510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c762bfdaf512d65144a587300eab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265bde37d79c331f7de1a12f1e1571512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8907a6b13ce8c30c24c508eee8776513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf0fe034524850c7305d7a9d8dde8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5b8e8dee172af6768c08c54ab85b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4dcce82c41415a9cc3951b650fd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa326813abf073098b462c5118c9ba34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a194e4c2d349aa1f15001ade71ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0cc8db093bcc8118d2d4be3dee78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384da4cda84d2c3bdfc3632d1214757520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbd1879bfcb2681403bede0d37605f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e69a1e34fb9a44e6d726f2cae988522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce79d7adc57ca0b0e8339fdfbac6a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a359b612538d857125057a0a457ab4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdca2b2dd3a3f1e8fac979bfe7c79b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad041634025cd633afdd91751f4614526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63c9a998909bf93a45675acb8aafae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8ba36a5215ebb5136dce81db7c285528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b78aa2b5dc9d83dfb1cfd74a63409a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dce0580a31042daa02db0ff052300530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a337296ebd06ebc23132e5d64572531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f645042befc63999beac9dd664a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd1694b7263c447f08dda32ebca003533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1efbc9437c2010bc25b3fdcc1c25e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1a77ea9535989a54aa35917f22e58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1b7d63f75da843ba441b29bf57911536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed24e49a73a848ff21f44d7ffedcf7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b0957eafd9f01d263ae09258690bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2cb5373bc1ba619fe73659267e100539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9bef808b27c3d069606bf19570b4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f38c29ebf58cd9863a3bba3cf1449541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b29e7a5800349270df51bcdc60a93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a785eb2c7940d1c55b7e77aa3dc2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80e62308b87fcc9eb3bfd12f65e5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607461dd84384c49d9cc698579ce3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c64a3239bdc66e10185ce95aae93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa225d1ca0219f76d284ea65a32f2a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db8f71c2ac7695be746a5796d1910548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dcdb263176e13df03be82078ef24b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc8b7e81a1dca58b4c20a2a66bfb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d999ba85bdf87f56e7a49886dc67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de261ccbb6aba76cf0b1b3c9d1d4efb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf9b9291baf618bd46f26db55f205553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213811dde957c92a8323117e8fdf1329554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0625092c18c4dd9410a967e5cccb36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc60bf9987ba97b6abcbede332e640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4cd99f47316875da5b524b67e7e2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c3e4cfd7e1e5a597d1c64c8a81af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d5ba014cb5c6b9daab696e57a7d56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632741647ca2feba10221eea7928ce6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe53583bc3e13d1011fc0bf33e2ed82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6246d2a54d27b2bee5149bc03037909562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015cbdd170cf3890a9053956dd43928563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224009841c370a9ba512e46e311f91cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961bc458278ee277d01d31bc1cc109c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56056b9632157da8bbb153b8bbd30a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d79c1ca76775193ffebb557af0ea3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6b7f275e642043fcdd4fa3c159814568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22bbcdb0d8b4612c7fab247e144a39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d93b773330eb44399e4b665bc291b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d4ed91c04bbd3fc9f998db4c4d22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd62971787fe00861c4411aa7b083b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eff5a32244d454e17d5b6299427af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc857dc852cc5bc7ab447bcb85f79961574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee30a8d124df82cf7d35a35a02e6976575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56295c23b9a274b897399886ed81094576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d0170bbd7b6065ded60f7052abf76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5344e86a50db1a60e01306837635162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b8bf83fa237e2e65797d09cc6988579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ab5650275abc791dc4b04217c759580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91e150d5b319a23a12d7f2186a71b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0ca97929b8a3a081fa7c946397c9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa133465da480c8ffef8a1e69d7597f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c14db421aec896e4def44114101df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf43894ae32b43370a48212b19a1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524cceb04594a53a11fe33c567dc766586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1b0b370a80850a570836b6b33dd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116d2380b5cea06b4152d93f454d1ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac1cf4d3c8cbd713581d279caa939a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722de4aaf10d9670f485d96daec6654590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a3f58accae8ae03d74121e93a6f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc98afd2e66c90ecc5b4dcb5b4291b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eecedd371271739877cbbc96fad396593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f958694ca560e9650abd8ab53442594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f22b4ffc33f948506ad8717d46cb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493600c7ac19d1dc5639415f883bf7e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e0655731e983b7dc388de60b67da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e6191beb9ac5292c0933c81131afa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac011c6b24e746fe2f9cab4c98fbe02d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e9d1365bc8213fab741b8024e840600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f683a046521e1fe818c2185b851fb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395957e02c2b107899e636cbc1823c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c67a20fbc3e5be60d435306c36a38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf973366c2f3c9a7205c629fc4b3f96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b738b5e9181d91c0dcf4efcf280a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad2d9a5586a8310ef366ccec797ee4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec2a6f4baa051f7ec29d5807a1ef18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584d9d9da52a5d339231b053275d8cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441dc19b9c0713ca06a19628446cf2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3eb724b89f87d1dd188dc51a015f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3aa8287008b724f0facca9da04423611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f93fc9041322a1a3df40264ffaa00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e99f95eef81a011006d1e1c13dc44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b5f95b436179e1e235bc5851bb5a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62173d1b8655c72165b71d1d3d8b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf0558736b3bc1a345ace9f9ffb74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f7cf98ea5f3cbd470163ea0964b82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73b4a81ea44e4658d2e6ad84d2aea3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb562761f65eba944eccbe85a33b537619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2671d5f772b823c14533ed5e7d785620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03807b35492f0144451aafa36bcd84c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8ec1166db8195458288089c460cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3baa1d5a41b245db1530609af685623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59da93d9fd3e9988078e1976a16a643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d08c93995aa8324ffd6da87766b58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0970f5d266685cee21c60975767b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9bd5b2502c86d96c5c2df06b53291627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e250faa1e7142b3e44eace37ea7e6ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd2196fe6dca4c51d9bfe535645884629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4e8ac06855b28d2cac57940952de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea5bfda09aea55915ecfde29c1c79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64faae02edbae98d71bdc7b05cbbc5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b663516d676fe8c935048d25ddc538633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071035332813b1dd6584eeeb7e297da7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da71da1a8232066b2086c3c7783c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7960cfd7979cc7add16d33b3868176636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce87be64e2b61ed577bb5ff04fb46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877eda0bf15ddc038e8f541d01b12a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe37967a72415cbb42bac93a9d956639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf34d0d09373ad0ae6a89bc0f56adb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8da552a4a8f546b6b7f3c46d1c4ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55131d759df86ccfb5d9f210a15a0d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc7e767244d9e7ad78d53d482ec6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23ec0c1ef23fe14ba596fabc3e510644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d1e9a582298d5ac26cd6cc660706645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb581fc6482927dc45eca6796596e71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c64a45c23ddce2783a469dbcf8c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb220d95835b55e256f9e100dba73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91206b6a9fef7cf5ccba0ef1ec9a4e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e6887cc79b219ba6f496982baab1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a98b56e80915339dc7413439b283651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff25a7e3e8542a5f227089c6d74dac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf244247ac0a8e41e23d6b82d376e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1b0bb4c5cefe4b674f4edda10cde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2dda9a0c64920537bd1e267c1a4fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d654b5a0a457794ab77df153038f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e9ea81bd01a0c6d98bfc72d4b341657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a6804938c081b23f9622d6d083488658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d783716de4426f2887d47af329bb2c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26c9057a97193fb3a7e1bd74aa9d54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10677fbee5891e0d791e3face624b0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8becf9bc9bec6fdaf86df868fe4f67b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a273c1293fbc8c1894b2446a6dd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb819c75c38c53d659e6620d1135dedd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4917d1dc8094a2f5b770f33f036241665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685896dcc48d74a51a22d6974ff3582666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96706b82542b4251addd5eb069e41fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054ed39491ffbb4fe9824af5871128668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11033f76850add1625bccfe7c39aaf9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f091cfa3dea327dbed3143fd9459a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495769b3e3ed4c90737ef7cd405c89e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b755cfb6fd28b8ab38b61261af532e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad536d47ee595f42c75376d8fd000b9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d389034eb4418864e1dda14006c82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf9933e7d18f5dfedc0eaff95148bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25416431ecf03600f9459e67f4f3c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891602738ce1c3ee81221e4eae32d91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd3a146f1c86049dfdb15d9fdeaca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2c8787464bb5a46d0cf9bd3adb0f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116563d74d14f6fe9d1eb80e7e6d31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25415c565cdacbf73375255f37de63cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9795a920998d7dac7bb1afa8aff28d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6d83570df1b8e3f787d3bf54d3696683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758164f5f5a2f6c890f078e46522d0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00518ce68227f6134f5befeefb4304b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8071c35cd4a6f655f94d8a3e3d3ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9826b221204daaa40fe5369b7304fec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12e2309eb9bc37a66fe9439af193d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb828d96aff3a8cc51f8254b59b7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d79832821052ec466d47bdfd99acc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ccb7bba6f70ca6ede2972502131f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebe5e8c6b95788e90d286f50037017692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac809714c32508b4daa64f1c74fdd37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731f4c2c3847cdb2784393ac284733694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da2a9d688648b6a6ed1df60de5e70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44888e093e894056839362b7cb7deaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cd25e9d070b21164e59c12b585a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f858a64b19c0ae5ad52d518d183b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5689745aaa0b4b209d391179c96e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897b5fc7b852b3b627e4ce029685728700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8419f9eac636807935988b291274701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3d52cd94bc50d1a5a11c65eadf13b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd66ef72505ac1ef5c67bf86e22193a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc2cf23d15cf57ea42055565e947d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471a7e7758451bdda59530998c666f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258bcc8e42feb346df12d9e28a843f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdb4e886ee4c427f354768a25dd904707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f53ad5bc3914df8bf35d5c287bb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007a383a05f12418ab05c943a6a1ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23de938433908cccaaa6b0ce944c96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eae5ebfc2b7781c1f2013fb3c5156e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ba832349cc237206ca726ddc3ed6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27cfcec67aa3ae58e10c51906615a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946e53eacdfbe937bfd6297e96b859714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e2ee33c073f842089318e3d2344d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466abc5ce6559b8d806a1a67e1ac6586716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edeaa91979e4aa1dad0882a0df16e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0147bdbf9fd4e04b38e0a2820faaef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b17f6528321ed15a5f097665cd4316719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c9f35aa7484f5433fd72f5a9e3f01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc097f6dc8910ff80bc637f45ce61e15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e8eaf4a3a234c944a4637dc2f05f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ff07360f17edc0a373811aa50585b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225aea29286d7ff5d039572bf416362724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a6d05f85911cc92197c0d4c481664725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838087cb802787db3eeb5c91a39ffaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d8dc3369c3f2e5965e14b7829f61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34cde13277002f4ddbcc00073d933728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf310d0c2108a28555f485957e5c69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76812eefdccda9929ac8235a455dc21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70540be26e95ea204155880a4d508439731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b5f51fb787ef2f1c76aab20f6477732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd49dd8207ad13fd4731465363d205733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ee046ebea19b4fe4bdf3e35833e3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccddade3058b7ce34966b1d33f8170d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2005a87739c353d5617ab6c53001d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa839e62673f59d216d8968ba1f6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991de5dd6a4066bd936098456a80bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3337a3809a069b01e68b9bda5f73d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1291009b23473379e6e44ce52991a5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1124fe699831af9fc8848ae3455a71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b52a791276183cf13bc24a340387742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf502bbdf3750ac8b078e20941351743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e200d7a7f0070b10717db281e4b77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf04a422454c52f5677d51199bc15c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec682f54a5ebbe47a0832223242d7706746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72933f0d4e0f23eba04b9e6b2fb0a44a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221bb39d6e8a1a00c30bb2ecd962257748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d615866fb9c476fd6a370e61a7a733749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6beb10bac034454cef92018f4c29f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98fc991b14e543923451981a0b9edd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34337cac16c7be69a7117f287baa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7334c62d9aaf3f0d0f75c7932df0a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c3f46fba46afb8dbaacad65ac9d65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5429115f6828dd64adbe3107c25ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b384ff266ccea5e20db2b5617fab0d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617375678470e1a1e88a91af9307a08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0fd908095d7d99902c1e7aa661c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca09cf339a3cd9eb4833a93fb33def759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63aa7a0b7b129919d8b32bc69022b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d06dbc0c76ef729dced48fa0433ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3f1c65d3f655e617f872853f718c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702964552cf91e841954069cbab2fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c06f6a851f7c02959cbe52d8e7f54764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b1a13e76c7b9181952cc74cccaba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb1100298dabf3e43cadfe5016da7c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512bf46d624c215c0e8c6f20c3313da767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>