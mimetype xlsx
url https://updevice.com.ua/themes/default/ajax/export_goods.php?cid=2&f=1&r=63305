--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745fdce29164bda2bfc36043613c801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1858c59a33ddc2b151dfebf304d244e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30ffd38a35b83a70019f769dd25d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d2c0feeee835fcc18687562c7e184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb42c5a1163405ad49dc28ded6333e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e19a0652b150df719c8198b8b18dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3762a9a88f29d14f0e665ece27c067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c052e2ac12b53d40166f6b6fbac68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcd41b176193a9305afeef33b42e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5d94ee33bf2307668abb5a8fc02c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12afbf3ee7364f174458af68d323711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab6776cbaae74235f836e47cef1d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eaa6cf80c4d2451ab0934ddcb5b6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ef0fef8d2732c04fdc02ca366f2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac0f8ff6482d4b88e3aad2c362cd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b1d07c447d080da11a704faecd3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5126231cd32e626a730859c1992217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dba3b05e461794c6d79f34b89e77918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993208bbfaa1ef08844856de89cf17719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0706c51709f599a589580eae661e6a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3732011a8898b43671f2f615b14e9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d85de5c765bcea339b03f7720fbbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99bfc28f088a9926cc3e42985d88f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c923ece5f60fef41b3e2dacae82f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27cd5dcf0c179c2dbddad42cf9685f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0bdfb9597278b7d43464f0e88684c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba57032bf278dda3a14e66b9b3148227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c01b133afee5df965f9c7c419a39728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550e845e9130a5e24fd84539df88ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb3e9393cc0f2011ef1a86c02925130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a48e0dac7f371be5cd720dc2f87831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa619505aba908c1684def083e00574732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775a43c3a0489c290bd84c97dde36533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52326fd03bd349fe5ed37724bb8ebd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e67ff110140b17279c9ad2dc432a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89744320c1aadf21b8d4c08c777a6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9da0339b04d7037ee9d791868afc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2af419f4dd843d7cf7eba298e6cca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35ba508c2f93ef57fbf6353cc11c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642333572ca0046713f0cf76db855b4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0291885ad69820594451c96840a52741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b23b4af82a1a4e313b1a38e235c7de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71d053dee2dd9a885cde849fb064243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d09aaef1d1d382f7fd3dcb2f364f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05aafd4447d4ed2379505447311b1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294aad3dd3040ffd229fe3e0383908146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746be45be9583acff2d41236784c6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252462ac7fb53bbe0c720bba022af90348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc72d800db1ef2f2485d5b4d767bd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6c39c64995893be43c5b409792a1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390dc0b294982f2c9ebfc740bee86b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90a7b03fb24d45250f9bcdbbd751252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17399669db30af923cfe1873632fe1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15f9f68cbaa82d34935a9227bacea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bdcfe0264ff817a9cca61c4cb378355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66064838af6ad8dcb2dea12228cc636756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e25ba9c5ebe0e74cf886e0e614e74f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076b9079ddb1c721bfaa9d7c45becf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91aa03576466e51ec6c4daa8f3502759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65462ba0e48a8bbcd07420a768e89c4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d2f142d9e626e347cd0f43f1397e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969abd8644ebcba0f4d5f9a924d2834f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65357b77cbb6758b2868133642cb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a6e50b440fdf48b00d1d3baa450864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a63d9076ed731ede7e4235d090f6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9aadfefa059ccc5163864382ab5e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e09fb68e3bc99d44f36a0e414ebc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78015821fec431eb97798a20d765670468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d7cb9548375e1a90f156f00e2e69269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54cee75fe7e64ad4cd1b56e414ae9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7805ad9b7527d71492de3bf5cb0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779ae4815b13a5450168430f56b38772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788f8bc1b3725d7b557976722e8c2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb12ffae34e5a56401fe35133490774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ef7fefea6e75a936f4485ccd970175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001d6622f7afb2a4c98cdc42c181aa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e44259621295b1ce864462f9f0ff977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe1add9db48d6934f53bd465f6cee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d39f99147ea1290e75f126bb713d1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a6f0dbf7c4c9e404c67bd89562e2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f25cc2d8701a104a95629905be6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d554e7a80576faa790b224337c88782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0339e675aa973868af49eed6aafb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa5a8cb4a8656ab3de7fcd11daf9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64060a4c3068b0e218ca5d5e4047b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd120dd49543d27e1cee7a32169b4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf7f43573e610630e08054048aebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4079cd77f4b8f24b03a10a16d29ea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a98c1ae1d1505e981d11a0f698d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b34fb5dedf4517f1fcf6977690753790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1836d3378e8d8842f05142c779140791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115f4f1fd6299c205734d2bf70d6ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815da26351084978d0be0073c66eec0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a8135b9e39aae5f61377a54d155094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaedc801099a8a8394f160266a1bdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3166c1f7a8aeec6ca7692bacdfb5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478787138aeb192bf60ea64536675597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905dc6aaac2569c07810f2091f7722f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15782315acb72cc9f7241515b1b016c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4881168ecbef9c6f3b1a24f30af51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5818cde96e0c8afeb0e9e7600e22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d303d219ca49aa9904cff28ed79e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf378ba9b893989c991f4b9485cc0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778d97c5059745e04a2229fb4ead6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c55f54a6d958844ce87f826ce08c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7de310e6865960cc8dc7ce8e37bfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64908b9054dfd29acedd4e52a5b4a78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511027286b29c3f75dac4b2cbd52c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac187d7d5d5c034dd03604be4ef827109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada220ce1fa9eb1cf4b29842f0e08aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650b680d1556ef0bce8293573c93f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026fa188bb42c8ced54b22f9adee6bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354ede39639c579a357a750c26dcf2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0df08aabbb3a59b0a06e51323b556114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce103a70444f9182f851429c02cda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c8bafd65840d438f9492083fcfc31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa1524b40f6fb9e86e462229a1530d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690a7de74f7417d033ea41ef0c0601118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454d88faf409b9a7b2cd6172b05d419119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a69b06a11718b48ba1e1348c64157c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029b299edb1ef1cd6fbd6e90e8f876121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac520fe6ed07ba9ff1a2baa8fd9fdf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7abaa1ecbec7ef021de61f05f827b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa178ef0bb88c93acf8d26b8eac95bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b48d09e5dc51e358f2ae3d86566b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24052dd8bed52d6b3b41e46fe2f3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee84a04919afc049f64e1af8f8fbe7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9158a96eed7b2464041f0814c2af0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0d6f213c61a0701e215587e0dacf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfd1b671bd664e5709ed9995aa3cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa6fa873130b4e7583b9ee30a627c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ec7fae36ab579edebd608bf27b2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043e64b15785cee59d2a8bb0f75c63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8855f5a45479b8db27626ea9ac9a467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae0273051ce50ac30451a7cedebbf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9662c0f7b4d8d55cd56fc1fab7aca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b62679ec809b34bc73e621748ddc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dec883e0cb82584a0e0edbf0b0770138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12359b64e93c8facbf5bbcf646fbc0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecbc5f6750e0d54f96624566340613140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85712ef6c15c5383e270870080cf531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4c238409d0148b9daf1e86aea62d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2345bc974066c781d44b5c49c09c9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50124ec3a3175f4fd1bcbdd8286e68d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc24e43d3a1d8642d2281e4375b7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea607153f59777c37c99c33ab64dde6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d7bb015d6fa62b24b9b24b39b26f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cec7807111d450464062ad3cf9853148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e6790ef3937a18101b4c44b3945d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c61259bc180c9335c0236d7ba2c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3381c3f8a521f970609711ffa501f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38096f1c73d00872b805d684397b0518152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f48b8ebab4938e8a1349cdc7a01c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217b6cdfdd0fa17df0a0c3e0c04c7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5406cc82a6244d848802b07688b02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabbc95ffc9c39a389c4c11a0358045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb62176f5d45f30e9985e8a4b3ed1da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a361fd8f565c9cdffe273fa9d3d5df8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec070e3e125a1205aebc3bdad845db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3a56cb2cf70f0a516a007e6c861c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb83778aaf05a080525d49fe7779f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411045611f884a44cb79111dfb92aed6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956196c3cb39709db7cd514b04cd3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7342b1e95f6fc01b58522bb03f155f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc506a234b8e3b89f7c34a5b5f7dc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657035af134edcadb60c6ae2ed3167ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ebd0620eb262edf14f617c0eded9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f3cc53d42ee72f515ac960b413d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eeecbedd812301500ccf4944f4a91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bba93a8937dc70953263785e40085170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d920e69a22c3eebeb779257cdc216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ece7840708d6ba96525f89e63000b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bf2eee54f11ddaccdc664c61bcc8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f5c5adcb639c11a7ea5a0027eb60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89274d77e0ed04037c805f4d857c64f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c89c36df2227cf578f03c3a6da3a20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fe77c5ac4a652b252e2cdcdff6d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adbe39f22f90e5285e3e8dffdc7305178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72fd3e8c65e78cdfb558534b2f3ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b9f14ad7dc613c984aa2cfd6ecf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de0e21618110cdfaecdfb9752fa235181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91112d650fe6782e3b9d53728ed536182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab4c11e559510ca76e802c1df5e003183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c41cc60a030434a68771b6ad0fdf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07d1d1e36438d7929158cd5c38c6eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c76ec4cbba601123480ca20a83105186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9061e77536f8ed7d1a86dc2f1f1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40260f98fff46581aab27034ff347188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21943f752c786ac73fbb17735e70e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725013116708a84181fbc614ec6540c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b89b69fce347e0227d3cc4908e73af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56dea9a2e14895ee304764d22e3f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db650b2e6d4ab39f563a7f5e40e1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b71cfea95b750226d8eae83da108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a76b8b158d16f998996eb29baacf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216ec6ebb2a1df8407171bf546e02a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389ef214df2745d7198028ec6a506a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a588be318d14963197e5fa29a93da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d99f20d1d5311342faa5153277077199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e21c33cdae62308ec3054cb7cba47f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df654f7c4551c570274f5cbcaa8e40c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85373dc3f5b51db77a7cff29ee9807202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf079e7b2365a373736c6485f7b3da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dcf71cca26d95e7385379437f16b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd7164d04180ee8015cc72ac21232205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9aa54f18ab4313a8b29994ae41559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c5cf38fc20918987ee7e504ef7de6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d87b4a44f668f020bd1ff8a7c5738208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4974c270b975f4fd4fad038e63ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ec184247ab6a43c96d28802068a53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae121fb1476e4cb54b7b2596292ea30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a2d96c300c862f4e8f2f0b9935763212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98577b1dc09f85d2364530db78c1f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9d166c01ad6c42198911ccef05c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3eb78c6e826615442a16d97d93e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e8f70a3b9cc1c570cc3c0f32b6ad4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f6ffcec5d2dba3276467bfcd3354217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ec52680490ba6fd5132af855f7a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8282b3a8d1f0283e7c68d49942b31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97cde78148f1619cfaac04e2ef8460220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5312dc03712662368bd0e62dfe95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c882424330aeeab5a011df63525c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5511b9b85527bd281e01df528b4d2a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cfd775645709e761ff9a5f09ba0ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825df42226c29874d210eed82d30452225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5529edcde04f6c28da711d605fd80ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577a75b4ec1976c5ac386cf0f739eea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc7db90772cfa8291071fcff16411228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354be084c6056c86d8e9b4f940a9ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff20390aac7f590c43fd4470174a74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f244265e28b4d0f3fb0ea64c5e952231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884b9c052bd902211daf9f07753db7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96521bf6b7c58351ba9af514aabf18fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7331fdf933a99ee5ab678f6f858b68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e02cfa9d4b186861f5f0b1f224815235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457f26cc6c6abc076dd7bba7e365cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c366c5721d00e7108113a5d1aef778237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103639e30b9e6860462610ae9199bb14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f4b0b31c32fcfc3520a705ca1103e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc0bb71cd8cc4c491fb3f89a4cb890240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9982c9c7995fd1a318ea14656e90eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6245e23478e9635db3c2458dc824af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe102af1241ada6835e4b1e888097243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb289872e703c20b7ba3ade175a9a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e12a9d4c22a43cfaf938fa0ec4640245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a5ef380d61764be2d43fa88c260f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4decf79a685bc707f62acf2b4f83e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b1d557677580a13689e6f20e041fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ccb23245f184784f7239abccb8549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee854299bd80690aff8e866d4c111af6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10542507a0a600fccc9ace3f3f2690251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a2482f89a34954033407e3e452de7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60e99bf9725884d20cc5e2bb9b467b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad2603055e85da2d137d7fee929be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89057173ea44e6699afc85f7864676b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6390b6517313e94b71504e81c38503256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28e2e1763121634d0f2629efd5d75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e126a0d67119d450684acd171b6f1a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040bc582ecd6dec36d0c7fd4cdb0178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d418c2b7db6f7a0e915fa5c67f83d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89784cf7ef53a49ebbca76be7396a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176d45ccc3d21434a635719e6afe5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a55750ed761bca560b62e29edf8ccd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f52d1a0624b7483d3550f8782ee57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1c9196d18079f7401b77cd411fe00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f93b6590d0c5b77e2b6077a681e1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7fe1822b7bd5d3ab993b622ed789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f31cd12a8c248ab3208311f4ede95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f8da06636272bdf158fcc0ea88f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ba27ec1c5c4a8b994cf150090460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b1daf4143e8f03b3408f10a4e1e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8250a88719e90d91f7ada32db104d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac3622f17568f283a6ed4eb4375f4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3b1527b8a4556286f63cf0a2efc6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4df7c5d96ca979928727625b2cdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99867670c4233ecaa7ef6f419270b172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25c45b0a03b98ff7b13fd73983078b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfaf0d90c0e5c6b04c6616338885ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02491c02b1c95bd6bb83216fe735bf0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6708e26a98349fc4c5eb58f51144280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4315b7fda113e34e87bf6aa97664bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d87758ed16d4138a9b13702ae26b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9fe9a06a9c09d4ee41f52415e3a77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e7a46d037a50b5a509a0960422a31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9940fe69b3de832fc6e47cc9cc2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1041fd11cd572f7a8612394d32d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12479d635fa5451967e4861f724c994287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491ae69efbf381427b8ea29a27f8b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59383a9e7fa1d27f87c859e5ec98606c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4eb7b9050070f5c8e708696ed826a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711172205712c3d2460f72a14bc76c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852795fdd0721e459904af956e94c46c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5df86b4b84ae9d965c15eac6e07cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4817c12af186d9a31ae87c394d82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbda8e5205e894919193057141928c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abdbcede02feebb0aae7b4e24841e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2531ed6382318ca931b6549b4d80be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca72f59b123c613cf66610312bb824298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670f33a14f8c325bcd9ee3936ad7243299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64132538d377d031c22a55d30af753dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f9c41493ca1d0ce38716e12731c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecb4d68fdf3cff9e2d9a2b0a2d4ec5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee856745b247a1b3c1307aaf0f082303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb3a4fe78efd2525539595fb5061d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eab054bac11ab6051ba733cf8cb743305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968216b1d2191f698f5d62b880878504306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253817a16a0106a449f4d6b062226ab3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b5110039adde2826a6d8345e2ab6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c065fbfb1a4c8262480c8e2fe159aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a0d8c6ec0d7ef13db3b307d24029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb0bbf57a97e963dc6c7204cbe769c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a96567624bed2b719c03a4dfbced312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc30740f34729ab9e6168263a87d502313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cf0cc019d806adc37ca2a941c643314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64fa326104b0ca38e53ddc02a1707315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454b460e3f1716116175c41c92e210a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b6f0fd103c422804abd616b80d32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b94fca4fcfdd69c9b4da477a91a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d54d4b72b21c2dbf4036561c5730319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd208ecb94f896c4043718f06bc67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe7256eca4da3c50fa244bc4c70b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa669dfaeb1f65fd2beaf06f62a7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f936732db36f9998075572155eb9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83348202693e9de5bfeb50f64671755e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1e326bcff64d1f3f293b12907a18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08c932a692cee55ed0d99ce2ce0e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd495825bdc2d7427561a78bd41fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3466d5124cfdf5779c5f103765f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963910b5b13cc236beca17d3dc235a05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd1d66e0b45e5032c29200e2e2dc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a41461dedfc15a133fb57bde720d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6be6250f81589c86d1f3de9ac1a43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ef7f189c5e7cf9d92fec4a866064333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5501452beedc9cc70d38551d351180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e416ff74f900458fc65d0b5dfb62b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18accf7e4314fe2bf163a6f1e3e4bd98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc77529a1288d9eec40fed808685904337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210e7d5bdba9e0a4a51fd349e0f005338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2025b2d00704ac7d06250ccc4c2400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622514ccfe9aadf0b384f98a39e6a9b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2802c390face4f72e3c5123f60ae2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a05c5261502e6600b3da6bc63b8f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b796e7958d41098936d0d4886688b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f584d0ca71089b00a419f17e8657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49970329626a8d73b412b38619a032bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65266d08d1b2a7019451964a2ebbe7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995247eae74c9572ee9a5cbcbc8a83b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4f558996730e98f03bb32e61eee85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cad842200fc570328dcc4691706cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ed042444f268c3b83bff777901d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0c52cbdf1d55d97b96cd8771b7cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d71f6f28047fec6d6992a603e3d80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03aa8efa4f77db19c18ed94d7cadfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed202cf22f89d1f15704ac77cac19b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7ca0307474c5462c992bf1205863355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48925de8634bc76a7c95b0c9ca82f81a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74756e34e5c17918f30af0aa6064b00d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e7334bac9d51b4621a00d60763d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675239b2534dda1977ea574a5cebe914359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2f4cb874f832c54dc2fce8f466c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5516f926849b6e032300e80cd0be02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27079888097692f235bf28f2d72426b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0881ee887e89bf672dbae9ff6c60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755491da4306b483ac0892872a591881364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9386a22d242d7b9fcd35db23a8e59a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf299f6c900d7991f61c86ab526c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db124ebcca4e3e51acb392170f682e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaefbc56203e9ac534eba35342646d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004b9ce578de82eaee2e7036016cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fadb913cd67d104fe9ec8ff98d6475370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540c50bc444fefa82b221118b9398c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2ffaaa44f2f51dced1861fd9233e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545800a20b565cad73a4471e6ae75a22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5f6d5d2446f9c7b3bff28a6336e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555abfcf41a94629e7f281d6c2a8f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13402f3d74c9358953173617ded1b78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc13f9e6da9bdfd7db76dacc897b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03665e55ea9383ea14932ea7d18e046378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec8c60f6e40aa331c70c8af7d860d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88276b277e74f1fe723049c95cb76c46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf112f9ebfd9fdef0beabf9f6cf5968381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a549ed3ff4b53a5fca3ce96e91ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f7814e85f772becbc64dfdfdfe518383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b7993f04c55b9f729bf9db1fa79f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabdbf1a40ad41f83940e5d7f01ba92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e7dc4dc2fa4cd1c931192dd5d36d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504efd0276f8cd1b67814f2b65c0260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5768ca70e9e9c6661e6fceca7a1abd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71a4c12028b6deee1f2482d8a7c2d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e0c5635281a80f150309d0cb796d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d17a6921d3db620538bf90280bb67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41d8d1e17c4964361bab2c253f227f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb96dbcb0c50c07b55a73eafe67f1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2a1159d4afa22e070df26b9707f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e7da95d3633e40dc37ee422f4c37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb3d94c6b10c669abafca131bc3f5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856533a4db54f3950ea69c7dca02b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b2ce36255f34500fe118705674f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9ccf8fd2af326a033278291bf5b30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34740fe932d07cd940a6c54a08cf26f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8636336759b88b6cadaa10b863cd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5511562f85a4c21ba0b361d736cb05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e819707be48521c8079c98577e0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b4c966722f4ab87c16c62915c1e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bee7b8f02f923f49213937b5b953c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaa1219cf6d372c9a5e923344ff81e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea86fbbd55c27d21096af79bc5f63b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaef673759db2eb8901d3676c68285408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c088bf220a13052eac684a23573a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c3d9ea77f7e383a8c689c00900f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed003da3d23cd8d2ec24f03e34571411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda638db08f8cb8337d8524ff9f1189e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d548620c40402b33622210940d38e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d4caa896ff4824fff44912024443414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efc9d1bd3666b2dd3b03e026cda92a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fae43875f814739fe9d47bd2cfbf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78014f52629706b415af2df12ece6b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2de6b1e365ef2628bb6604c21bdb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a7e80b34a6354abcc4f7fcfd115b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ac4f1145bff6ee0cd06ec3605f502420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c8422f408ce4b2605a294bb43559421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1074ac5b93cdff3842116951408646422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc770b395acd9ea55199d64131855b97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b44d3064ba642726b652985de61d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed18690b79340297469a9bb2731f43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1cdec4f7cee4d71da0df1934e5193426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaa7bb2334ae50dbd16bd7068895f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1d16f78f08edd6ab62236a3e0083428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bac7d14457c7fbda4f85fc6ac8433429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d41a6ac3b23d5cdbd42f558277c52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3662cd1b207f18ccf518a36c01c280431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b21938a7a4bcbd685bb3879e44edf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e9b10eac33f5b20a265013cb187d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bedb46ec46e824d05b25e21090351434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231853b6f14580b52854a03149a675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04682102211f072b142a46f832ff815436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd965cebad65f6a6ce0e75c479ade61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed608c6600ea18e06250f972170d8736438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e79259d615550d87efec69ac56b2ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b3269c599c054eda4fb4d61c893f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101af38be6c308d029ac00c93dff4cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3786848fa35630a142cffcc1fc52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35aa7bbd296d331cbd1bf391e26d1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9bd28b33d372f8dd4ee02a016323444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc419013214b70c61926eb34c344a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70377d8be01c17d4de9c6b6db678ddc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d1d717e4cbe7674a21184168a1783447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac71b6ed788af3d2b238be5ebfcf61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd8c656c547ef5165b0fa9552a4077449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03804cb3acd060654720128425109b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7fc1a77b91b810ebf303f8114b313451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ea5beb936b7a9f28f67799f8d7b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d7b78787bde3f81b9db72617ac7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b292520903de2ebf61d1c7dd1340a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a591b0366fdda93b6a9234953e785e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda985cae24d894d80e9090f05c233b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0c01610410b5dd596508e8fba75f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e47fb659ce1d52982030b4a53474458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee601bbec4dea383a441aeed5d5089ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a31d51bef46b1e0ea8d70775b0f89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ffa82e12d85718eb6d9059cc08dd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff923c78f0c801eacf76bfec6be9c7aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823eaf88f8aa574712a472b0232d11f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab441229a6c47f736b463facb68d6e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cd60c3e56125687ccc1fc8b19af0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a8ca5e821f6277098723064abd40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd965953f276e56f90add34feed34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c194f825323efd55f32dc95e086241468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2c5d8efd89a537506226dd03cdf89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a48ee575188848228d5eb08c9d8d04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0d67dcbbbd288554d8c156295df6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6307455dbfec708d82ef6f5dd08a5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e41b77f7a4dd015fa89db3e1861326473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f25b6d767b9ad085292e0cff51a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91870c721117269d564d073d0196b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e5e87e45425fbf2b50936adafb37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91509d98c9195f045b66fd7c348b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8b01ebc4cada4d933036fca9dc27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823bd019b4bbfa99511b84f8d24d8a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475c2a3392ac2dc6627e333fc49201480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f634381bfc96d581c978c15a88e98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed3fe9c1b2cbfa2b80d6a547a4a010482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f8e95f2acfdb0b50b3dcf19883f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dd76f116613b2ad36d439cddacd68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b553f92371066987dbfeb7c4d228b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb2cfb3ffe7abc80ba9e8599841a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c68e3a9a34c7761acc0aeb6520532487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b21755fb4a795f500a69b7b10d2f51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e06ce8dedb2e254860f633dd8de27a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee629a1cbd5d8edcbd4dc52cc8f4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7964cc3fb81a436913efe616a86334491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c5cbb520ef324d261c58cb01f987d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc846731e2bf2a71d142f911f4c99d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d47e57890d96ff768438ef1ede327a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa50bc33d2086ca5414447d2659ff42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb197bf4026e2158a9b2e153ebb5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9c11cb056d46bfe3e05524343f6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a1866fce6fcb63e963afca399051498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e641e1a11b3c89e30ecacbf83a7103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9327a85d49687d78e69f0ca6d99eb73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e3ff26b32d73eb4605f54cb001f11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003149704cf8cb429682d6597aaf9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f6d04d2d98c327adc9714b3b7091503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525d6c5f63e7cfa24d91d1c454a8c16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857e139db1eb6b0278ace2054b98e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6840c3a25070e3f3fb3b23d1f457506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d90eed6c531bda79658f33b71e32f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f386c70071c35451309b5ab99348b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098738c023666dca9251834d2c072d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cabcb2f5d10cd9acded51c910474a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8254f5f619e7632f640ccc71e4b46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e332169dcfcb372e2d1f49ea35ec4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ac3ed073861609214d139fd96b48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce2a2377fc5513eeefba4c2eff2ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36b090abbdb7f329352d8108fdfcde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8217f8035c7c9a7dac444c0af1aed3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2030e332f24d3a6e7ca7850159ff32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82b74a07300867e939a8c5318f4e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b006a8749d7bd29e540a4e2810484e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacce1fc0d53ed3f3af9966325775bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c0d448f2c7b6c10cb819282918ca4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9160bd303285cecb0ee42527bd28a69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c98056d4501f179d496b197767ec55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75626ab3458502dbf5896e3bd5aba582524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f55d025ced3bb0f0f682a244f44b31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f974079d5d341ba497f2b636fded526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730e2a0ece8a706a0c6d20dc3315bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca75de3331294b0a3968aaeb0c1a93e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8834bd12371c16aaae2710a93898e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c342e52ff7d25b0fa3aab71639ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c28f71ae6ac499b26782f9a73fba1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d9cd3ca51fe6c11c953a24036985b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461c14b2e8e92a36dbb57c5ce9170fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbeb3c7a6d4d07d6b96ee1a691997b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295545587183c7b6b68f05615ac8e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6295d47b9056497ca84d7d03827775536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda38f7544fab71706ff99983327255b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5cd86ab40a67c5d151c469e9046c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ad2e5df44284b557ee08da3a5a5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b069d35f265d633882827ad0df3657540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206f8bd6f77d9b92ce6241c6d4a8a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a585f06253ddcefc53071a6c4f0b994542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c9cde057f69f90eed0562af36eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74af379f5b03dec7b866c68ffd020c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82184a0a2b67c71fce01724360cf7228545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580adb4e98798309e02ad77b78d439e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5c0de96b2b8399416e572ddfb7a6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b05ba8ac02491ca87f45107bcd8e84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab4d7f6e20cf5fd4b13c677a1ada8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce378bb15b04a24b9b9721accbd48742550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b89136470277651a78a9e055a98fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae3e0ff488243f2fa901970b545517552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7f2bedc1c24bdc53ad5038334bf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a5cac5890a4a8d3b08b6ca3d0836f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b5a78b03508b49b5d460e1d498bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c576da535ce4ef86342b0bf31095556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81001f20cff237ecbfec6f72c08fac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907256c56e337a940a9922737897f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba83b8d7c5a011c43aa3d588324006c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3717377af0fd83a97929c596b5dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b003fb138b4abb6790952dab63944561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541bb669fff483d726de3edb3845075562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff550978227b83ad6fcb9ab4b086a8c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600de323648ed300c3e2aa21af0075564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc002b80f7d2cb35f9d8d57bb96e2a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ff7d89422a3ea672f9eb55865a3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936f9fbeec610cd3cf5e385fe5afee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97b128123d20fc4b80ff7306d037e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a1491d205a114763ee865bb928f74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b5f8c16f7fb59209cc6476501473570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f467917b8fe7438c072faaae14400571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0b5b7fd748929443e2ccb0ba71ab7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c6d0dd54a4feefe8fc141a1f1472e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df87a695e13bb65423d280d4df22ecd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d93ea99aa5191980d7859b76c26d6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec65c502810dd0e3ef860ff3eea36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cef7fcd883e9896d9d6fc47098760577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ccf5b22b40245e98ca4a3ca532772578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c80c0bd33ccae3d4f9d7af3224d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca664520cdf5687d20bde279d7413eaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7e2d604d258580349445caf9195e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c697a55c6bd8164a0d38f3daf8b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c937e4618407e4007a69dddc31296583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198cc54305a17fe4d40713e4fef152584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405480fa4a785cd89bf8ff83efad5d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb054303a8db773e2f79eefa11c2f52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc870b6e55fbbe7ecb9cabbd6d7a585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6115d566d30c8c25e7e7515ceab082588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabab3e624ddd9651caf92feed0fcd2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c5c975d8c452cf6a76d2e022f5d3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a1297c9bf8e7f53850f0382b162b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de1c375b34cba5f24e1286c4c2b735592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e8d0d5473fe95bf550e47c277bc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0731e07f6befe7a3a59bc341cb8e0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18c1d86628922168f8a2bc361a06e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6659deca026b701d24c622d85deefed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4864a581e263c8740c256e6a410bcae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e50977f1b1d7b9a0230763310056e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1f48cbc466b0126fc923af3f9162599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6bbff134f189443c30afe8e290a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627306460c79c48e604cb4f9ff7c94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8c4da72edddd5b86e003d4829211602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9b291825564ed99ba016afc5a6158603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05823d3a5377bd07d3b649d78fa6064e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2713d774e7cfef45b0c26a8505cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f549f895d4ef6edf1949570d62fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9368a284d2573be06c4f02be7a28e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fad9b2f8d783aa3ea395ad4e5fa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f233b10d31c7170f230f1fcd64ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe957f0c4e40a07ad393101f936ad51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339ac61b2a57399ec46b09d9c025368611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d64aa6f1110ecea4567ccfe6a79db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2c36ffa25b1edb516f417ad3ae5be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac6f89f2f4ac96d9f2afe9062af5da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93be80bfb3fbdacaa2156ca87b03a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318031f981eede330126b9e21bbf1ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed10a8221a447271176ac2c36b210617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7b6bfd8a01be7d664dddb7638f7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5927200cf91f79161401bd8c855572d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab15ec6fc949c583352eabe452eaf3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aefce6117183489e7079fc5cce0763621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aefaf9a03ae99ab4b8c48acf0fc87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737635c6803b04b6b9032f5c897f25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b767e81ef3904fd32b3b18115770f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49994e2505024f7fbf027b70354e78f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b4e36b3e70648824e44122a623333626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d25f02f6e963437b93ad421ba8d9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877f6b068194f4e639449be290e6a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec35ae3ee52d763fcdee907e9f52e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5faa6a21a48e75b79a3d01da60de94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2820285fe1856b3c66a25802d7f2814631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f3e9b50be00ee00d9710d35ec97e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2086d3ee79550cfc27b5085683ae0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b1ea3b5054e5a1f2a4e876fc38122634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf29fea12ea4a2519e16f0e70651f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b942be450bf9231bd142d10955ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbe223e5e77caa546904c5b896c33f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d324392cf15a7f0a030ea9f3bd3fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53bca7364ed9c0e19cf63bd7d4b87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9a8222839c4fc04b4ddb8a2acb1d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa238be17c404ebb3615c9b0cd4ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3ed466166b14817866aabd84c65a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55695a1514b4ccca843e97d16afca1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422148546bf6d15289e9660b7756f2b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0eca73acd8402ba07e0b3ecf2f956645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc4aa3bd141300c9d165db4698842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813181c046ef512242f1d247a5a63c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f5d847992318cb6c236fc39be822648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c2985a947677eee465d1b27282b36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea25139d6b695d9bdb1a3bf05299a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d0fa45fb31bc9fdee6a1c63672d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d817acdb1a5eff90a35238cf86bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590e286d74b798793ad09a2318bfc6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d732d99d042bd543e92de08876dcf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b1f9908999ac9bbc6e41259a7ab6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2526dc3ffb31cc9b9c47c53cfdf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae57ed61a7a929147cf5fdd4625f88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d995ecb19f4c19470b1a5ab4e522ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4048a807fe57dceab911fcf4320c031659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7bfe2327a1121b2819dbeb790d1b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b7de220c5027d62bae0207ece4bda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cee1e34977480ab53ca10cb8ed1344662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d548e897e17904211e44413f55df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9ba83333b7f8148a38234441a0757664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f8c04697b0801e597c694994e880f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a34e4dab2792c407b68f39de3244666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f46aa91468e807bd1eff23a128aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559512e4715ae4eed8a1424b8ee9803668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428bb0c454e5f49a48c5c7d81f96637669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17604b7ef912fd0681f3cd5d4253ca1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a6a8d689f3988a52f9efff2f833a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ab1adab4e53420aac1307e8782c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac8ba70510860fb16564e995e0ab6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afbb1fd5809d777379ed95f075ab22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aeb27d65a7f06ae34de61187cee99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b52c633467d6986565f1d67bbe6dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6ec21e5352efb470c5c05a875435677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2fd0f0c20759190f04b9a883c83d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d5758418cc3dcbfb300e3f507826f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be80444a1cef7484e60b654437adda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cee92cb05ca458b8f1455f7d8882e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac17e73b0386b92e5abdb3dedb9b73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a676139db0e97de710c64783050c07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506fbb483095c3f9c7c02cf0668c026684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089ebecc634ea4f76e2f964e094802685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b43b052cbb901c47ff396663c6da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626261a940a3be6ff0038fe8b254d596687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aee958f16e5db9f4658a4093d0291688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a36d59d7fc48f7e436baf79f3e8361689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e2d7cf1fcd0ec895d2b2b497edb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13400c1d492d66f7ff7bc91563805691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411bf5f6d6876fef24af7b064400d05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b98961ef20e2cd03321ce92d9058693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda7c997913f860c355513e0dcf84af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9151ef5fdfa087cc1010fb4c8922da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0a7a83f7994ebfd4224d09f5c40b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca03329e372904ef32694ddb14b08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264fddc30b317b3d414f0feb7492d18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d069a7e208d6074cd0f5a7749790613699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db807e3daaa60550ee4fbb55c7329e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7891a87819307432d7e39326c1bec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9b95817eccd3482853687e98ccfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ae1cc5253f5ff691cb3d3987f94c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446104c3411fa678614d30010ed2bb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273b64d4c964c73805ce8c2fa7b0dc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124708b92c28d2404b127e529d1bcd38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ee8096cd24fad620aa7e442e8f9a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e809dd492906cd6a1564eca59cd0bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bb94cefd6065ba890b79996a7eb0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bec3c8b785047899d770afce55fc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4186434875803526b3fe124c01df8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87960ec611c662bfb0e30ac6ace7dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548e5c7c99108e74184b592c5f27793713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b643939facc2a2357848a7727fa8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdbea3a9aeb55d1855d5c399ae7def715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493456faa22e15b3b88d043001ed06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac78da81ff7fd7bb654b5a48e1638717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3862bdcf4c321b4b5207d1c1b02f00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001f9260239f57e871554e2aa90612719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e183702b945c94e07faa26a8b34f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f72120546bc6d122b578515c2dff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b77512f2ea29f13643526d75b0fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7035aa71afc63c36929f4e79d111cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d485fdb9705c8dd1d77556ecef985724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0166487150d51e50a0416615363c40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4426a84395adbb056ff18d7be2a980c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128804bac597360b14ae4cf7fa4230c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3176301ec25018db584b03603052a71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e03c584cabe8dbce000da16a74d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91b483f20f5f41580a9b126c6499f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e2da76b637b5ab084fa177d97646731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91883a0ab5f692779febe8a8c4ff8cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931fcda11fcdad6269895b8337a2074733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea5affa7e78fd8b9f634a32edbdc8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1c9c5a4da89a258a3b8e461883f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72731a2ec909619af818ff4241256f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08856bee02ee284cbd8fbeea2a50c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a466c63e430d149fd8f333f6cd1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf97558a9dee10c960fcae84471d05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcf93984c5df3c6940c65d6be7e9f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743326492046a4d9d88f84155f2ac314741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d2d7b86410378be7834b42cc8fac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c0ceb7ed136fd8e74684c98fd1b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c05011d58f89a43cb2e7c416368e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd000d9234b3b20a816f01f0d976fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43937c3116de752b08f1d5b0654a63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18446d1fd62910bd90a8e17a7d689ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec67ee9ba6688ef522352cf718727ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61badab38beeec0250fcc5adfe935c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51814e3436e615aa75bbf124a2c92e8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b72401eabb7fe8ebd8a59bdc6d13b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561cb57eb8a263936ef14d8772cedc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a63807444eb5d5da1227edcc6b3f30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae27bcaabdbb8b9112ab3663edc4ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3342b22503b607fc7af97f2bf0cb17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96aed50375f9ede18fe7eaca23d53a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dbc845f69db6dbe04f35669315b2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee3084b3b35554cdec3c63850cdd60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a1b86020334bd526b29634f9a9ae9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ff4f4e0171056ef11a689d7051aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b5ffb4ae02508b0d3bca66a96108b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609b14c90a6ac2d1ac68e5c8e97690762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe3393ae25bfc5438fbbadecf5e78c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c3ccef4d46176ca816e6e0017469764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1799b3b239a7acf3bc30e7e62d445765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9402f1309314b02cb6926fcc970996766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9749aaf8e290b627b2f729c25d27767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354133df5998805b6ad84a168ddf1e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a34b90835d152aaa275392d32927769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24fc2aadf9e2271167e5e566546650770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec0d0a4991ea5ddb60ff0a97938afd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d41d3c24dc85b0d546d73b4030f2e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302abda2c521acd2f47a1e4a8a427837773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e597be4e6a6543623d41676ca4e9d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753c1cec7dd556d1851c475b2f1d3c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759bab721406f4681657fff07a6ec9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349fc5d18233a104dd4fc5673bd7450777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a1f99018932795a5aafadd3ba57b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345efc64700eaa804e7fb025e926fc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6413496d41b8e8e936f5b3e1a4c3c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e07ca060b230db38cabdb2599643d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9356c66aa2575792a44d710616cf7565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f90944bc8f6fe4a5e8184787797cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e84cf888b392181fc31fd1ad3b577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bc02db8dbe4146deb013c937b52e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e2cc9aaafe04a3908408a58b2b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaab1d3a8e01c8a7c93ad661af391e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b41ad83d8953abb0603147ca40d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c39605d22f68cd11a4057f4cb491f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908e70c7b089fea98ed68f987a6ce4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686269b385275f7ddadfd63b1181eaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3112dda77e07bc9b90cf7cd24eaa9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59733f06e55943ded6ba67f25157f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389c8aa08b5d4b1e42a19cf5346c6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08369bd3fb78cc4246dc0b02ca3685218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75166dc3992b17332ce99cd784492319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eeec1d7afe54fdd5e6fe6aff0e07620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f28e482334ea0f22aada4ad9ae12021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cae6e2acd3ae46adc4e9d98e8c26f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e242ae66bcb16daa2db95feb486c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d36577d6b7cbaf434d202e965bc5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d871b87eaca247a433ae226170e7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a103fee478c184c317c8af7097e8b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9af3f65f6da5a74847bda90e77e1ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84c8f69462f42c5b104fa9c58b774d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa800b627973afe9f14c9c7dd54eb3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4680be55305fdbecbe53bebb7d3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ba7a6a4a310a2b2c4c0824bf2b32531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425ead5ccb3ed6a4c4a285e4fb0de032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa4ad1556d07737b4efb344e92eebd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac372a09522384ca941268177f3414534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4140dd3a1b717f7bc598931125f666435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96fc551199e1adba0c4e80537ae7c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005b36c020f38a9bcbaf7dce89cc8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2ea3c824079e638876d2930b717238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf694a8ec83efd9cdb7ab86de037c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f5be4da0866774f09f4e2d8e081440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e56e6e0e067f6d1014673f90de49541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c37880e97a9bb20eae56dba0e661242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431322794ec70ccbd8f5089e9f174aea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a020bf1e56be54fca2b879561b9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee20988d77fe0295026d69438a39845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42674dfae8becaa8bd6de3ea521b0e4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c138e78ec729854f5831599c6b6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eebb0f2d4dad4c53a2c49bfd6496da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601bff394b1f88b18a831c95da68a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184bb02cb38035ad1d96c14b9b5fb8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f5f9dc5c935e2d41034bea753a1f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8b6e637b7e936e83e40bf9719dcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9408b589d9c245148d9b1437d19ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a96ff05300f482d63d2b1719bf616154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f000c90195be1bf2e93168a0328a9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a161f8cd9377c1e2ab4ef7621c6b51d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b1e240a8a657891618dfa828e7f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494497256ccbfcbbb4a905696e93a3f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9876d63541aac6d7c9acf3f3869da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dfbc61c8fd37cd1d9620657a156a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec82bdc2ba8c44cb0294f5493bc4e9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75421f72fd91eacf803cad8afda11d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75da2b8c60ac05e4a1248da5c79cfac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919175947f7211f33371cd824d248b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d174987c99c6b3189815257504f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87c124957937ddb85a1e4ca161f2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456880faeae5c99e0ed1e6002151becc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955064c934fd937e36c28354dc6cf9e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363c51492eca61ebd09552658c858d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ae3523039e9254f936f1023f350170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608307cfd819ba63c2d9783db12571571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484753017e27822e84425a3f7bb24a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f3ca19fa71966cad52c052091e71b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46404398dd306c3cf77379a3b3cfeb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9a5bcd4561048ab8d95ba260ba2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28813e4c0cbd983a601f30c37b315c8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccdab1e43d2d14758e56e2c9ffe0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669170ab4340674d28e2147fca19107178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ccb433d78d14b3640d7f43117d9bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bfa8cad8855ffd2d808f9cd07883a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78cdf0b3f00cf2d3c92bbb977331b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc913d81358f4d8645247cdc3be87ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df48ece2c7b5dcb6bcac75e91766c8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde74b394725d69a7baa3cd27553d52084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f12f1bc3ad4ebcc18c6f768e0fe6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918316f71ee222f2babb2ec4453c765686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f2dfcd28c43eb810db4e2ec2c26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aba65f1e4b2202f7d533b2b0a9c3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6756f582fbc50fba3774bad20334a4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e0a13163c9b65ea9b25faf76dac8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f2fc979e0fa50cbd77d4a584f81e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c42498101e90de3f0991c4259a784392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5564f5b882892ff5c381fb81eb7d64d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb52811106be844733b9453f7b09e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019a6b7afc47f99607ae565f208d9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd622e993e5340368db26274cbdcd3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e9c1637b660bba7641236febb58797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e32cea43490ab8de9d4c94135e26a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84ac276ed724bd16dfd830c3f405799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed889a3fcd6f67f59c0831edab7bf98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb132123a43344c78595f980e674c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81a5116fa4448fb087b429c6c36343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595e1d6c84f0e5bcdb6eabd7048a4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433764c4c54546746eca07c089b767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301cc275a439158804d818f888a5bee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac59c87148941564c9d60663be681106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec65d6d72a15fac883bd633d92f3b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b9f7c89dd7cb0a00b220beb903cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fec84fd7f682c05aa2cef2af79eba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d15695553419fc4a0f6f548e69b94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579d1c2b425223fbb58817c82ae6ba1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82b76d6fa25ec83b3f37f5c70e4b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01af45def8ae9f82590ce677730d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2da69e8f77b71a13daf90ec35e1bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7281175b903cfd0fb794d5f51df076115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0b5ea644da503e61ba5a323f4bd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa06988e7bddb0ec85b127aaef53e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128067639c589958e1ce8b35e2ed9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd90804c56e2ad8eef0b16fedb773119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ab40495d7be89a28972569d22e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94345e80f7eaa0b430ab9a193804d7cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f67edf193decbbdbe9b2208d441f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8241e3394b2981de53adf268963b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b7c4449ff958ed41c7b6fecf4fa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f765032771bf72db9054cd6b9b1b3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b3bf730cd723c853ca4b0892dac6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084362c8893c32570bd0e02c08dbd57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3170a2d6153ca64627368947fec82d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e2aacea7a2fe8bd238a3cf9dde38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d9ed8cc69a27adac869733645919130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14055a911aefad7e2a684b1bda8395c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b12d81e8a11098619a6f50502988132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9808daa6cd4cc8135a03f6b9e0cac38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432259ec2ac157eae3ad17e1123d199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4f42ea53a99a4b65845efadd88d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b80a93f693dc52809190393c6db20a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627894995053f1f5bf51ffbb65304f02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc9b154eeaead913f4b7e2d3a9f174138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6fc2de4cceafd7b084a60171da28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5cb5191fe1fd503d0b68e62a7241b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f03b358fbe3f4ea01be5fa989ca3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e897e1801212a326999e54b94b362bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5781aa28b5219029a275ed30f2de94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354621a134cb3117cc11c02a60d2fb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba0e40d2be818623154a1c42b394d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b800ff893ca9f84747249d14a9a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6593f680b49cf717914165c7b90a273147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84031cbeeafecf481ada030ef9aa8d3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1cd043d33c40770f01b980cfeaca6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363fecdfe0c0be519346654a58f5298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe22f24c1534f3fc5d37c16fd1b7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab443a204faea96f11146b7f959f6e81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2c30bfe49172cad85597d56e7c746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077ae89b544d2684073b59812466d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a8931e77b40db1f40dc3e9f286c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b436e950c95861eeeb53bc27d319d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baee688acc22c31c14e0a289bee2a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82275bd74d1004936e423f908247f6dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba13208b35200f8924d8c38170d172159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204890c5150cbfd027d64a309c3073160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38079836efee4e55b5b5fc023d7a4e13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f2a9249d0c6609b07346c06d5568162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d63b21c1331ed2d7824ac8a4ff3e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d17290e1844df7cb8a29550335d069164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a5095067123c319146245169375b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aec05839c50acb02a456f8d8c2696166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2871696bc99f6c10ca5fa818c50e725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415bb82fc2726a2f2ed0e707617840a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f239d2911e0ad4da42085ba471cd6c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fd365e9c44b6a9e9cabe9d2fcd9a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5c82512cbb6bdf38d7ccead5193e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5eab27acd8c21e9fe63dd6bc5119172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adcc4b3295d66523f475a9e2f3c008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcb3dec01cdb96ef4453967d81d928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c030eb4e2ccbe8d9fead6fa0a4ea4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a40a3eb8243941e8f09f337957cc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed63c9310d85fc37ea48a04b060d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c07100f1f08471baa97f22a32a77e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff13e8a6fa75e7f4a3dedce11bfed8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c144785bbfb67ffaf1f8d7e1d4c9bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030e8caa0febc9637bee35458b4ccce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48561588c842b541d3a40761df80a31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b01f28807a2c783684bf7dd31d87e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98fcc2d6d026dcf7f0783a99316977184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c6f2ddb0674a337db24f1115d6003185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22dda8c12f9c372b142791bec3eb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc302b2216424efde2116622a53863b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca69d3755aeca758e279fea0cf61ba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b0ef41f1e21cae81068ef498a7c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdbaf80aaa33756b2856a6e4dec090190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46dbbdb553dd153a9b5d7a2031891191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf077596fb8d03391cdddc58e92018192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205399db17bf76872d0d5cb5931c37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67eece098253c7794df1f499957967194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78adf29b6e9e223a16d6ad8b852adb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62912e80b1ee000745d8d83b6fafee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5d6937f9169ea45eebce4824fd04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01f4c9e80113ed3cd5137f78790e1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320cccb41c90c75b333d1d58e032804199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55440c4c236095cac3f8a756af283c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f1d40e703f29e30375d009f5c1f6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087867b4afc9bc3196ef55536642ece9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae17b8586cd6ed80579aff0d686111203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e36ac9d4d9486506b91b25aebd08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ced4ece319785f33b312d48f2e480205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f12d986816694535ee6ffd50cfef0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e233289737feb3f9c132bfaa0b4d2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9218a90b69fbf9c3025c755314805208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b61fcd7d288a1c27bc5ef0404366b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d3daf378caf2745318687be59cd7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ceb49ba9062d894f27be1ff44ad6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5123f189109f98a0ccb7dd6ac369e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177960df5dadf7dc2274a911207f42ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542acc39800f3f39149794886df09678214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eef5a99aa797ebba20753824d1763215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483815fad576ef79602c3f74248b9c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139c94967fd11759a021c2d2ddfa61a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f46fe3dc8555251135b66bb5d3c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3668fc9da34b3dd341278b67dc301f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6407c0fdbbbac28f0df6b2a0eb0cc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129d271a743cdf5cfb679cbda051788221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d5c2a243e824c4e19d2ad0d3f7de2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2383bb97af37f95567618f7fa195223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684614abf3a8a1eb91256573dadf51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d273352308dc054b53e9d36ba05f0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c3b5470e7bf80ce32ba84969dbfe7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356b6da911d136ffb7d7138e6ada0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd725173f59017615a8f17735d3006d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a8ac35ce254425c01384f2247010229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62272ec1b2d0c64ffba04c91df17c2cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886157e46c575079e02d4d849ac2babd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110c7b2d03767f617cd0c9903b0b02c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420956f79aedc2298bd4633d5b40c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f47db9da3f09fa848a91a347006728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cb9b81fea55a7293789fbace08ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860fd03972e793635d5e537623774f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517897763e606f539d2c75d9eb757e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f89a9f7dc63526a81b6ca2734888f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44509bfbb78c3b4aa4dc5a4712bf6a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde346ac34c77215fd66447f866836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aeba23691e841198076903b6f951e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94552ad1274b868bd5adbd040e7bd10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0e800fc3cec36c059e12eb422ff0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f88ccdcb2538f9a730b833c0522827244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0c91b7f7b0c2d46e654a3a3669d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950694eabf8443a68f593f4d81b7cd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6025acac945d2ce3e4cae0b2953b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2ce93157c875c7bdb7fbab2dfcb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68579ef3637df6ca4cc3b1810bbceb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d7ad31089cc96af5133caadc1f36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433803ab9d146b9bf4570c297be95c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb457e41f3ceaebbf76d3ebb5347c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216a83aa492f2f06d251a04f6bdbe44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51329113caa6a9b6f2dd9c64069f04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511fcefd30afad620ddce14199d1add255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7633567625f74961f3010ab8840002256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04f5a2612fa53eb068a4b5e2d6558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8b8e87572399d6d55f23617d8f1d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d6f7c6ca0b671374f79dcb65f6ba6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ae4eefa6f4248616ac2ddffdb880260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a964ded3350670dcd3184e2e7aea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d6b2a5d8212b80d750b91f6454649262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14296db918dce4a8588aeee4feda9b56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225d7fc154dfcebc45603fad6a9135264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d7f73febaa658cb000e427986c34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c79303e1316646ad3eebe09279ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba025a9598686d33a7ffe37b734c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb50abb9ab09099dd5010f5294c806268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e656c69afa8e9ed5d62250613729269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66d7b6c328d571103be541c028659270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a993cee7858a9ed71041f547964f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3131fc706c9704b3c33168fe0f8a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c208e96837305ac9143a2b7517983273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d347ede3087d7960b920675f0259b20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25756cad07e26fe05b8efa5495528a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745a556e734a2d5376338900ea4e76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1756eb9a17bee3041d6dca8b8844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee4abe67c96e5e08928ec2a98e4698278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2b58ea4d6301438ae36e4ef2f307f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e842fba7ad239a3f1fbf04cab788c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a34384431a27dedcb88192e06c69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d40995406f50ca6481ad972e46eb2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7f8a12810ef9bec15c737e476499b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3133ba1d23e97a3f053664dc0c97683284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c6c75236aa8d5c2e63526f79f13df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2c0f3acd3346c915aca0a13e14f22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b05ebf300857845fa4a382ff21b495287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91937578d82b96bd0346470fcec664f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b8ca4f7482d3e3df58af9af84cf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d465ae05e8b866dc39f9ca6da73121c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab2d7a95f82a297b836bbcd4aae44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653709a1d9fea5b3ca12ebf3fc7964a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad190cb321c5c706ad21a32e3e971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03be3d79f552c32d3a98008ca09698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8504755211b54c8e30ea114c4b4d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b225b085a0aea3a49d69c7a473b587296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7d7b26f9e841fe2847b4f0b99afa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c3b3a7381f3c67bc2daf967b3b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1f27119813d6a548e20e59528f327299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb70facc087a066e04813347dc9cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed409aedeb2d857ee078c392633a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e9315a425cc20002f9eceb9a1e6fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19983e7eda7ba9139cd4f8363c30ec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28487553dcbc236d8190317c2613b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190221b98641377dfa9d8f7fa53ab57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080527c3372c8113bb84f1e3e394995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af069f61f2b4dc57b465ede313886307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003d82d3fc04b55ec9133b4d40658a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996237307d2a1e37d0cc9ae0eceef41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e2f9229a6f676c40cae3b61692e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f508029d603d957aeb4b5ec0261201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64819febe1ba5d98afef7ed5a8672e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4552bce921c766949d8d3d468ee196313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03bd3123c0655a164a0c4f914c4771314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864c51fa99b660a14c5f0ec39e22e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d0e7b44958ca0367418bc1c1370e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2318b78eb82faaf75598dafbeec52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163be9a67bbcef2ce379d7f80cf1026318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9c959daa52038288086c09a4cecf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfc55c5e45a09791db8fb2c8e73f26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639d393631df06cdf16c4bc865b97fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bb37467b3f340b322a2648d0740a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee4a2cc4c0599ca8dbf7618f29a68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac82ef039d73b2eafe9a3ebfeb3d0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d49a8a68959691c56ea0e848a0a14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ee505fe16aef3fa5d029d97899ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f91a822ade5408d398d5b3cad4b87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ace0f11fa8a16e4056557ccc7e46b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139959433ef86b62ffe9291ee01b909329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f68aa4837586fd3574acf894cd557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068719b3135d9092b5ded39176932de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460751574b589595afc13e760b04ad9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d10136469f60fe0871cf33bc03d952333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ebdf7a8bcb28e1ad0e30cb0ac00c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208dc487a67c7fa1a48bfe3db86ce9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e908dd2f8e8ec4511839ecd048508c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1049c0e435abbe4032a1777a509e9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92044aeb9ff92129d6c8b95f018bb807338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1732504960086d28d95132fae5bdc84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53169e802b64366d019dae8aea98e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c190f13e0783cbce30e68809032e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f37a8f611be5fc96b48548d554ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ba81d0d8377803e02ad86098da22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140eb737d60e7e0e06e094bb1f0a2a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05cf7ac1ec2057a6f558810c681537345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c619209a09051e6c37ddada1e7f13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfde7be42d9835e819a25a20fcde3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b7a8c27a339128d54c31f2b7ecd69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dbe3d188a157088dd0f8e90981d1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c7c1f5139f53c7b5a191a7697a1eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09bcaa59d75766cc013a41b54dda49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efa45198dc689889b1cbec57f09657352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90201ecfda3dcc981aa1ae20c36bdf69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362246b09b4043933766fef3930ee2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32aa935db0b86fc7be810ba43f2885355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a893725953d0da4f8328285409c1b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178418f07cc406230ea13b288cd7f77c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98dff2eb789032efcb44613cbf2ad8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0cf16bb9650015a1fd7711d0386b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092919a1844a81137a0ea0b2cab4fb39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a806db2f6817bf49b6c080bdc1688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6248439ccb9f5b887e39d83c0519f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84113a4b501b967981747a4c2b8d963363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9399053fdf5152c979f5611ea50632d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2c13b24ceb3b09e4dcc0540d861b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade55dd345ceabe0f31e866a06eecd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd74ec3d7c16c3184daf8dd24da960367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e9a56217412160cb8e2199f2ddd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728372e9ba1a3ef79b7711860cd67c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327618f00f1a790605b570bc2f2b566370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982b390e25a2f22efe6b9abfe3316e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80fc2b6e8f111d0ad6bb22ba6b0bcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc22e0e9896aebd65a33076b2a33ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544651495090ca81a9aaea34865fe0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb9a0fa388b15d970c77758d91f930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c600e9067ba9163db0a880da72a6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d64988f47de1fa7f3d4a48f43ffdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de7bb22e4512235c86d3530862241378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224690699cc4b74c5c08f4cb3832bda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a74513c39236dde7ff150c94f7a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b672663127e418add428158e45064381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29177ed55acd0dc14ed99fedd943c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d648f87c748c5ea0d00543af9b8b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f019e837ce5b4d488d58af30baa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7949d512e9ac192698b44928660e67a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5b6207c958f5cf622cd59814bcf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9070837f9e1dc02a754ab254c3bc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699db3bcdcebd7d16e587e3837ae53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b34a16f133230a54c88a777f07ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d9c37fd2d76e9f632e2dacdf4ace0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347866a3df42f1041cef6b5126cdfe4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094364ac5fc500de7b691c5c7f892f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb54dc26021ceb771ef947a0ef022393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a44edbdcd5a16ffd521f07de3f13c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec47148d3493a4bfdbd67befe71c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d99340b980d6171a0ba0f7c524a9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aced4a985dd6ccb993c86be4a6e4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c96b0004945b7f444b48bee08e053d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde2c3ce2e12568f67b8cf90921c2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582c5d6f2ee6c181d4329ddec39cad0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327001e4021cfaa275cdb84ec2d72e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3d3ca4057849d0a113ed7607fdca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a59ddc0f369f893db9046f9e25786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd3265d289545c8bb8675ee62a1b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ee6b439c59e3f3ca8855537c8ed8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f886167568cc65f23464e54412c27c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77b6bb604fe679853f64eae2ac224407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499a833a55638670d2a326aaa214241408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef9e8264d37ea2879b79c27637c1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dbc9816498304a91c45cf570d3377410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc732fbb0e06f90eebed6831e51fecd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1af47faca93be61b791568e661eed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6253380b34b3229d29c269292063f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872abb9d972631ac2987fd13945b00a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb5937da1187af4fe6cf8c5de5f31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318794db15759a2dd4b6d03c608c6a6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5dc260ad555c7039af52f49b6f86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f120a58b670538fed5e2d1f24a4a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2578278071991c9c3251d5a56b5f9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0c30b501228d0496d35438c7e3481420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1284884bac6afb87f706d48769c7023421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaf2f25ebe632a23ad962ee05da5b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f44d77a21f61fd53461d01183bee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcef6f3df602f4298851ffa89d2c59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91625495d027307e74721941034922425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fd7f7997af8299acbc2b8cc25b0d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf77b41c842920b6a0918e7383f02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b93b32fcd0320e8472490d9c1de6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa70dbc6a3d9836cc6f009f6cfc626429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a3e39b41a638fb2be39cd2a81fbed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a796db92971dd452c544899ecc29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4751f22ad854cb1c0990f60acdc85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15a6afa25791cee2d1d166fd9f885e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e48ed79208a66dece250d4e890c571434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57565e9aaa00a05b58d7ea8e23120d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40212242d206a3fd9b1b211fe516b0c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a4fd5b33a72733f55cbcf4ebe2de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a7e7f9e9e2822d66303e8283aab3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de8469d7f08bd19ae11b6528822e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d094e416f54f9573d4ad5e964b68a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff647e207f84b0551a3cd1049122debf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb457d1dc87a16296ff92f1a63abdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cae504d3a56e8f7ba88bd53666b98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1aabf1e648f30f499a7b1fdee1742444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee10638737ff4179756b31489af4eaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73c9c460d3255c8e259e8086969a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f184b5257ee67186c59202f1e62a1f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3574edf097ab565bdbcda4942e5a2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48cb9c4f59e8939168b2c2fe488d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748efa8119e34672977f88388cccc648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a60ea501d695a0d54bb7202715a26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae63f825c2e4127ecedb87f9d33e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2943c9e8296cdb18a213308822906e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7325a9048dbe81dbcaa7f871a1469454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162eefe61b903847f0b3f275ab0b49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532259e2058337b7dde06208b7af79c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115fbaeaaa24f0f373384983098d902457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ea5f5fdef8ee6f4121abc502129b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83b6315c551dfdac1ea65f0b36da6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5ab90829c3bad6ba9c4a3481bf393460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b80116e8d12b0a2ac65b6fbd64de5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699dabdd7e9ef474ce5216477fb2a7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c02504c9c22c2d85e5b3938628fb2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cc111099bd457a6830f800924a283464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1d62d748ec11d02f6df4c7fa6031465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05e6223b790984663d5373ca5d698466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09632a09c8e0dbd51255ea162c4c1a78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e391263e0152595c25b6bd75d7036468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322b28a3f51ef839493a41b49de479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62292ce2412a669395dec3bd38aa67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a9fdc6e58cea73bc78cef1f7b5ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d46e4e2bd747e3c523703a3a95723c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b54113f9868a927a5e65a4812279e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62daa260b2c16c07fddece0184914a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68c8791c4a92baa5ce400e4661150b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebb3b67d3d9c299d2d3bd0ff65a529476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6c4d3b366f529de778647d6a7c9c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94175ed837b8b3d5e9b1a8b01e5ed3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e010c9f1f595b9a71f826d8d9389479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987539afa77172fb664a0b22987845b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d6af0e8b815107e6bea5e6ff44324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b505bb63c4ca926c84d9085031625482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb36b156575aff1aec030991a2e412d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fead22fc896f12df417de6875066b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e60d198564018fc9073d45902936485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9421323cf0179c808eb1f365ec0988d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4530814016bd16e38b0f6cf97afe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd007ef53b980a60355a3621a6e6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c430c5ba696e7218754b5a55309f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6975dc6c7c629d5a752d9a28e15d2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bcda26d963b3d716b204fda0688d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0595158818bbecda6ea09e5524ab3a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb69939cf75380d78b54981c063b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b15ec064a2a551c276f0d5366c6cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836d8e742f406f77d98367fe600ef9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa092be952d9f34b753b4ce3039275496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f345d89f8dd8f48ecfed49659043d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80673c6d57421b77a91c2b86577329498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7bb6e3fe540cad02ff547c340a6af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6bc20d3415126b19034d321d15b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7225fbc2c017894c3c7e9a403f2cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d9b695c652ac308de6cd1be9d31c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608595fe4242b6863648f659d6e9a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f1b0b67675226990d86dd4cec0f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790ae9528cd42dd8e7fdb941032bcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395662288e05cb34eabda7320fb448506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba751f5d997b46017a3f3a09dcc2f7c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15193e64fd9afd59f8ecd537027f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089d16ea9ccada0b22ab0ff01cb034509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5080e2655028f3bb3123be3950ca3cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56f78b4e58c3bb67462af2f008864511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb873c46c425231ed8e9ba19816f24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514863675c00d6cf8dbc61766fa84cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e76b46e5771149383484ae1ebceff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd208024203f3dceaaa537b10001a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932cd364e8f15b1a56ee60167df6cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f3f6235055ecc4420af5ad7e89aad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311a07cd0de7ca1a13bac214d7f8d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9926dcaf2e546af670e78e5cfe94ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c5473a326795440843950fa376b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0cf2dff8e644b369fab59394515c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6aeed7f6027bb783f81d4016b4c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621349c6000f4b9da32e59041e01cf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dda788f3f4a5c1d3d636959deb30e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2e8a377dc6b191afd4737be4015ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880b99caf55ef3dea006a8f135c18b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef0888d6b5f18c834e74faee0476d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680e10ecdc73f7cb176c3db1e7f03e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b399c087966191a1491c2aa5c96d20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e112eb0530eab8726cbbfcbae944c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca864e824000dbdc48da80f75b6e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a252081c20439a2e329b5193383b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62866ef7b17ca4ff7df3ca6d484ce0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68460eedc7b60c65cfd782b6d8d2ee2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742b11354adc86b6edff67061e9b81f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f6a97f173d859cf48a97371da1843536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67807cbf3d04f7aae51c9b6fde34e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a63ab3ba132391f8ba03cb1633301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1acae98671b1cf416e627130d1af7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f087ecdfd0c648934834e8dd720e29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d3ebd56e54b4cd9a73c3fa6a6e40a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769539fb89bc0dc0e355c12302491bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc277dcd80deb2c3d412573a99ae32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7811900ecbb58aa64fb2be78137e02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6998b7012fdec7115fdea40d298547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d1a6f479d2fc1151354370701907546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c2251bed92ca9df3c41beb7264d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9019584bd4fcdcd64ee9445e67ff7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf0421ac5e262e77d19d77eb8b2ce9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089decd4e36049c607cc9c6f59eb1b69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad046ae55e68038d79908d1968be27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5672ebccbe47777e058f098013a58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509add4c3e14a457246bc2a7271e6dc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8690f0412c3cc5e46d4a678561dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865f2f304af28baaa4bcc3fe12282fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af42f8102737893697d1a95b021649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0f8d0b98e1b2f67751df4ace0eef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c2f0a7f233225e4f162deb5c7cce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217e78e125bee8047faec0c473d31a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514028769b49ae9b5a37066332e6f29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d13351445e6d6da1e92d7737afd1c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfba86b7e66429ab99876938f48c1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb706f909ad1002a0910767ac7be33d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548517dcc8b46481e33628967f1e610564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba5095dbccd1c6ac851290dfa8387c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e59b3783ab74608dda7f5d126bb01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3783b169ec5bb1b0d36ee7b3cf8c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad51fd85ee4192d43dcfa5a6579745f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7ecfc53142586ea4bf8f9474983a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395a6eb5eecc4b05d19db1547168aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633a51c2895af1d2635ca6295fe544571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185b640638844986b001de34b04a04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240cafcabb26659d224cd7fffb0dc3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121d54fc3a93f61e42f2aacf3f218a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32673c4a39cbd69309c8ffdbdd0ccc16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c18ad942fe0adecf8d2c5a89ebf08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a75070f8793e106d22787bd726ba50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a71d995cf679f58d23165b54b2979578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ee603e6981c0afbe977a7c81ab44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84d231263c32fed9b4374e3c7f959e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205650aae8c12e48d83bae51a80a69fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79520fbc27eec8df541d803648985fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859088cf1a105e4d0dbf7f3a1399f780583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc372ac18e5aca330a06cdb1d41939584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f68b8e8cf21e0aa12917eb386e0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3c475076764545b7b6ea9e4da797586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c9f8f1921c6558c76b71380e4e2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc77808793fa1cc5121c5026069aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2007d835dd9fe616feb65a36498fa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be97e66ba6de3a1d2b6263ed29035590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd9d78f3adeca8f6f76abda29fc5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6751de6893f1fc4dc97497325af46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032428f571a8b449b46b8aa1dea0fa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f194fcfb4d33328cb1b2cf7823b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03babc668a52b71c6ef8dcc26b1c1693595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d24baac4e0c58249259bffe69d11c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c814ba9047022b350294733567a258597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f57dbb869d0ed67186d131c56c62b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed724e7df35263b1419f18a6c6f7b7c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691af1c8564b91c47d04cccaa3a5f8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec681db1cbd914bbe8e0b836bcab29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf9d4deaa71ff7a9f888f22cceeb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be32784286a71673c63cefcefed238603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0621264c2dae367918831c0de790604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983087bb58595e9ceeaf9636df8290a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1604564dbe22d3b939f03c9c0bce02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e6e217ae9f59753cee2ca45f6d8b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a2e670a5ca94fd322bfd16c8f9d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193cb3d5576d55ef8786b774b20beeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ce1408b5dd4c817200128f91be2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5ea58ea85ee55454ca3a0a41a142611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c6cbefce32877f6b220debf3b45f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64597574d983b5873ac0006079bc372a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39720e556935438fe457b7207836c5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ec005715d5d711500a3dc1402dbae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc749b87c025050ceccd4bec15102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc5b76821abf3411016130c57a8f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6f8c47166f061be389143636d2415618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c272eb82c74c52fd89d3a43397621f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22acbad93cd8cdb0b258e2fa2304d0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5482f2be5c617259b06e940e13efd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20345db4a288f5087b2e31f81642973e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787bd270c8866b3510c4d8ed66c9fc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ee2ec6597771a1776d1e982c4880624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92297b7a261aecf2b014063366956978625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27043803ba2cd3948aae628890f09390626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68c4edddc3868858c2fb9f1886bdcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba752ca8e1d7e47dd2cec9a691575f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c1a5b103dcc86f7bbe749b2039d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fe59106a8dea07866b4e0b26a5e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b94bef10f58c311e9e0379ec376508631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea587940c815577769837f0e682d33e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa7d54329ea787634e5c424a6a04b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d53d8763d1c376e197da7298fd160634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e40e06ec85d38734a9794b1ca8967a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fbdd7e98ff99a7cb063dd181f0b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af16c7bf2de99612c5f307855e4f3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2536791cdc6997ca0ca702e6f2ce7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdef6e70f75ddcaa0d6837d43edb62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e78b4839b6fe9c1638ce3fbd75461640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584bd24e1729aecba64ba5e645f65e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b1ef866b9b5cd1e1783a78f25c4e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0845de4f336976af07d092a9d23a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c8b47d30b722e2826eedd0d7bac9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c9f349f0e04013a39f0b38bab885f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b01e3e07f2136a1386088fcc8a547646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d9716703abeec5b1f1facb26792e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0854f243fff9fe9c10fb0b218771ddb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011b08babcf3d19624d78551dd1a75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9cb45f1d7fb53e8ff704c50cfc01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52fea2a11421ab347282403d79e0a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad35a1201f10c734acf714be6695be8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4bae3bc02a6a08cd95b2ec7d2eca5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018e2e0d07306b0ae5d0683b0d000ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf3b32dfb0832dc6e592d6b20a729655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29932323f1a534d9aa068c92409d38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfbb9b534576070105d566f0560dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882cf9c470c54eb658bdc3a9c070a73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f142b937664eba2d2bab548c60eaa5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b07e3bd23f2eb12998d0f9370635660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0b999c73a08fe7c555f74b2a238a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33398e737fdc27ab88a6ed72d63d9a4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be781dc9a98de0a3535638e750f936663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190032d5037acf3dfa45647bea409c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5243da56f85dff541bbefd14d0b47c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5277977424fb533d9ab15b059befa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa58a546fccc8ec151933112e7f22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca527f30f3cf55af3bdafbda5c5cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae338708331c1d1d46626c782762594669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7b41f936fba8cbadf18b453f9f60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f67d483472e87f5a1baf13ca257da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b8e3fb13bb82a6f7146ec0de02909672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c27d5f5d0d72cdda4cdd9e3a99053673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7814659fe12ea9a3ca37587f68ea1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921959911c510312df5ecf4d36d8c4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96f79ef9108943c937ce2f6e21f66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a96122a9dae1bdb11a0283b31f093677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eb8497cb88bd68bc3caa82b96fe01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8542527e9f5e4a7da84a0ac5694c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6667d7fba81bbdb1b99d02eb6a0574680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e77ce15fccd60a990953007ac8b94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570be85f25c5007279a22b6d1423c04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd497ea717ffbc0d6ae9abb84077f78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105560ea81f7532b807f144d35b2df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233e090396b2f9e5afe15f26939479c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693098c7c86c214d27714a60dd856ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39919aeae1c723b4d2609367a9f8e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c3db177cd11885ab71b6b761c07b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf10731340b1cfbc650b54ae3e69d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e973842a24d3207ddf3b64e385875690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88d577cd3b6757ac610ce5d3923528691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c890fab27f3ffe7ba2390776147205692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccafb3ccbb62572aaae34cd4a7e0aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6e1d2006d366c5d53f5e9a0944c38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab6aa21bda84591033af6b20c407b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2cbc72cde8250f19cfd566801e427696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179420a951be24a7ebb992f316a05d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba039626e74c8d8cdc686aec9d7e7eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d4cb21f7b28f92895494384bf1412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77a1f086380b3f323f61eadd5f5a4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245823be302e9648f701a6ca8dd162fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa47f7bc9d39c7b92782177d79cf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89fbc377f1adce7cc4f23a5b47a046703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2553213f17f815e5eb90818d14b1796704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ab7c26a996f00dc59fd1fc2eebdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ba1ccdad70479536ff33383e51f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234779f71d21b89462cdade8f8525ae6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e2761437e393b64d2683265eeb178708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6a4988ba977c28c1b06720dc0495709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeaabf79316b40ed2291a6947d6f97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510ce723806fc8cab0617877ed8b61c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec78864db2d7a9e154a7a6e1d0cdd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9a747003e7a46312825cbffe4393713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ed10ed0f1a1f575c56eda5b82ab6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62696c85d2b0a81279c05b4687e75dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdecd5c5908f68dea17bc515ad81eb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8aafe6f5c32a55e7928ae7b52f8ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340983c463e19e6b284928a01d2ebf8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69842f3625bf67d1969649fbc7af6a66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e1d0c74c608535022c9545ee154f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af37e0cbd8d2b7e518599a35ba104f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb53d4a01051b374ba8a22bdd75a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b88e29a0a3c96df84d4be6461bf28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d2ceb3d99eeda13b26671a47dc762724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047adc950787aac48271cd66ab9dbbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3a7dde0fa0f160f9f51777fd48ecf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba10f0a4105428683bd8a048365dd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7936355356f07e60cbe1d9f3fdaf87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502f4b4522a729612d020a6c5a3d89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea0abe3a5381f28cbf9117c4534dd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e7cc77d30a703c2d2bb12c3af5409731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead3eecec7ce4b9bfeb069f1514fdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c815a9ad04850508cb386b77b092c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c35302c0d8f9c154171fcedc4cc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae0070bb83ae3a34414bfa1d5afb02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e63949981432af5091ea5f95377bab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4292762c44de3607068b0a32d7b60e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3220796740dff7d21e137ba9448a29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e3a42f3bc62e3f166fc475137f492739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62a5770c9c04aa67d798fecd5c5d81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9168af3b65fedd94e458c57be158a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9469406eb4a8c10a2091f4ec62facf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104184f6c663aee628e3d36c65372b4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c6de55b592a4e4b826ac16c47fe5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ececbc4d3df14b06383ee5910858f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16408e4dd6002db080a34805d8a806e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e7b76da27a074b8f51e9ad878a547747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932ab16bf9078a433a55923ab7dea90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd711fb07f2bafb8ceaee26838bc08a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7212733c10240a783b3c3a7b64cfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589db58f8f2cc39c5a90fd513e50d8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51836d782c80a2b7ca7a319a1536203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e186e7b943591fda38cdda8faa04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac58781c3eb0f5aba6eab761c7e0810754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed202d4bb26a2f5d452842fe1539285755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e076976321e7ddf36ad591615a1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b2ea524760a581c74e901d8453ff4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f04b72206935c4d0499f0f26c9b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486630d6895853e6847af0f2b1e1b0d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e31284a659b7798c883ad675cfd5b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165937c1457b3388985589699312c7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c74fb667a4b4cf948d0de7f957aa4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7cb99cbaa81553eecb531db0ccd3b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ed18585eebb5d66fadd21b496632764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4c4be4a25b5ebe3bf2c7c7b79233d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a7eeac5a6946cab4e5002f447129766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ebb473da8329b0459a9b13b1e232767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f75694e06687b11709cb8f3a0f04e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be166f9cf32e69b3a862fa66bbdffa4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f4b0f816eb6af26248dbc0baa36c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ab3910686c40fef3cdc4be80ec70e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec530c778a2adddbc02a0945cefb4ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0081ee62213e9c94040d9a316ea3d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9ca7e8a0c6807ea96228c4e81446774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31086d04308b2db8d64fe257bf3ca775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>