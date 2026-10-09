--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2c47107b277eb0bef9fafcdf55771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28675f0821961707554bc8f316c462d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4853dcfbe62c939599e3f62ede63b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3aa153750664a346867e7ac81ce854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6545682b4baac3652954bbf98698c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3756be8887f40cbfc57109d5f7c0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269f49fbe1e1377ae35e275c1f08537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366ffb2d639d04c81346e5b7c7942378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94afe035648a6de89875f996ab4d4489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b655f2df47b7279a11c0c4f6787e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b552d66740c60b3126a9002a27b5c5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec5e360de78ab272647d84e1750c5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdcb0011a5aa435c20b17314f04fce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be756274ef35d8d4b05efff731c3ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506586c5af104c0af6a2e527c0af3d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea26d242896353341631fe122b7d3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e242dd87c1206733c194fc91baf74a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd1626c331090fb26fe0d9e2793c5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20c00a3eb8ed53053896da2e39433619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c7ba2bd5e98b0d0bfae787748a5d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f40dc91efdc87fa3c3507e5a47cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249774dbdb0ffd338657f89ab14845122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c572c6dac5e17831272052f90a5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aefc3028a295baf92bd9fc6cebcd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be77356563b348413d1310c2b75c2ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d4ebdc3300479258d45a8d066e1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c639896b3ff64684944fde6c037727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48a3bbee035d77bf8b1bdec103608c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee3acb26e5472da74d4e9759e88aef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aae6c0bb9d6f3c59725ece76bf147330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f492b6017d491b75b1fac2f14270ca631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9199479834517a23276003804ebc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f923ebac830e0eedd6896ac35043733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a3c5455f1726fed5f79d8965cc12f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a31263995c30398132aedbad99c2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e27010fd21534f2b102aad78c51eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61251e5a33f701ba78a7f3d89dc992f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6292cd1586162794885d0510253e1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7f393450538ba6027cce40a4ce86939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a4d67e0800e5badeabacd961c35e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa84ddb9abffd0bfe570eaeb55af0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804eb3d17359bda591d823d647b851d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cdcdc5da426a4866e07f10decdc6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9c82c130ae3d0b6e75703b399100644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9da94f0aba7d0fd997de70a88aae845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903514ff038be4433b008966e1ff43846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952f1e5772426ba443e7bab002e9c0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb98de819c3aa7b495d5ed9de794248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafda57057913f743ab94e1776e8f6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fad4ae82f539b8cc49a5805be421350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6adc88535c14f532954e74198d3ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a507d9941c6ba7a3436e25cebb90b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de212c38a4e185aa7e54640ea8d267853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3bb20ad151a037b666bbc1f1a41854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48498b44cf384f0370466d16d72ac35555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1cd366ddc07dfdc539ba80eab9c1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d45d7db44b1e514147fbf49a39d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bf553a104e94536370042a830a82058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d547450ccc4d7974e12f7f0931eff6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edc491e02c6106a937b84347d10a8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250b45a5065d1611eeab982d1b7622261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6fe590a6ef6fc557579833071a4a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580677a92d9e3cdb87df61d430dfdf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a4c33d2b3de668038a292831b83664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714558200c3eddc682e8c94ecafb14765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476788b888fc9ce046d346a8d8348f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8d8b5665ecbca1b89b0f5d4ad8fb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461cda10e969fb10a56bf0bd13d38fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269fbf3e119b3888b15a52d1c7858c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9468496f606e697a770642665dd6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34d06c5d7079b71f21e1e38908199b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83105172d553ff8e2c6ef2a46fade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a919053a44ff86eda7cbbb958b6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6dd1ba576323ea469cbab206c8e6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c57f16bf52cf9aa32f0265a702daa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f10d960ba38c1b1566930e3b101b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51040fd51f9bfc155ee8a2632916fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983451de24275ea5b205ce75c4dc1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878afe45357eff3d4952289b4816c43979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8954b1db46adaafba0b38b24bce8a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f7dfd7ec1175dcfbc2251e480f8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01aebdf103e4d10e3192694f85650182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd37620b262dda4abc0b0583359092283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc766d443b0fee2f69922f63acd3aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57bbe913df3a8a54cd3152b921cd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efe25471a768664a8c7e899b1fb43e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fdcfe02e4cdc3e091ff6f9eb26ce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8984701549b4105ffd404a4ea2f88488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743160c577afbfa4a6ab511957eb2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce44a7c0ee253bbe1f30d30c352d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6b508a887d22f473942935cb8a9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf8dae34085d968f6fb15859b7eae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4690927f5edd11e8058c775f61ec9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad17d35b433a1ebb8e2f42143d74d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12dd7dbaded0439d698380c2b8aa3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97674ba193a7fb4b23c7d0b5c2e398ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3fac1a3a9eabb8182e3ec50a1dfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40ec42cd5d42211e763f0f4e80fafe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aee7c3c9100ab4bdb8c093071c1db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df1b64bb6919e655503f0ab9ee5186100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2da23d436540abaea36a239e4dfc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c89c8f9a0a43aee8b208e8f62c544102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda5944b15aaf860e3f8a8034fc0006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982760b3ed82044df89a65ef71421b45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f27621be67f72f5b2b361ca71d460105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b356dc83a0b4c32518916fc41d0e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a707915a0c733c1919ca965f5ce66fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049b01c5579fa45c404dbcbbefcb01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750755275cd93065434a381c15bb2d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421f7114a9b1aa081c139c76b287bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a25beb955a0b085417dc571a33b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb1f1496c23f2beae894fcd28a8ae3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd829f3c17d978295d2351775d6a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001d184d4bafcf1574c41829e040e8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b65d4a10fdca90a0ea28f98b52cfa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85d130ec04d9b7640ca2093ed4668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bfb9ec046ef54fe3d0018e1d41faf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d599ec43bc328d7fffd629b75d62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a15b7061b644c1004c3ac5c9dd619119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b9cef5d8690a96a547e1f9006b6ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2ccb3271f3fdfc09d0ff8a68d0aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100eb1034550a84dee2b38c1a501622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9da407dc0a91b0094f062710a1d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be32b2f038932a5c89f605bea42fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01659eae971253c34b73250de339da8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47bb81446d1b91913dfdfc4b4843c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389a3d2f975b3c10589f160ebc9a80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a1a00fd64136124e30acd5bcf76d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dd2f05f74d1a78a56923902fd49f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f93d8d1a3105e1bd389f8c561f9668130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39c0fd08797599fe74aa8b172d8f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468980ede2e480bd3ff0bb25f4e4e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291a265ad6b15370f0356a605be80b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95bc2c06e38addd28d92f75366258f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494a0d7096c3e59ccd78be02fdc5e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6051abe3b6a9b923824fd3afb5c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404a88e4d16b2663fdb3a8c68381f24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509710f142cb437a7540f269af98970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709afae2d285e73fba08351cd3ab43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebea225935a53bcf64be9862ca918f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89842fdfba75cadb804f751d267a83d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0be4f68bbd1967e211e78e76968ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d7489b8483e7f786beda092506c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371acfe8591aa72d4df096ff4846927144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b652fd2321567a2beeb286fc9e6fe4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e0f054aff79b6145cd130b54db5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a3c92558d206c057694be92357dd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad485668915347dde33dc66b4e237c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349f1240f89427547d4ed910a073e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f22f6bb1c950359ceec565781fc827150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b844795a5688cce600cbae712e64c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4010760d635018bf3aaebd6d33742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60882e5b749c2da6dfb31b45a5328f64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7c150b7e496b290c651e2f49476ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b76212f04f1fc5317e013444c839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a325089e5610fe26e6d988e95abe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ae8a582c642c43227574b06943d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13fbd4c5c89af1bab260943a43f4b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0f403be2a152b910b41ef2c65c2cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254ba1c49273a8410328614a66bb944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac74eabf19c1f8614d68a3a0a5811b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea4339d2e8519f13eac7cf0a5708e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e244d9049ec3760e9d6990b371f73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b7962eb33b48e3f9aec73a55c781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d1cf2bc9e1921b02a24b3b8fd749165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9defab38d8531934fd9b5ff5b1cc8a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff737c1647d4def7eccf6e32b8f2ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c456c73aed34e3b5ef3170b29fd07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42bb9a83f145ffa529602efc2e5230169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca26221c2a77f8833323cf6d711bab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283154402a63b141c8583f1e29d142171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dbaf192b18146663ac669abecdace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a387e6b82d3fbcaf6e47c599a8b92b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b483c10cf606b3d6b2bf81589e31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e194df8d7bdf1169735e2cbad1f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f079e9eca1ec4097a16176e6ae38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e1883c172fbd4c334d13784c84911177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be8ad13d78e0d0aab0afac0ebefff8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cde137ff92c84b80f6bdc6996cb39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21007f761d9c897f046932059b17ca2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c84d80df88ce4d4373f02a9de55752181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a38d5257a29983b32395c3f4f40eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a0b67f56f2da416d8f3f43d49a0f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590fc888e839021af0f302b3f07377d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db74cb33e183708ec38a1cb51e6ea8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14bac58dc6156aad2b4126fd102ca9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be0329484b6c59c5467f279457aae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de49dc431a63a5688101faa4955ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4e08e71c2f2180e5f30750704451e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38fe35b7cc7b41675479d58448a298190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55eb280b41a252b60ea71f6e370e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b86f85cdb3bf08a478ab21f70e6643192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a320bf10214499e94acc7326ad062193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17cdc660fdd36eca6e26daccfa34c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab4f8c1dc3ec927b353a509b84ae99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe49f4dfb67a583e7584c90db7f39f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703966a1f0b58d0ca0a37edd09d2a077197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68eba145be0a494347ed8201d47a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc09af10d400c4fe610f933724c11e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c8a7d4fc6095c691d0571b86d26f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999cd313b62a49aec788a21c7c8873201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed64a01577aaea895eb2eb48deaa2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f897669a6409307018caf8f44d0527203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbe057a5d517fc5a757a9a5f30ec96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0895b3305fc0d6f25874138526faa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3b540474ae9dc2432935210b336b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804da52c62e8401a49c917c9d1a467a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b902bd851d183c79a189740e0b6fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7c43835154d8b3e4b99ff24581d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a8dba759cbce428bce343c8344bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02340cb014a1cab1de78300df76cebc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dbcb6a1f6504a25af60d4320af976212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb274368f138621cfeb09f1f189da36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599cf0463d630ed557c1b473382ddd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917e5c19e0bc297784c12c47a596bea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ce11d3d92afa26fb8a123d5c50aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d431e5314d4e3d6ec90bbf14f52b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f17735bb6613c6fa54ec9a13f2dd21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763699d584b5acb1a6ac0f24044ac04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d09eda52d4a87011a2a94088f38598220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f44f4754ce71164120dd3dd3d3ef84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac641384540f267487e44888ee485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab409698e6bcb10ee76884e6f649c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479e1592723b7e452d866c574d8a05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d7e392811da1309b63e91799a88f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbff02abeceac7c931ebe3ba7ed9ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda4abf9fccb227e07c3a2a696dfc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887cc53cc9615e68635063e0548e9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08975ead046ff2d272f7219992487229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0973febbe8949cb9f77b09c4e81d6a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb94dfc72e411a26790f34a7597cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81deb5c3c63456fa30efd0dd37d72f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58483c2f89b78676aaeb77999322030233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac93d75995a0a4e54b7b6f1cfdaa7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9568d33a3ffaca4e6e55101a16ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aa5b4c5dedd291db665f4e8d29e42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a3d664bef5b7d30af511f0340c16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f58f613e04f886db68f5dca10b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4c7382dae5d8d295e34e107f74fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1dd93e1d465b174c027220348782240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793696e44f00224d4dc467640e889c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4e2640cd80b7e04d210f459e16a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dafc5c1fd53d55e04669991125e5c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae48c29418c304405622ca9f2fcd0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913bc6bdd52a29117b692f4954bb689245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964d91f27376f99f14fdf33006e1bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7461877aa56da1aefab98010dc34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c5e083e168107ed5c1b0a7b8a48c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112029f5612e2ed6dc9c7b498ab7f53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f8186d6c37abd42fb4f5d4417961250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f811e26d69bcb5e4012e629e8ac696251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa7fcee5253f4eb0bf487047808f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a1321374becc3a86bd4184d19e13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43680444302620a8d1449199e61b78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ffa667e4c48e13b7adb8ae971b4f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f457768c83636f98913a2c098c33516256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6954c67076bcfe2cf6e30e7a5e15b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe8789dc6e8aab5caabf2a85e65add258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ca12745e1ebfece53962d39325b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605532299444fdd52438bfc458331f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9e0bbdbd43bb04c1ca1f15ee4ea0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7121a86c4240d7b18afc8242d81d33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5910f5cdb41b27a608a5d4d84cf95e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64902bee18063d7d177b43140b070d85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819cd12c37d13202b7f8c012a26f929265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a71cba48e23879b0535e9084ec98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10681037db23549bc33adf17ecda3af3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d1786049d37beabfa82c542d75700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9013deeb123191e30c506d31d91ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f81421db6d611f87288cec39b814270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940930c6fcc6f1ada523692bb46d1e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520afbfb16f72e2a5b543c4a3210836272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6fb0e7140082872f2aa3e083a6207273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fc82a282ee0241d7d6444adc2d291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb7a2cc142710375908eb7a014cc1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95873c0cbaa57d455b4c71e63e268276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efaa610c757f9d59dfffb400feb0c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd717509d9d78254595912f126424c17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae943432bd0d522218de0da2f5eca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4410d6fe50196420271cb59449af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea152a3d298e307ed69088932ecadd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca46c0b14500a38a0c1a96dd20344282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f031512d0b510fa8144750c692c7a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bbd4ac050f8aa8881818875aec635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096d4e032815bda4f48216f1e101664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77770dccaee4176e202c931ecac584286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad5f7640a1d8387abe6f9437dc8ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1db191400a9ad186193316d1e8e99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe83808e9f27b02ab38ffbf6f0c9d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824896956ffd37c5fa902627311f6db2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad6bea0ff161c00d1315b5de54e3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d47f5417ff4c1c978d96839a14e5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0101526ab31d07925d32446bdae430a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9dcef3c9fd326ad3733aa5749e66b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e2655d778ec3a00f4dfa5bf7d1758295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25f2f602e5ab026e74128c6daeba0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c65963e62e93dac8c62c028e58e899297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9fcc84a5126e1c58f48fefbf84668298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df2496821659c2cee0ac3c92690ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1928b04492e63a9d56b6dd896cd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b80caba819113f1a7e0a34bf1d81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93cf03c39c65157d9fd7f999784d45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf5881d9f95389ba0867fc0a9f795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e86d973720e4f71964573e038decdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2d5509ee59237c4782b25527e361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ca7117651c3cc563ddf063d5525d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8379bdc505ad0f89fc2c3b4bb60d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b44d695880be81236546e5870b1169308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821071a6d5f8223ec9f1a25ca81228f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220017f115106486d7e4902c6e666e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d8d37c79377706583386940e4b8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292694c4d5ce1e475e4280255ca012a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d7b1b5ab83a0fe6c64bd4d57c81a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1baba0493a0e940c7733e7511fdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98435d7c25e9ccaa69289b175b2b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692291accc2be9e38fe23dc8c5142b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b15343fbeeca205c80d2e2b5b208317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f0db054d1b6d1a6032568b9fe021318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c72e1e1eaff46ed6ef61315f31cea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9da8282f70dc6e32dc488517e57f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833cd6c3b450bf46040e6fffd98913a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84c90b5e72047f9680df30e1c374bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77ca4ef9c040da179f307abe3460a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99711208e055203780fc49a5725576324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c83393a5016dff8697fb0b717669325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e803d481162e8c7c5ede32e0a69b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e9a5afaa649490b90404c01a5bc10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ee15f3a9c3fe9d468157dfa9c4aec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60295aa560d8c012baf527b8ce30a63d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cac5905bdd5726175afbf3e29c838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f2ca79e124ecf04c976466c48922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8201236354240285c0c182bbce99a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01751d2bd0bfa1524cf42888c880f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb958f6fe3ff52a377fb5a3d770b36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb591beeacb73edd2fdcbb5b0b4cb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f736c2ec2b120fda3f5f3d9e94545336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab97903871e406df8a7c470eb07bba2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb76755dfc61c80cbf4bd1f48cbe5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0009966970f76bac8cb18c641a0664339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ec35411ef9e7a9e06b4f1449b878a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec671cb209de74049d336189ce23e0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13acc7989c732e073c4b2a93bee07b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ee9b469c338e8260422ad3da0deda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a10e120df3773dbafe5d8cbc6118344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121fe03af6bff3b7e06b0aa59fd2981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042daedddaa3c2c60f2ec379000714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3ed85dd041dc8faee7183d0baf60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c81bc4e04de3bfef9244d6654322d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02e5c6f64cc891ac8db5d2244606c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c154fc06d997874cd796659986ff4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc913d704a3aa35d17a15a285cb46be9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b426e67cc076d933d4346a7e7aca7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009841a2644e2281ae835cb11f017182353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0eca05741eeabf75846064ca637b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eff8a70548c6a47a113613c928a25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a58e973b086d3a61adca5d8e46577356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a2547687860369783d499fafd56c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03074b845acd3367db15df649fc5ad22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3fa6016baebed1deb04e3d2d91c36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec204ab18dd29bb2539e3015fa2f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c8f80e25e3f787a303b6faca8725361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d260477c4f4cebc0085f8b8473558362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe7138f2576c17e44e0f1a331f67c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc80fbe811d2cf9b62a8b702739da39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abcf994208d4e6e0656aaa8e8c74d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5a1edd4d4f178e086c22c312ca87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f3231fb88e9c465c30933aabdaeeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d86de5d556e6f4571904df34d909c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8a661c9b10d010ef32753ae44920369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5a7291e8301e155ad6ca831eb0f18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea031614017385843462ac620315533371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580737007064d935ea64c73bab45c68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0a022afac9958784f3f3975d31ae5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12eb672633db366282115bc114b0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b54e98c8485abb65966a03a3397dea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d52d2ab9b6f829fde9628d7697dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9b26a4e7f015847b21f0f2072aa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e4d6059ade5f89e0bc8643b74d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f43a165355420021ccee4d6bf144f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9339e1f3b07c37282cc114ffd3192380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c22d5479084e142475fc93603d905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f805a83651db0475346b3d75cd828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28da9fb9d231ae550bda3d27d69df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eda89d24a8adcdcc3e7adcf91dbb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d327825ff5d677d09dbd810dea544385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8effe6387a4096d143b98a57f30fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5316ea517011e00b76ebbc7eb30eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f65979a6d67aacecaa04db051758388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66bfe836b9492c048a058cdd7313c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de2b2db82630d32d473618e7f93fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0368f4738ea25f8dac720afba121391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b990ecf65e4ff7ae5af4a2d77bdea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945cc746d1864b06185fbdccabe5764393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0faec6dcc7804c8f1a35b695bd194394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf775d0117e71bf987e8ec67cbcca6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3eb1566d9defcfe0874a9b884357c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9904299be863caf1f8a3c5fc96cc61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a79703601046fde76ce6107117fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3c4d7a46862f80863893b00179c5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7bd436ecc3995338c5ac73d47fb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582040784d9f60a0393ff77504f784401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48a9374eb6b21f9bb2a3404b5f430402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d65c3980f3305fc4df621d921bb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f7c2c2cd3c721c88041cd0d15bb45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923682dc13d8e298550898c79c279d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457063ea62faa36351aa12c16f62b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c0a270013597648e497aa800a3139407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bdd12a35f61cbb3d72108054dff0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f229da7798a0aadd824e64e3862a4b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c66458117062c93660c109463fbc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab09b7dd2a9d31aef9c3afbc40a542e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16d7b48646aa8cc99b3d2e3fa0a8f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72978347d2bc7d77fe27d2b970082d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340070087ce90711bb54d8a8280995e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b811c1a5df803e40d65a5b3ad62d93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d26ca5df29c573aaebdd59842cc0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586db2fcc65fc83d581ba9c11bedd7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db3a397722c6e8d6d4e346c345de3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb8df7abb48a346b4dc7fc078d4595419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10ef49a4404cee47e987d712086ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd2f773a18f9ca800ef68c7eac24fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a09d4781ead8519877f5bd4481c25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22b968755654e14ee4d2814822bf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8ac905b18398e1812a5866287e7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7d6e23011813c71bb95ab30d1a9dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642110e23d2ad840df7bd5d62a20ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d79c244e8878908e0b68a9178f091427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba86aad88529154b601e17e181dc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294c469184a022c6bb470be48b7d8dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307dfe34af9fa395e25e1318f2f2354430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc8b407512e50d5aec3c6c4ef9b342431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af83375996106b842db863d5c4988b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c6979e25e0da7cc267a578d7e811c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eedaa979ebdf5edacb3dc4b894150d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4538193fe69a10bdcbfca4b0b04159435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ccf87fa6ce36441489a9f53f7709a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b93abde9e7e69eaf3ef70e7795cdc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60fb06dcf24446d237c84086114ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dc382bb1298059af0f2f35b40e12b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c454b860f5a3a00afcd5273464ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6d6e0191ed150a2cd0d403f8429b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe251c1ee5e988ca2aee25653b1c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62bfecf992dd073c7101860493874b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04323a53e60813c9ee32071155d3616444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe826024658de5bddfc7eb27c595239445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c610813fdd917b07e59e002b62085446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6151110be1e28c4e89458ffcebf71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9fe2b4c6c8a29ba58f9c891ecf77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd1b3b2d29a37d135eb95a47d23fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705cc33bc1f024374f5d1cc7752a6c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dccf5637bb45be186e5dccc399b0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44b929c4e945334f19e62d38e48090452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd52bf658e44814e2dc71c365ddfc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1870adbef56b2e26a596afb6aa2a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76e71051197b34e691bcc3f6419197455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc64a0cf715a4561266e1e8cdea9e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5490f06534752573c4ef683bed7ced3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddb9cde16a31e181705fb6ba8be7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfef2fe941bbdb5fb202379b3fbc58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4791c7b25824ece2f6ede277dda42f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e055906659ba84553652e44a1b30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6cea8b6e1a44622155c51694b2a4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167ecf8b47371a014702cfb05c7817463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355289e720402dd3cba12c584f536168464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f857581c171616fb2929cffb99766e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31cb2e6ff6cc5bfc207f2715bf4da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32764d539cc177aceba06b903e9bff54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643326d20dd42d2dc8c79bbbcb3d8c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d087a21270ce44111a83088055fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f69ec2e19eb37b5c5b6947cb2c5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199215a5412e6c9732dc881d0f9241a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b793622f1ee7f8f5567a80a0986ca7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae7be5716326c603f9ab700d2c31b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4024016200fc11ee38b2c2b1913d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f3bfa1de57e6ddc4c3fe93536b3dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7061f2cb3ce86554f2498bb301fb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2cd95ddc505d545c39c977a0efba4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0bde8267b5e547b6d6edb06c57d1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babad7a6aa2e2df28e7a06002906f8e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17952e6509003f57403c8d1eb61dc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15a409a9eb8be90a4d1a5db6d9134481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead08c97eec485ec6f6eccc41d45d09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f0e6b603d744e5bf29c4359cc988483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad515e0db5df9ba283f1218193a89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39269e74bc5ce7d2b36d49ef85956485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e2b5a5b3bb2657e6b4351b0d1734486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81d37e387333a2e14e8b52780a213487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182ee36e55cd003657653169125a26c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961ece2cf3c99837b9607731012309489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e74eb11e9befc95238e3dd287f452490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf10be75cab3ed56e2ab3df40d7001491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224804e79df966ff31f2675b8c0ff52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37bf6152588b49add3f36721c4ca81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ade15f63b3eb65685e7423f3e208494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857667a3af707e9ceb3b35ecfdadb30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df56d110b3a35928ad0d4ff9715c36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff8c1017b7c0bf128273b0a16b59f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb43a5a57e65bf197ab3e84f8df881498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536add1397091322af80ee4ac4bd02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f55314321238dafb787e1dc8051e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcdbadf149845c634dba36e5aed482501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6a35776e869fda0a8aee4572d8a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd226d823a6b4bc863de66d3243cbccb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb858924fa57ce0e44d5839ea13fde4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250600486f2ad12e5b262dbf03bbf638505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7f24b9113eaf6d2fb3b902f18d5ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec7fed4c0aebccc6ac204c42b3058d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff6c48d07ee29d6c0e2367fb1170cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd6b5341b1889ad54fbe56996c4c36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581b21863983e75e2bf1bc8822a60b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcc330d58ee6b106cff64987dd7733511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442327b9c42e0f02391aedc56dc110af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafaeb9a7b84b6dcafd969ad1815a29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a93f5a5c3bc9f3f4841a194689040514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c0d3d4513eba9715e44fad7f98c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ea24ab700fb13f7df257a09267ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f6b076ef9dd4706ef878f6b45a2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9257ba72d32f871f918ae42270ccea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f01114b66e15440f1651c2957bcc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686680c49da83e70a334c5bf32bf24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509789cd76e1d1bbfe40dd97852b3cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d3023cacd3fc8b32a2522736d03b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e37bad58651a2416f3ba217bbc396f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54342ec8947593b753eeefa84dc30a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310b29cf234a42ba8ce6b1fba4e26d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2454440ab736887c0aa9140fbac8d93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e69635759627f00b4da1b2ccf94bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a61adf4d815337df518c5104c6082528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60954c522ee5e6859d21716c77ce399529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a5cc248047633c48c0e0e6c9f58dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bc93495109e6a252136a81fdccd2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b691c67458593ffe3624ba95c979bf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219554fbe0928a5525760e57b6e0946533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b00bd720f8cf3d193519d3dc9ecf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf0ed2c2828165f14a192cd6080375535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855fe9588830e9d9efa93123f43f9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c46b55d3aa03c9dbadf762f95e7433537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b191f721a249d8dd7b8751179d6a73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2103acf118f8650513a26e38ee768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc4f90b7af3232b7a99d22dade85c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a3a1ab013f1172977764227a589a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1c83c3eca377d0c537ed3f1b7ef0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6298a39b611ccdf7b6cd9133a288543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408d673234337e629006d29cf4d7b43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250bc138cac0bb6857e06b542156e46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81349bc56c6f3936df54989a5e6d2c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66e40bb1d2d32ac2b689a55efb676f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3d18866628642b11ee8ad6f39e8ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42e18f6e4cf57ce328a20239337e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c6b8c13e386af6439b460513aa33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d01af953668dd3d2cc741d648b53f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67fd4c61f7f3d9480f0309b6412a1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54a60004fc5637a97c37372ade754553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94c8d995492835e583595f26baa7eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600dc1ff567f275d496b236d4d3020555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98984727cd46e64e3c06e8217b17e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47e4e75b490a04afd3b938b8d4f4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b612bdb12f90ab038de38402c6ffde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b076cbd6c543db50c0b293ec3cea9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788248411098962bc5a0e9408d887bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79dde0f07036c6d1ba9e24742c87ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599a55730191547e905dd14cd2638c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a3e7cc9d858301533dbac040c47d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc0276aaf4fd2b70886fb6c5df410564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25b6cfaadc025c4e97cfe9235bd1b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b51d945f418ea71aeff002105e93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5638b3e89c43347ea0400205c0072f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007816508ea84ec6b4d699dc0f410096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9abf8ac60af695300e8aac4c9570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f0bdf0a74652e7fac32a69abc12aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96047e8243f4dfc7ce05a5e019410359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd58dc410882ce223d2351612fb3208572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb75264062e5af46bc63342c191f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0c2e4859e78e898baa3e73f865f29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f547ece6fcae7968f0ad1fefa68c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe163584bbaf15d968b61d2f1f43a38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97c2c1a9656e1e98c9a29ec66ac44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf7870c7ccfc878bef3530100f9a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35aa5804dda1cf9776524638b56d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144917a153b56ba52204bf9a3c75a345580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a932afd70bb0ea80e63bb8997132581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f254daaf26d3ed5a043587071d2f975582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df536304b9324dc698d040c52ba21d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60f5c3a7f6d5b8e8dce767f5b35011584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80efe94a7635eef9e9157a71c5aaab2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a065f6057b6bb56b4f9f83bc933f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6298ea2c451c591447648c2df19b20f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238d4635bcf33bfd8e637bac17a792588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e428f0f302ff865bf98e27761c0a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167fbe1deaf381342dba4c0ba23734e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbae9306912052becbebbb4cfaffcb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf59b9f27dd9c6624202dbf8947d1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a605614431762a8d3389cc6f50f38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640b7b7bea2e75d228c0d143d23a20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0ecf92e240e4a9da6c2618bf3b2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fd55081258ec686e1374598fed8b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388395b5702cdfc8c8dfd2f38a24605a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae10796a4117ddbb9d7f02be7431f6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d7102fbd6fd95cf91a57bb93db2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ee796f24aa1a7438e51f117983331600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a0f0c0aa9d71b1160093d089ba35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1351c7a2fdefde28a666e3c50e1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084fc7c1d6c05a5b11b35e10fecaed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68625caaea90d0106f2330e7d1152a89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67684e38cd4e6f5cb64b7b71e646d56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa6d394e197a6a961171bb58e790d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fecf1c2487be52795cc4cb48c577c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768978551ae31f8c8263dcc553a3a53c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1175dfa4fdfa71eeb0e88efecec29d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28ac3c99551ef0947e91a8515b9d83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62546f4dfe0ddc11fa10bafed4605b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306abe4afc6d234c999b5799228a192d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911874fc0569ec545a53b118243a312613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532699e3766ed50c56be534c18629ddc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c75652647a9c25c9ec7a59c108805615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6dd9422cdf2446d091ce4974e2674616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70d80352a2a57e7c16b549ce4787c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822756651c3a5f53e5df5f2dea1b6d1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e347e2db96e61103ab78e4da3989619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f52640198c27fa083c703beab27a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f98d3d63486726125a0f911db05cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b41d3efb87c079bef3a82e969c55f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd75c55800d7577cf82ab9bd6e9e28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112b8ea032798b358618de871be101624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e88416096f952fa11f49a4571709b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa9a88615034e6dbfa0f9658eca3e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a891d36bcc46691b7d0e6728b037624627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ee0f56a58689e9b071e734232ffe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d65466e979534efd9660d43dca65c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe5e42ee4c277275ec272a4a6bb01e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac5c78947704447c682bd705aeaa32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1299d2086cadabc9499f2345ab4327632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeebe833eb67fb72926eddd48fc79f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdc5d95c5711e5bd3211cad396c93c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd081247049c91d6b3e8b672f56501635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e249df08a2f92643fd5625bb840b3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386e79b9f8158d5dc194f7c8f029c47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db76442b6bae87a80bd6ca7516550638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e217992523fa7c3add393758231c82f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada6073a967499175b94df1d36fd06e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4796027ac04492f57debafdf3dfe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae22f480c749e4109f2034e1ae386642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d84d741331cb9eccd8b07323edad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623119582bcbca6c5e13382ba814bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f8e750c0d35cde7f7c4b730915601645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fd585da7e609773a1946668a6311d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661db0ea9fc704dcc5243775f16e50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea19385b0cb0d98dfe8ebcd4a20ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b75648710fc8dff27fa1fea73caa53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c8eb1f1de2de911bdc7ba71563fe9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8cc64f595bcb76d1e76bb02c92ee7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729182ab63681012c9e27badea8b53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ea4a90bfdfacb9396eb7e10bbfc7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8c1dc0e65f49d7a2361f4cbbb482654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a350f8890d53b124c10729e4f2fc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012404b738e36ce23b01f4befebbca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16701911969a3cd6a39c9ea0e7dc7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a312646395038972bc815955ad49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c29a3e52d8375ff7c8aac1313990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05d0b23d7cbdfab1cf8ed4fe95e98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e658e63f06e8b039187f491a9c8d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e735106b169a72c2eaf6f278d006662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5660ebc1015feb9c92db0af654f746663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee24e1adccefaf16963b8520a8b43df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a434afafb259edc2b5b507902c07f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d37313d2cba4a80af69f528bd3cd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bd7cc111f3b7548486e9a7dc9045a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d6f535c98575313023c03b56e4c6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7359788d1a494c7bd1435ac6a44c5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c03516157916a11158775f7931783670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a3e397a2b07dfb49641164687049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f948a63e482369aaf09a675cc717d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d945679403fd77da9f5f843925ed8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9821aaf3a9e47aac30b93976d31c8d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5393e7667f1c53c59a60e761b33bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7417a283b52c35c1a6a1556db8ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef13ed4ea7ba0ed129b6981e53f35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135826645ef642e15e4f82140ea66449678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f070ce907ca338751f204d762ff6892679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a68bd34c6bd538f9bac5fdadebce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7088307d30da63db48c795b676d35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e39e39e533365db6fd735b32f35820682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bcae470aa6c4e7237b9e00f374e93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c119b02653b0bfc63ab6fe113be4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf36e5a678f913073627c9cdc5ccf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7ba741bd4c4a15d8c0f7ee55e1bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e98f58774041267f810e14833bd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b86267987265654fa3879ea424603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e6724314bb66f29f4f460563bf7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e3c13f08628d5085d5edc8021e38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da31ac8204a72b32731af9e59faeab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2f035693bae183c570c5dcd947c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eee4b198f03e28b3e40d03148eeed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf13c4dee204b5149ab849a111973c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bd6071dc1d2a097891f85669de012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a775f175f2a659e607eee5c4d485b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b03632a18f2f66814580f5ad1521b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cfce806fc248cba0af3452b259e91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f90bb4ec50385084c2ba13f224b6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4ce719a42584a8c85612c39f9f5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc182a1fa0f3ed6ef79f0d18added6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d387b0b93c0741d38329702e8b79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c0a4102d3fe595bf420bc22c81c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ae65aaa9ef24d98262edd3fb0488704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7524ba196e29e17c9d408bfe302ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707749d12771a3457dffb0fb0ebab9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec0132148f1c7dc4d9629c2dd57b94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e7ef58ee49a751142d7dfeceb681708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff7e9217f0e10610e8a552e4a4ede709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348a834d14113cb2262d2631dc4c00e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413eb20b8b3766da8f8237d4d4c8855711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce5097f2ac6653b713c14178b11fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696f834b1e67c05c4726c7cb37d8a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1548588116de72b5e7539ce2a142f3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fea186b2c744482f59550dd06d959715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec56d9cf3812ce95704f95b918d634716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d42eafcd3ac53a45a209fc5a76061717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b7fd5ecb0d9a3550afcb12f5509a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f63a2435c4257d3040727756e6f92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a472eef089f6bffe9caa54178b44a24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ac82eb0289bd3bd93cc43168a648721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c62d6e7befba2afdcb42b299e864722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77cd5822be6c9f3c2fd54c360d6035723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c8d849276aaf7d8de22d8b66ece6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb328c5de49cc59a75e0857fd1dab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e252a61f22ba0a40b6e92c55610d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fe9745965e15bca88bb6a36444593727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6308c5a31653dd1c4b4e26f6dc7559f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e451ec3521a7b12f9983853b467cd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c06e95e1981f78eb609d6897f666b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521bf9b38063a909b4e7dcbc1454d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1271b2c284e0fd139d162487bf1484732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf19cc90da157e2d098964268ccada733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78884ca14487a111beaccb4d201a4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4a39af2eb83f8727f65888ff08e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb563d8b489c215b0498e83ebc90f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a305da997cf6a96ddce3b2e607f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d3918362d33f829f1e9a818aae3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c037bfd6fecda833965a6d34f6f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65364e03cf02f044d436a01d261b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb61925cb1ce76b39a49fb3e14fbaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b243adba92bda2129c2656357c500742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866adb6889693d95b2f357abba651a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ef90ebf704afae511c8cb6f6082b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0b2ae418555eaed3063550bd89717745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a3f7f449df0a71d26a2f8749a57f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aacd3b81544d772046445b582bc007747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed994469e6150234ace7a7e9a86d1a78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58581ed5da40619046eff89e48a26e12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18e74e4cf3a0aa393d873ac85f9869750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842b630f2a040bfefcc200b72f4b65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff97fddd5d67c1388e73d0a453c57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670ca809670c632d032164c913a5f98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba8d00a682722c060ec35e48b8d1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc3b93b03679216c890b5316946221755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a049827c354cb2c8b4d2db074a08e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb46b6c59c52d8c4b48e95ce05a479b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc586e9be9b3c4127e0f6806e0768b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5909486606d1d3338d4c4b8bbcc3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a7749a9f9d6e18e3f083fe88cae8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d7c94ebe2bd3d2b71dd0582fab51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca57c186f949ec615721d8557791fd9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337001d25823531f43070a05999b9b15763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6749425fa4f9631a5ff01548aa780c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738edb9689663741e586168187997311765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907685139a0a66716c4d286210467bc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da93ac90259f5cdc3fe5d49f32e235d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa322bacf90f8de4e8a2536fab9b26768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05360dfb196af296b04767b886850769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3640a5d55a9354f5ba5653e2742973770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379869e0e0501d41b643bdc787ada3d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa18d81f4f7d0f115a026b738a708772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edd32b800dd539af082c240fc518c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9542d10b481489fa2b78e39f90542774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b404b4a9e8cba623a01c65b28da36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210d3ba5cd90452e9d6059f8de0c90776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383da230e86ed39c43bd228bb93bf1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f386a8df5a1af55477ddd6a18fa6e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9cb0056ff66afed1efcf090ed98f9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70a7f7eb1a5c530dd75f086ff9544780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3fac0ebea3f693abd157cf54e0d56781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79942383181f85f2732f4c03e96b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0480e8a4726716a06173b460a3e42783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b9885fc5e7f955403e24e8689105e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dde36d0d9094f55082d748b37ac4e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce0a3c4ce7b18a88cba8aec927822a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630e24852977d44b577a09c1f890faa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c669b94707d7a3f525761e5a75b23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba4006c2a87ef433ea3567d686597789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97a78f19ed8f6940814dd954d2edc7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166824620a8b5d13306214b78d9941fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a732c06280c4b85bc98270a892829a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b39f03675bb80dba37b0a372b55ff9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ab0c72a0aa14b043cb3ac984c624794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d02780d524304b125affdd1123c68795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cbcd00b95746510fceae79f077496796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40da65201348229fbc657c0a6cf18e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df94bcf337916108095690241eded6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca810b398673c96fdfbc6eda767cb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d8b8d5aebc20db5cddccb0796717800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d022b36b6998e33f8c742636c9f80801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a49d4582761d4d901bb9c593df89b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192907de3522d95f934f627d05e802c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b2b9d8ff77d14f67816c9d93795d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffe7bca4ac59964d0c14c2fa6b1d76805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac313a149442d250428a05f3fd2e389806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4529e91c61318063650ba94dfc89a5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066e00a69633fdfe38681c457c2e6f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10be841ab94bcc1b3532e095cb8e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bfa471fa2c15f3904ba3199f3bbf0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0b1cbef32a9ecbb7fd2fd732f1ee6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac7f913b0945055509f2b780ce2e9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478bb6fa342e4c64bba2d26994a3ad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2c8407fca43a6bc45b0ca4bcc677814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556865b56d806328086b3862c90e63815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b158dc4b20f5cbcb6af2b2ec01682816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c8a4c5bce5259e42f69ed1b8b6bb5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd7ef3e8da490a0644985d4c3dc0e6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558732a89c5a099768ac3db2a83d16ca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fe49d7eff0d4bc3af847a931618b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b488e86f5d1de1fddbe3d05284214c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6617703071abf0ff25a59419a5c26181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9abfa292128a8ba0d9f83e8876c3b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57ad814e0574ce8f93eb050cacff3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b386390512526c8e4a8fcddd70aa9d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545ff7d1eea9d31c42fe8b600050285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20fcd8c73647737cdac7ada887b3e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bd98a31c0e57f7f1bcc4643d8e78d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497cf5c346d2e9715a9f0d26dc3a5cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c818d077d6e41fac0215533bd6c279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559cba9554f4aaa02f0751425093e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf249105d364fbfd6f2021050c96802811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c8175fa3ca6eb147fbf2c657f57e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bff2bc4c43aa79b2a97a9203f0c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae4348b50398392ac6317629ee26714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5c53f86247262f40395c33b9436615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d756de6f44d94ad7afb54250224c7eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537842fc621a8d4016dbdad9ab509517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d85abb013aa4ec5316a71d41cafce718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce87dd6fb9c146741c0ad619d8c38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb904e24e9ef32c60658905f640ec4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af8b29ae9014f7fd1887291a38276921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ac1883e224a351e78e6d1be707fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e056ecf164949a5d35f0f936b122823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba9116c81be73a25fcc2f873b0b6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71df532ca8d92191c72f070a38442425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598b4a6610319b44d595b9007340c5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0f2bcbea42c7de0a3892e9d7b31627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ec648fb342d5dd46c9b53bf724a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491477af8ec1dcb3f7beff512486ae8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546128e7bb5c570d9fcdc4343289fb2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c516e5a2f3da10baf6a8579257acf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985926225412708d046fd699ef701232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b78b8839c85fc61408c7d425027d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b870400eedc930ad6480da1a013834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b909e08daba2e3f441338c9cfa8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced5467f1a6cfe4a803039a7676b4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be778f5757e991b96b1cc1210528a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf754ab3ecbd631ba2af7df85893e6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb7ba84fb33ed109be350f8a512ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5309a53b27b184d87b96896038eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d780c1da40d7f1e9f2804244e2d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29cea95390860b58af1bc21819d98942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c0162aa6b082d68ed01b85e19eb2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987625715e73e821fc7011117a5b6af144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b60bfd636b030ddf0044f48638c7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a4d9577b613bb505d5af743ebd5db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc94a9c80de9ff7a625d70733f2deaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be3bf7e29af074fcca228b8e8723d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dd0b8266f32c66573fb1d332923c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb6a4db295507816d403615e69875d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cfc0a13c73ed2a9d9f9b4af5633ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fa96ae6ff5e05660c9966bb6c74d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1889fb78696fd93918b6d0cea5a7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64faaded146d7c39bc92f60fdafc1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8358fdbef85259990b23ac18ee396c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06194908a5fd08f5cbc08704a4f1f55c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549debf2420983c73fcdc5b1ec10b4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8ff0f2b86843ddfeb442dac96ce9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e0b58205c109acae18c2e1f3b33059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151b13447f361aa04e5a0ad2fc805660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060362ae17739f07e4a1db0e55d3a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed0a7e8877f9933ea391611d1803c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b8aa8faf64dc1431c5611f9006e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f6dd2f92ced857b68f86892d26ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978d28af811ec713ba3ba08682778965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c840412a594c17a155acc2aa053c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be23d5db3b3292f910f2084f2e79fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f76294ae96f2bcecdb82fa5f2fec068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe9b6a204273d72397412bfd87f8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f8b08b550b5ba486d37b0533e5ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62ba559cc511223a8ea6678a6f58c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264504dee780edf0c1e61de8e24033e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4fb1c9248e6c4126c7924bcc669fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2d9849f4574760e0dd646e8b207674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc532b10ec007b3e9ae96f9a1753c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168b85ea2019b20ae71f852c88c93f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4463e2c7895ee74a760c0398224977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3025c00e830bc30bc242b45aa1bd8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2fc3dd3beba8be2b13294c1a0ec5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddce69684751832d113f93d8e4647ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba670e8e5e18251c2bf78d99c39b57381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fca0acfab90ba035c7b80b0feff3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb31bc96eab490b8ee34657847bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73caf6ca65ceb0c7d9e5cb9f1a582984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88de3c8b45ebdc295f517445080c4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076af8c2875924ded7caa079bd0963986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa6ec0f9ac8f4f64a59d277d47c0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19673e86c44e9c2330fffb2ca17a971c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418290afecd2bb5e31a502418c285b1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbeaecf09ba8baad5dc0893ba9482990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da80e2ba8ad5fb8d5935593e05f2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f405f38295005d3954598399c87dcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf987a8c606f67128164d3ca309d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c934c94ef4a00223c963eec03af976994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c2a765d8acf4326b07f9fdb87f2f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a431a8464bbac44f73abd727aacc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be658fc65e8ec31a9e0125b74a6def397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2d4cfb2387e945b955d22bc48cc2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb296eade000ef7636f7e7e7a9812d2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92a70e05241e74f3e3662209612a51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db898a781170b8d81547c700951c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d86fb5bc116f7d5d8bd90ed8a963102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d7d5606af2099e7e3da91e9fba2e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ba898a0a79d9cb51807903d1e1c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f588309856975fb3ddc5048053cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8334e5c26239e199874ad44b574528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f62586f9daca286449414435042f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb4a8854629672fb429b8d70245d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826df1084ce7de27b49d7ea086e9af1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa7b87a730ed36398311ddabcac060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b76926fb79da653562a654aee20f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b61ea4665c66bf38c97808d3a9e56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ed018febb905a37a581ef5023c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e183fd86495af59940b593bcaf77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c7da928e7a847fa2a4420d6395fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a7e09e33142109c22ba134e3e3f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb1b294b90fc5f6a9aa21c72c0c459117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4990db6a6b08052556fea78226c4b03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18668e4e100f3e1347e1270888b92225119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbffe6ada4b1a40cf9a86ed188595d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055513404758b3bf3e90a98e43b5d991121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64eb26b1622590dbf7737fe28bccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493ee10c447ab5978e4802e854e7be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9651d2472d460c261e04de0a303e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c84ecc7c16acb2e7989da4e9a2c899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ec5e392956345d938920b5bc4ce5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f4aad0614131e841b204eb6479674127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c95583093a3569a08336e8cf788b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962efe6bdc94e0120fe36eeb7f32f245129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5badcb52ca0082fc2430c81de955f75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f9245568aabd6ae569bb1dc70ba72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed4dd0ec72453e2a4a5373d1cf4977132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3242067ff058191b1951747c10a6bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c61ee9a15dfff396daf0bd8103906134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb06c8bf4813ee3f984098e2b3ee4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4639729d575280019c33828f0e6a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dca738f2cc2b40fb7eaaaa0fc47850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05de7045f93398f2c054eb5e8ddc93d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4673fce91257007f3ad07c5d42e50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6b5bc37ec3b6775791675c23814f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547383ea3d184cb6ba3db0783b5e05bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda60326fb626e30728749e88791c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd08112ac0c849bfbe16d27d92c98a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d6c48d0245be3561460696a750b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561599d8ef53aa9be0d31dc4d2b2649145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d9188bb332f7cf51ebf933ae76e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d3af6bf6c08131a4490069ea67589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049fa835461017fdff4540239801ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a87eee1af21f896ea360d37c52b273149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdd0e34e22c64f4d756c992926eb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e56d97c5ec950f64625987363c087151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197a33f34ace2f7632b6e545f683ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba25cc058e9e3e54b25e458067ce5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4829e7b3b2721d4fb239cf3165d99a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a697cc10e85d76249e93b244f543b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c937a35f9f81b50d9a4fc51ddf5a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f12143c8339cbc019eea91b34cc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43afb4794961887970afab6dad4fa63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a00915adb93ad051c0b169f90b58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70691fb61164592275df06d534961650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb10d704ff17bf915e63738eae8ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b25ca6546a03283ab9abb9dd310d6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c253599f207e0db7545c423c54ebc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118cd624cd97232da83faeec1a03818164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fb0e714ed13a1ba01e19a9f96cd76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512697a047aca46aa1a48af76500d80f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af951797d02442399cf8c5eaf4a8d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549313b30ec69f6d563f9a53fa6c67c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92cb3c5cff0e976ecec066f8e5190169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d2489940a131ea1283cf2ad589ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2166502c2eab31542c389ffa5852e34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16113d2527714c6bbf34299b03a6048172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe8e2aa7dcbbca5bdeca35d22a40b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75aa8d18ac5c34ec18cf97136f408d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18150a055519184b6ebc394e3fada175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39927009523635ded45a561cbfea3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0d6059f55e78381f03811ffa0d86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f306e4aa9c1a64f66de10fe9e56c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d44a07652b5471030dd2ad5c3de9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995df7bc3f657c22a4c042d54566d516180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc37ddc02ab844ea4cb8966f944234181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070e8802be4342db1f66d57227d78d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b718a62774f359aaa7bdfd1e85932a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf03fa94a9e78ea76442505fca477d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd890fbcad98d4852f8556a02a42c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a2e4ef1b0ef1526d9b3a0827d96c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c018f4ba4563d6f3d11f09c9e6376187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3ec486b30cee9f461556db5a5d1fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053578151ac64142c83d10645921055189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d8dc9232f277975d7baf9db8c3df3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8327ed147935bc6020486b8c6e288f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a8de98ee2250502bbf74aa8baa9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d07bddf850248a07b4837538fcca6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91e7202e2d711151a7bb42826f763194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4f86fc0aeba92d5add9c1824ae07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93221c241ed26d3fb82e15e10f7685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979152cf13f1f733223835709a45ab01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1710171dda55ca95d2450be3043cb06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69ddccbfb5e17086acb693b7401e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ed20d87c9c137fb3138f61ba234a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d592f2241ccbe1aa97292ceea4a9395201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa3deacf2730b815f5b49eb5da4fed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75b042c5fd38bc2ba2acfb36cd971203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea41f6a8825a5cf394b457d2b79c20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dfa4d70f3b44807a3979428a44be0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebbd50779d727b091211aaca2a7e67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea301c47b0b4e25a5b16b36f3b2917d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7d430543e6a1aa195d620b8c4b40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c729277e5900673db8c82c193d2c86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b296e50c8466a7315b3af670f05ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd9239f042120a98408806c0166b02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c1eee742d07a6a903df3e143b910212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92fcd159c20d418f63328712a92378213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadc476a77a1d6b00555016fce3080c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce5b293334d53f2648fc39a4c7379215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fe407db3ee28758026be09b888e08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46f8d31fe811c93ba68ca6606e18e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c258bdba37e4ed5da6eb44da13fd76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba44f40ade4f14646da7f374a7f7db8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16213d873b797cff6ef6f51701bbb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a3a979e48feacad7f690ddf2e17b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b0810633ec3248500f36be6243d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a39254a130da0e8fa07cedfe1ba66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e577df635af583af1ac51d733ca4f72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa20b0e3da52c42216df307fd4c4fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671b791fef94ddd8060161acf3b2d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db204d0a1db94835df3981b53ad4b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1985caf29d0a8c17c3238097587b42c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb46ad97f294b3d6cb824c274ff01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b36dc024255f0c2bc317ad5e71285c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c80ee76695b21fdf3d53da7510af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c67abd5b49c42a42b1fe801d8e491232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676678664718924c3718631e436dc05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb111b599d6e8aa8d39434079cc0f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4917ea1718851d05327bd306dbe1b68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24edbdc160080269117aad2c61a259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f311fd286c52ca6cd046d3d3fdda50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8525808a320c782e455bb1af370b6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd777da0a8c48828dfd4bb59759f9491239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48d10d6d10f410d0a1c28a815264a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45882b30221294f1860f9ba9b814410241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4d3b97b2c9cd1a7705ab501f8902c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd01a2467c9360e2dbed8d45fa63e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689851d455bca514e31d99b01a193ccb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64b2f7ef674c9e9ef3bea19c6be6b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d897295fd1708d1f2f85cc4d3d39be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc2e72b8215cb053afbc9bfaa5030e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172dd59133d2eb54d0c0cff85516b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5e2f199d79bf11875d576d326b4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b422a99963db2cebf6d39e4e2a62f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f828c48cb30fbff5f0392c1576375251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81785ae8816fa7a6b5ef4f49968df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307cbcba172bdb546b2b8c7912f5a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb19160c19b35c1cc8c38172a54f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474f784570e5f6e2bf034ab61b9b5f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1c6bfb486a0c316902bafc4db173256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29198f9081effcc9875d6dd8cc087a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271a02d0fcd340a2fbe32eb9f94e55d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe229a622658d478680da8bc29cc72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4703b76ffed704d29bb7a1db64075260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561364cd392f6f733a9e70f544a6a79e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2038a6c834758b01134016823e36147262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b3fcdbfd8a52549eec0237edc1b9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34bf9d155d6fcb707c24e3ac84678264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c491c490d275ac8734049d9cc2413265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044a6bb5790f417e8d6e108c30d48e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b945ddea6f17164f4faaca9ffcf5ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d468c25903a0f2254143d5cae9b5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045d71a4f66ed8f0a6a9ce2d3b2740269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33aeadbcf96d49be0957f7d5ef174270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11993bfb7c56e05d88c1527a93bf6d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac7dbfea08ed80bbac4fa634842ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f610992fa9bec7208bed5c4052bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd694354d53aa7dbc1d4da4e877b43f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46445b1b516bd282631619ae165d7d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347008a2ba75a725a1fd5dadeeac5c55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88bb353b8826c633bf1d18e154ff1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a280ae57ef4aca94363aa1180562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f7970db3ffaa28fe94a8a28aefa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaceb7e338828ea4667a690e210eec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600001bbbac866daf8cbddb90b71514281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6082381d3df93b6123be98bb229c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77db55b86ba49cd9734040b7e34140283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eff68d90c5cf22f29d197dac02d49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadff0e02f6986bde36231a53d46633285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839b7d8b0309ac0b9c076c00e6530a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629210a0475bb405e924e9e7204a9eae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea964a55e264d33967f7faad585226b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c32320ab6811aa46a99564957ead289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a75e575b8356cf3b71d6ffe7e20b64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c0aaf6685a02547621fbad557a6cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b33ef474f2f80848c486cc12aa6e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b5aa211bc523614ecba983b81ee4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c449ca0e4fb0a9a041c650fcce4e77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55753d3fe856add8384e91d78aee8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8370cbaabaf302678ff859fb534f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd01c2381aec4f2c436d0905f768e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362dc78f942746929c4c34aef9a5a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3153548b9413f6eb0d49c42e6e42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356983a33bf9614982362d8c3ce03a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034ec98e9c292b57c859872c986987301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1bc7b8b8db9bf2172183a773fa0bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecac8458e806b578786b63db321069303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7fe89da58a99aa0aa52699f63d9df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85201703a0b2d3ee4dfbdbf85d78f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275b4173e6b780523f3a6fae068a4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca578988d06e99f76a884d6c982dbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a69cc2d4040b90c34d44fafdaa7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eabcc98dbc3b0e0d22dc3103570b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6aedf9b58dac272bed0545bba75d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189555633422957e1a07a0fd2e65f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fa0fc05a09faa98ec9c2c140aab5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc991e482bd4823ecfbd5633b0a41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afae62f7c00c6d5394b5747bbbfa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c862ce08281d70762f6af1748db24f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4be7fa07cf5721b5e624290bc8289316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9508f017b767fa6f73aff02ef32d85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1f8c29af6521f7ec23524e7cdd7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd305a1addc9bc79e5f55e559514a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9298f7caa09ba6c52639dbea82dea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc412ab4f02636106050e235cb6291ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d5bed7449b7e2a63a3b9103806133322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f43b7c1ec6a66f52ea5e3ae36df50d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb89b406f3a0e5c83a651031a8647324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abbaef836f7a9387200e30151bd0ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f255f2a8fd59836bd9d65aedc951e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d5be20d42606eb0889db9e3455a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4b6150a3703be21a5674608a9c07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0941a04abca04b7a83097bb3b83fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f68766817aafd25aba081f3a4c058330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b78b7ce92de26ed514a5c78680d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbcddb21e9b62057ff99522c34261332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931240f81f914a09cd51e39eb4a7bafa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f18243e56b3b68ad571071958c78a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c84ef19a382e5a7d46ee3e33e6608335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b166f8d9d9930a7b709b7108685f48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60f84268d7e8b787ee37de02552e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b2c026b860005d0c59ceb80691ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fc96ce7bd788f057ab244715306c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b48ad46d634490289ae85b457d8bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47615c28e2c69dced9a0e728ff22781341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d49fa065c42e8e6ffa164d9db15d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0168df6a0bdd184bc726a461dcd5bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d54d3033d6600251d567d618e9bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76622a3275cb2773e02933408f8009345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d01cfc5591880bdf1cc7f5964eb737346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98cf1c6f8669c53387e2454cea2b50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf318b00a555701d956240912f5ddd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea94acdeeb4a38a14dadd833933d21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4a6b73faeb707328ac6ef0807eee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314dffbc5708dd9b9e0496250132225351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d390eb8b6e9412b2a183c88f63f79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9666844ba1636e4924e094ab0ab309353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb0b0a3f30ce686a86c9ff24260a76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba8ab8ec5ea9985c090061c977342355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b455445e5e7fe8cc682f3a0979ec24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6de4c00b3bdfdae91566d5c8b867357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537716d2484ebdca48d024acd31b6806358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5cb3d9b4931cde589afa251d17257359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b76b6a7d65a3b64b5c3647da0c537360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c172a7a1dbbc307d630a74784d6823361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d0f9dc8ba6d9380122e92c6821381362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6860a868e1fd263c9cafe387d244b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e2524851bb14d8da77b767e430f14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc709e1ad230db5ba86abd4fa5b88d42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01e2136911f6e6e8dcbc5479e7b51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a783601bb3ea24e118aa9da76bbd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4d078baeadcc9699bc5abdff5cc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85a06dbda4f1d836af31640f1c1614369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead8eb681f4d9ef3830061131256e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a53e27989afcac1d4207abc296c55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d759bb93e30aabd119d623b4bf5ca2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95de8ab0f984a3c57c9afc91a4b27f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05ec1ea76b766305c9ebdb474f2e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15860c29692972193bbea6d7c36480375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa9123c2352c2df361143ee6cf35e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87320ad381ff3056003f57e89672134377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12204587bcea2eed3934fde4762ded9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a23be8009ca9906b1b154938904163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18437bf43769c2b141cc9f02cd4876c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e9594e7a6b15fd50e4e1718d239a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ac9e2337fa67941d6ce8540329cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0771c666e9beb0d68535138fdafc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5d42ba3788a6e6d34d299a89e607384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57ab73001e5996556d64e3637a00a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5d1d59dbaaa431550c7dd9588408386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9cb7cded83e1e916c3f9382ee5457387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53ac69543f041dde99aee9e42bc03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060ce64c69d573074d4892bb621bfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa90c3b7e13a4c4fb1467c7bfc555a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e556bed6130618e8933a928a4ad7c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07c2e501a348cba90d0264aca191f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dd1600bf664cff7f9d229cf412e64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e56b637b2a7857027c2e385bafdf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35690dd49f5215b12e9963bd47109eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c9ed6e1295c787cd8a9043494d2cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6d513f612e56b4ce593f3b53ccf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6138313e4af59a91643bfe2fd80754398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66780841f7c82843ab8372ec44d4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296b3e5bc16e0fbc94d215ce3dc7613400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd256f87fa107b72bd94a81f30fb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c1f7d895d0f924a870ab2a60210a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d827e632ab785f97eec9368c4cd36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be904944b006204a280f556b1db3f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010bc40eebe0406b2adea0711b06ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd46f4b63282cde1c78be80c78994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f5f21a273148a32349bdd970cd2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943264c34c51ff034939dd7195912d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ab7c4a31dbcece077a56c2d7d7a5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15a0a1064c06d5959505bb1253358410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f308ebe9e7001824808fa83a64c58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502956e168f778877c589bcc6a4fa2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb728edfdfc61bdcf0f4016ab709b801413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420b1eae05346c1e58b84673c2ea5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc8adaf89717985e3e9378d1d951f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e3708284f764ca065b7b2ca70980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d3df86f7453b3e1ad882cd3832cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775004f8cb786870f97b0a944345a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dcb0b8bbdeb96c5b61db52c202a70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025969a999c2eb038d4f7db51366080420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557e8a6e83c0a53f2f11c8e85215a66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b09c3d0f5016143bdb1638626aa3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36e01d8cc007c67676d94474c1475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f607010eb19ac3326f5370e219719d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f3a859bbd71706a021d7bcd37611425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927661cd2040a160f6e3287be972662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39676053f5360becb3060ece5678d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933fa7725b9296678fe09a37a156e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e799528100cddcdbc4d5e0eba11c12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9feb37ec5660275efe203c28a7b805430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb6f3b799ea72b92ab86e5c46e5e14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf9fb7f82524d15dcf68f21d2c597432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eaf5d294f6d889184047bc5fbe53a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093124cc23c28f766f13d52c96e45d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70bd43ce1eee5d84f6a0997aa341eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45908d29262e0c2f6230dfc6bfa3f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e77e71fd44e0d23e9145b79f54ad0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d10c2089897e4c3b0afdee00971752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf873e1a9da3b9b0f75c4a9830fa80f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614df6fa59f3e7313df2eae70f45274d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7bf2cd2d36797e924e7c667056995441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472242d6c7d4696dfee51c07c15f37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6367cfaf8cc1a5e48e900456893523c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f814a7b2dfe1702f42e0b7bc831189444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb9fd5f6e1dab986becd57d00e623445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f60d4d66f1de843cfab56e55d2f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aef970e3795784d17ab898434f065a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d167787d758b88137dcd29e94236df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff9c670bc291147dcf6534be2ad82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199ba2abd7154b1e57121ad53dff47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07b3790ec0442c3f4c0151135b729a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1267cf61cc88bd719f7f8d87a5635452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d71217c3f4fde26723e8950dcdb14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53d4532254d247c5ee23d9d0d373ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a00dd7321b0b29acbc56a75c806b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca84150924860ff344e7a431c50fdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb0bc819e61c4947ace0486e90f96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63912d7fd3e52e40b7148074d992e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f17812d72fe11f655e508b6b329e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9b2b8fe08fd338697b51f7975f8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e184ca9ac6a3843ae42a50ec95b7c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0144566049d7dae2ca6e3b9067b0eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2095e938a301546d4fe15e71d126b48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc278571afc3fe14f18c160e61c8a1ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd83a72b1fa2184d49f42dbb73dd48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7512ed5283226a9159431aa5d3f472c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acf4e450b8e5ab09eda1b34dfc51ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989a71a5ee6207d67c93f46ada7ed6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072ae8b87e43a78866dea29f3335dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83484204a553486e356a97a3d98db2b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8875ea70f4df55b48a7a493bd2bd03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0d1893697990fe5260b3b637b61f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bda92402b9cc02b75df1c30922443473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e02661bc10a8a953315c486b43e01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c41e3dff78743a9fb2ee946669796475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef955741b0680751257d94045023abf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a7a7713b7427c82f5712eccf9ab2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048de8674fa7309eaed023195f40da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0c741172025bf0eb3e4c507adaab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad653b21981c9c43cdb7fe79e184e22a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5440842e854712f90ce8f284fc1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb540b689ec7a02f44c382defa7fe4ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14854b2ee774ef5b7b2278d6a88495af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa24f12aa0271552c0c875efafd6c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182075b587bdf6fe4b7196409f1b3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d96788cf7780c2b4e4dee7428ad9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f301f1769aff1d78f7c0e2c2f93147487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d52f22166d67ac0d6c747992bc0e69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d2069dc041edfa120617d0b2b2ee8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb81b3e6b576c70abba347da7e5a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602255f4709cc33f93fc0af692ef423c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f302c279def71af4069965db3e5fc11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7da982c24458c7999052d640305dcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbf31a931e1068d591b322f892951e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ffc8682ce11f104e4f5fbe52ec05e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac1d10cc76129e2aeef3edc69c10e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e01445471e0be0c0918252e26db18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc2e68d007741f3470c7cd7df2fee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f82d072c0ad396fb7df546ea5b4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8efbd112cf459e4713249e56ef8da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707933f0e9a3a438c87ad9d8cb2fe3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589653436057dfa9146ae0eceaa1cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f432b0f82338bf897902fdf1919585503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db99c2fd709077e48fe1a94fef4fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdae030a357b989a80566f668408bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f01f23efc2d0bdc800fea1b55aade2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76684da3d2c0cc3f07c9167d31afbb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949cc53b02b83e545647f45ae54dd31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f5f6cfbaf3bee39cebc176a3a4a4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f071367d1f2c851cdacb85c2f8d7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d41c3697bbbb861262d5e55741f88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e8aa52773b76c1b6720f16c0a7d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04875d230716ac71cbe82eaaa3c7412d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea121c1009ec3b552714328220b04c66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305d7754f769ee0aed3ccc97fde567515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a0e74db7906d7071f678406660c53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d7b9861ea44d6b2fb0d8ede2159b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25fa849cbbd4af61a48e8fc20ea479518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002c4227e262ac4c84146ac03fe9d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58bd45f9ce190402edb5acc224ff2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b68b8103d37b47c6cbbbdac8b20557521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e126dac4e28ba8efd473dcb13c0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d6fa3598e457789dee69ec685fcab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8650a65e5928e886d07cdb84b2eb5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7a137925f32b4a6bc2eafc21f401525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4818b8c13db34a94cae3ab622bb2a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3648d1bd56fe997d0d34cd175ed4f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be6788d4f2451bbb021764277b21e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f1dd519ac3d922fc511c7398a6579529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc709a760d7a544e43cf158dda375530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5224dad9be544f53cc0e9a66691522531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8260566c06d76f1d4cf8a9ba0114a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b358579e2a006db4ec06a6bde773533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7ac444c87d35665eec22b987adfa6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c4086c2d7af6140121ae6a293d852535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77802009795d9ffb83ff113b399a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22196418d37ff09b048b2ab53b3081b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eecf040b1e70b53114dc221b337659538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547942285d894c9b7329bde665ab312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c7f7099f657b4b7aa7dfd0bd0bdd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4530566635dd81e99d022e110d0433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a955624f97fb647d3788ad1cb2db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd956872703bb7fc4b13a1e0a8ff014543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091f63359b8fea0fd5ef6e911b120f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ff6245c67e4379bcb63cb4bde25d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84afad727da7ee63e87e6b947e3fc81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a55d4a9a301a1f857fadc45fafade547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2435744c124a765fef6040cdb065a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6c2281351fbf796f9f412b5698ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543f1430e35176b5a6e8b406e5a38c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da7c787305f2d2b655c6850546cf18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d46f5475f3a7eb9ab8ccc1f6770d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730988ca13dbdf651c2b2973738649553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c120ed1204fb59cbea0e2c4ac75017554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f46611a6c953c02c400a05882762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f51824ac965aae0c763ea94c3fbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd8942cf4dc6d84f9b9f7df1a6d51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28110453b1e5b42070607aac144f9d60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37439f899658781fabbacc24ea888c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b5e61f93c7d79548ae6c11552416560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fce00dd7031decc940a7a05d76af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036d1b31483c2090f1b8e65477e025562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0675deeef3134cd3577c0ca7f5a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7446df8300b5252a18532eebf0a41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7126a2b4b84eb2e983e16cd85e0be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34496b94a65ae4f094143d3f0c35871566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e7184bc435cc8efd00ced028d6dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cdf4ff38ab616ccfe515b59ca6251568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffcabeb548923c2e28e1d5f7a8cbdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f26efdcda05ce82d1ac601995319cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa34016eda905f0710582091cfaeaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0db7ddd0113ec68dc6f1f85bb8832572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e44fc354f4b8c0b2deccdc3987782573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d250698ef9df6c59dbf7cf246d960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17bdc7fc529e985c34e4f85913bde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662615dc323fb430243e7e252327409576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4685dbe01e4af30c10fe1f2042deb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4050d424683078ce081a40162775578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b422afb7d76344f744ee121e14abd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941a92387fa11b17b594fe83928e01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f918f844e4a872c8b21ac273e7e65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97375b2bc5f225f31b3a219e0e81b9aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca704a3dee0dece4e68106b5dee9cd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1584f1dee58559637755088b278c8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6446c81068b98737472b510391a93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec0df4994fa9e94cd73860f2839a8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370789fa7ed84e74c48add63351ef5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab7cab614553cb76943a6726bc6961588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95acb68bf11a2d697283895cfc05b9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da988748423f22894fee2109a26d95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1f2c2ef2576c538ee8418e9bf5d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab2fc5cde30fc83a344bce15bb2792592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11903e7fa53d05c3411a2c18bc0b88c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bcb3cb353d17ca008bb9414c58c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc0c74b2b665255d4f7e14ba80235595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6e52d05ea404e560b99ae3e5cdd10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d346b078a581d961d43354b80a1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4713886560cce82f8928bd9b35d03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3cee9c4021894dd9315d25fd47ac4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a185381425934bcb85fdddd15154600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e385ec88be31e5bacce792220d8579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59817954008d0426fc3aa278293ef332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c031227f63cc75f7af612ebcd16b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2716d08e91622e1768c332701ffffac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c901a3a8d1d42177d7306dc84ceb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ecada1e3490a113d022e220778b0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3d2f00f50dfa9a6ffa17043ae58e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6555bd08a44b7a8fdbd59d051e3628608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc75a4fe3c62739c80b09cd96afc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f004de8706e2107696d86e9a78dc1c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2a91baf7859b946d61d0a4117471611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094ab84f27c531b8b10424792dd9f80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760f8bcfa1f6eaf945487ca68efb457613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3658e64eb1b15ceb0df4b4dec549170614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da85a59132486bfa1ea36ed7263e07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f3cc1a2b10ba49bca5ae90ccefba2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79994db216e790f69b87d4c56492ac1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faea3fe456edcbdde704dbfef3c3b55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18395e818b2b8d6e9a2087e4af2a0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f57ecbafc68b0ac96c7b7dc687f47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf22bbe0973adc03e467d9f1bdb91a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0caf8ba25b6ddfef5d11d5df7b045622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aac7272d7a55eadbbcf6fbe5dd0da3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dceca543bb34cf6ccdd2ddbacdcd57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff510b619bac87f86ae1436f69a5eb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed29f6e9db1690e5dbd51fefc8465d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7725ecfa7f95c3fe2d70e9d0523aac6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f76931f6e7e20f60948d5f75c8e985628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b05bcd03247315154ba452a1691550629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33248482e1efa6007831be5d21321d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abdef8fdbdcad6b55b6bb5988e31b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff74e5ea8123a0783f64116d3d6c1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1577afce71abcf19a3a33cbc10f74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cdeb5347e98ca7f4de70c5f5fd0b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7a97bccf76850ec6aec450506708635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74e9b1412629d6a6bed70635e9bc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e1b9b7d76a753f6b32bb429a0a06d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec40dd0d305ed268fcb703f97702719638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc07608f9f1ceea78a96139fe76ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c50700a386024e5a6991c587ab699640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee748b51df8ed441b32ce44b290e2421641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe7e4774b7cd5cc91e4c904f9aa283642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47be8da7b687cb6117b7bfdf0e4d14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fd427dbbf103ff076973905a568ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524a221361fe82fd1cee3c25ab93f93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01288d3339838c26e1fc82c5f0357a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db464d86df41ff5924f885f6897a383647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5128a63f2c2500fa384d88a56ba8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ea3e98b1b3f001640292af16c1416649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a9cdf3c0b7dce7ad50cda68593a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e513c43321aa41ac40b79de29e5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded735bc63f35c5a5a3faf738c6d80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51da256dcfc3fd3a2f5ea0be70ac33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d9559f552ea84b97191dd9aad922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e5a66213519e60a4b09f28e6b49dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391e75482248ce25c000b63dcb4d94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d976d07e0af32516f728603ff224657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c51325edfb09715cf0fb35c1e2e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9a09076a562ac404624705afb6232659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4631ac94348f4bd820eeab6ab80bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4240478433f051d7d5f5763a41c49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb29a9e9ff7fab3b65cbd15ffe97e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24f35afcd9666ac127b281d650aa6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab19b9c03582f468146107ece4bca0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b95113a88ce121e33632d54a7b832665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0aa86671a903af654d279d30900f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff66f5b831e6d0185f293a87720f8e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a374ed4d135f6586a4f360638ac7c12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84e01e7816ac555ee8227b9a840ff6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e0801187410264a9f4c531008f97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d0594a24debbaa90bedd49698606671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95db8da7216b6c75d3c2a5f1139b06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868bb8b792177fb482282ee6e41959d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3640399121bb6105e002c6cd4d624674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f57309164b67d65843b24ccc546217675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319f56df4241eafa25d019c51272e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d0685310f98f0de7a9a79ba2fe07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac1025c436d5d3fc799afa532502b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b96a4a22e71091256a68d6428a5032679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3c5ec899f50a7efdcd4bae1363740680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156ea107fa7d64cb0c4c9a5ae788736681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfde4b7dcaf566e75d27d5d67f0b368682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bab3eb431946eafe4781554a43de7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e550f2874bae7eaa45b300df3bd33d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536647b18cc223501ad2e30122bb42f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f03ead71e72370fd042b2746684f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e091c0bfc9a50cb3d19bf63aabb806687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058c940b0f906b8a0f7f5b51f13689688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90827481df848854c6ea785246279b07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b034e9836e190eeead74472e9663690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56c0abe1242cbc5b3b2c91c47c9126691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c738d2cee785edbb40c2b290b1aedf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642092d2217958a247902ed512d2398693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b4202c041018a177eb5f9f5f8078694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fbd5b742ae41855bfa69bf7ba26ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622635d4b8f4d02f2f56ebd4fa59369696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c8d788e523d52805c73ef01d48e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec42e1e2c11467b84b396d33ae33227698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78974647d43cd68170022eab9638ac7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6ccf0671179e6358a631f7b139e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c32827f4fbe6885b4418e57d8fc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473245b282ecb842d803b6556099096702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420dbff1a7faa9a4337bfd158fb7bc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afac57c362821ad919076acedc5708704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d68dac6c51745acfb6813fda9a149705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d696f57fb67c5652216f33981c3fc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae2aa7b1273a8e7433ab02b0e1a8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261e4a0d958f24b80ed1996cde96e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f08177637361aa770d89f8737876709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15ed08e3086615724bb402bdf45d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda37a8d968fdb44e4914b5294f3e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf85a02115a893bbf7289deb366b57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fe78f9ab4428cd5807df0b3dd4eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09ae4c404cbfef0678c6afcfee4de5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd07c8dc34660e1fa4fb7fcc5df741715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed4edfb7e720018b63ba0775d34080716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2a5c7c360739056f8c897562c1c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039e10c537557a8796566465e34e824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef8b787a5b14c1643ad3a4f17e0ccf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8b64bd414a3cd5e17148c67a410d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a894781eed5ba786cf2b334d324cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cb26e05afe6b1c8c8584b05b49031722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b869f6877ad6b6448b2b3c1268392723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55024d8867f6461be28dfcbe8dadcaab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69c2befccb216d069b3f266ed4657b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6daf3bf8a02d4ab86484096f7461a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47faf4ff0ea8aeb6282220324b739f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5e1e0142586cadc38e63cc925c88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5ee3bd176dc862d20016bf8ba14a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a76c190bca1da62b818021f1498a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122b0e0b6f57dda88f50033725a3eda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec250fd72ec8e6a4467e93206738e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062b542063c8197b22443d628dfbd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6af83b4fb261a991d9a5617e602a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f02ddd3a1cfbe655ece6f18a5601735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c10bbe219f777c63c5f7fdc4293e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933061a58d85b9e49757cd10e7ca7d90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f82622b1bb0ee438bdc5f9c3a3a792738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae99319a88c83907cbc73edbe9d5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e0c530a59022d83f306a7ec2e03a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3b50fec7f92d2026dedee169489f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e1db6fdfa92b1da3cba60f1454586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f8604ffa37b544e52e1df3e149b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac98357f6828f136925a0ebe68bf58e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a114ddf7f587f25e51dd684aacde7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee89cfc6ad8c2f66e4af0f46073b42a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c999400dbf7e3e3ac91c76dcb37207747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8120fcf0f1d8bff40c4cdc82a432ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b299711ec2b870ec4846b2cdcece749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d015d02a632add5ada3faf33c150f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0b937a2ec9fb2b42a1ca6a6a11687751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d13d6c3f581a2aa49432ee787f0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96e686eccf9ce55c26279a06ebbf9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3282ab61142fd11f04c76868ef10e81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e9e43d7cdf6ac71a2c5bb09084fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21ba52d1fffe8ad9ddcdeb1f5a9ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dae5925addadd9432fad88d91f140e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b79fb1d34c590c8b76d36e01b22271758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc124e10c4bf141f854e84a13d8a7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad62a1b78b9c2d776a672ab8431348760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c04683dc613893bd8f9b16f3da2de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715457d817cb44558912a8eacf02c192762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304844b223e2f83705b139760b9325763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38e59aee4d609d816e6c99c83c507764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b958095cc39f7194b55dd274c6a700d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a03b0e018d8a83dc593be1f5190c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174762ebeb030af76167ebb890eede767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>