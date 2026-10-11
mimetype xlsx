--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88440ac5e9fe2718fd872bdaba81c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45fba320cb5dda55a5900248d4c232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec832dbb9ad8f5e24929028576fa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b7b589ac4cdf4a054350ae25c55154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e0273e8f8ff66979fb2dd50456825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc54e7c8cd361cdfb7e1452bb20176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cf96971644dfaf4dbc7e1297c37047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82371ae8dc39b0848cee36a7abef2428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14fb36c448517211aa4832ff223bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05439a821f2cf3dc4d50aa499caa8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00395d448d409283f15c82fbbda4bdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff8882a4f309806ddaa59cb2b073512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1399dde78b6655e59ca0fbe720a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2e18a27eacfe5931bb970bd1eace814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b82a38d563974b690704fccdfe7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d13a2c75157075ce55d42005eb234d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0917c5b69733f9a0225c78e6bff1bb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fdb709e278bfcab82ad2f31ee9b8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcbd6be5b77cb370a18ff14c2aa6fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaa3fc66571b7d4a4dbe16d65b37c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67781e177c32842087398e45de607221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f2191b8a8e3770af210082744206b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27539063f573b63fa2924d54821ef51323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14f1bf2926aa423dbfc4e7c84ecb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b72266ec03a830e2452fdeaa761d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d9be3070dc9728c8600f3c9b8b6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc12ec629d1082d53ba22a5d0b0f28527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cac57b0c721b6454ae9843c304d8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345fa42b7a67e08187b35c38293d28d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec4f790e2f1425b93edf30283ad3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aae679e6203b15aa73c04dfe1567131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d30f12688d96571d4e1d8fdc121ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae0c9e0b88deab5774ac7cbfaf2df833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b607feff7809053f98ddd176890bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a45a161a0e055b8055d3d8ca1e4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835a3ef01667782319db8b1aff8ca736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b65580f5bed8bd60a4ea26545760837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895471e07d6fc359c2bf1b8d045324838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5cb71caf88e8d4175cf7b6d899f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099700dc94e530fa79246ef0419aecc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de67899efddf23cb5948da6ed5e932c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e6c2eb431dce86b22e38efb0381b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77366884171ad23818538a5670cc40643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340765199f81764a11106f65249ef9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e82545335145ad2527ec6fd917242445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5d6cb27bb61ee1beff09b87616cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7f5a325397ac78b24ac33105c0e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d260af06a6cf24c993403e49243748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800835eb37963435c5a344934e17dcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e731a3200d3508f366f023e12655eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56319db32325e2019a8a27f53a31a7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34d9303ec5d11bcb99b12812183d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65280112a7a391950d8843e0496fe7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbfe43ebf60537d37723797efa8ccd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c0f4137a4b35527dc4a953753412755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc5e367b8565da73aa73ac22fc0a2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504c14106686877f665313f61995f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1577221edf0306517905f5526135758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f86431b0969edec439e19d0ed7fe1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269cceeecfb979694e1259fab994ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2337b20dc522d1269c95d7870dae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800620c1de4fc476ee6a4915be0250ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39680f55ce480beb825e49444dcd2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2ee5382bfed3d64030ee76eacfd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599824d151da77589006ed65dd6595b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57705e66687c0964213bfa636aeba7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ef0d8f06280202376cd97664e15e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801b312a02b389a64aea35bdc968ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31df71327f7e9ef825ce294389d19f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0e3fa27cca180712b47d454d9d69470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1e5a99323200653f352a2d6a3fd3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f5e5192936cd142102a524e7fb7a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabcc61fcd1a4a302dbc65a5a5f2b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b18b89999b478d9367151735e088a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72c09d83a6b3bf28cd39c075acf8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3965d793570fd477e55a03e991c41476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c33a5be63fd2ff07e2efcf3c3218f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901ac4bcd1be26b04a4bfbc462079878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e019b787b16e9ba272a698e6c70ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ded8e95b06858d26e73572f54a5ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2f833726897b403725d130124e6e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c6c0306f28eef446a610f5e2e33982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeef6e9be6e2bcaa1125515373981983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16161950e71291c0d65f8b92c52a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319bf0b42ca97a9de897c7e4391f2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d28b14b6b685d21ac81cf95bbc99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bf9170e901dc6a104d36b54396be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803054fd46f74b1b4042ab6b92ac87788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a9f8113aa1229c60673a6c6c1ebde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9930aa97e567d652a69d28cdc8664c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f9f9e9670d17de3cd7e42594522af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb10a38695fcfc7d3f3639fbb94f1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b0179b09dbcf5c89e4f445922211793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af08005a7b01626e1b0a783cf9b4be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d89173dda5e4e68eb14e7b896b1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c124175ce0af92641864ec59960aee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccaa5d590574adcc4259a6f444494397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d505d31a8e839f345684ee205f5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afbcc01a5d7303b6691b80c62b85c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181f6c7d1fc48806021f844aefef20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3407fdd08a8a15654c28da6eb38c535101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21f18c19d5e1bb59933c925db28a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b674964903e2c8d66d6902a79cf3201103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39e3fe57ce366e71419cfce8c84a1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209388dc8f32bb592f6bada61a2bb553105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604be27d8d70381a7a5d5da6ea9207e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb4293f49e1813459020b646f1f459107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d62e5b2538629a184c0b84bb6e00a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bdb856ee739030f43a02dfac2bb4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc917350d91d23ff699fc29c23600f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7cf94907e1e64d0424c878bd8ab21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4696c635be362c130f7a336961654112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f861849b5cd6116c6402a0d6c7a1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fab6612c4d44fd10f4c04325692ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dc1e40c11eaa4ea28b628d9fca9c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef41d8db387f051478e2d3289ee966116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7571b66d289bfeb58782fd1a280d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5269d36359656300415ee3c0f0dbf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dfd41d732c11565d9a47fc0de652a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a4f60eecc461cf68089cad98fe9d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc7cfc4e60502acc6b3781171e731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee763a291d07e5de49d1aaf467e41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063eefc4eb24cab70f0454c23b2b65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0926ee6bf27f1dbdfea14ff7176afb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be729b6a790fe187c0f225a5934ec96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83931b9b2d573f9cf65c936cbf6cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7c378f7f4efa03a46eb59d3cd78f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf38fa1911127b31d00cb1e3943490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba3c06e04a365cf041d3e997673f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc53410882bd7d4b697ee17391e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502ccdc3486e78ec7fba115713b4a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba16ba3e1ed7467135de9bf11188a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b166b8d44de91b841551acda62410c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512241f738c0641774793330ee824893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ccd0083c87c25fef05269d63aefe3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33063ef48a058a98377c25457dfaed7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e4a283fae5c4c64308015ec6337f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946285f75349c086a0a9ce636ebe8e01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694a23715068e75f543aa98aae5470139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98cfbda091384e5e4746931789960b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a42cf9d6cc0db62ff904e08ed106141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28553bf894db2ee25262da6d51eb76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa70a8d56b8316fd2d9e37061dde5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351644bf16b9c1eceb4a34ae9e77b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ae459ff3fb7e1b9f11db262e9dae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb549d53c5e1f4b727e25b3f5cf919146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc5a1616a6564c1cb19d6604588e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550705bdea5c954bbcd8e49e53ceef0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503316f23ec91b09b7704f060099ef03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050362d99d74de193fe982b7c7484ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a57353b1cd1268b2efa1a42db4d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30cbd5de6a5121517e22b498a9e806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347cb157528694a661bb83bc146d803153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fbd6962fd12ef6b32e9e9bf4f6c9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47aedd27c84e378dab5a3b45d97084155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453375e28efaa81b834cdb7d3e21f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e00fdf89b4e5e23fb0bed80a8f90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29cb05af36901af72281e77f0752ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e06cf670f42e79c5615cca1c244d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10402e29d5fd4440bda492ba79249e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fea4a1dbddf4c161277ff38e5fa85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29530fc0739b476e40486b5758b8452a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0f120ba4365d83c1fd0ce94cc042d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc8755398ac908e468f0530874ba09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134860d547f3dd7fd62611d5f7024c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b424cc9ed5bd1bdf6777ebb4109d26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f764106884c4f14e17ebaddd4d4ce00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b164f4709101c69842a84f0ca14a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b53c860548310d9afcad62e55e27d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7e7f286f0ce127b7fd2d9f3a18ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f880feb1373d28130d89aba18bd082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e7e96fd98478de99de2860432e41d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6588bddb34e068738825921a6e121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e772eb8fdbd98fb83901d69068d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce7f7e251bbcde938e2fb9a97cf86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649885e10d9f9a528de4c72f7ccd162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da87e4e4f356fd7db7f24c2cabea6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e1ecc3838a41476296c4a2523cc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e540646c4a3f20172ff49e8e9f49db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01e30fba8b7a7d2fb41b390bc63c70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981638c0e23526f3df9754449779afff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34eec7a2646c5065db8614df5756f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8fa05211a75f5faf75f36714bb88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f2fd437f13fcf07dac55214af2934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86d11be411cb083709cb5d6b76a7b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98de569c53ddb4b5282d84a763a1c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f904c1258de8ddbd64bfce52e8fe574187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a021c3e6232f4f08df503a7e22e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2168599f66cb278a34f87806a8cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73265e9e85c58bb8c7a991a1c214db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea36305a96ddfdc611667a96f56fb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f4b170d25b4862e3cd4d54c12e02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884751ebfa0bf333f9ce82b6864967193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743979553989c3a1ab9b30e0a99a16b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf167bce896aed8153e2f8b1a4c162195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6565fd2b6454e93431bd2ea593bf58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbfe5f37ca3c55f790a1ef6e2aa0c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa6723736ae9a8c4f41df4ba14757198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8690ac82c3fc339ec00fb5490fd0bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb892616caab475333993ba7a8a8d10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9ef112ed78aea075468b6ea070099201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abfe671bcf68534c629cab552eca6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec5d505102501d44f8594354e22b80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e27b064b2e549d62d182d3d355472204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec77ac8941551ef0b342690c2b9d1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd0f35416deb303991dae947b4cd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8c780edc0add49899d040b3960ff4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4501617a72afbe2730d3c1bc627c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5707d8c30cbc45d5f9a610f673d841209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb88d4f237b94ad586d42b81c46d42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa4a25194decfc04f9da0e36fac99f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c86fef0ca6988078467c2bce9332212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b9f957854ceabf87d44ead6dd3c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbf4f5423ad44ebffe77adedda5039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261d6a04a74fe922bbfd6e28de7ab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed557fa1400070bcd05268cd3584e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4ee51e8ee1f766a878059eeff1bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3a24d576222863c0e17004a4f55ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d41888b6f5382ae1558900e9576f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb693e59ebef21c10fc0bb21532a40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18565edcee713aea5a58320e441f97b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eccb8d444307a9c98a050093cf089222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597948aad6cda036b55e7df5a1bbf45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234e29a3939b340e0812a37a13a98a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ff996320ca824c7b4b7913418a71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22068e27a8b7008313f5ab400d9876f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b928283b403b70733c560799daf8ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8262dc6e94b5bc8b5204f2249b3a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabae880501b85894b994a2765a744b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c44ada5d84668a9372470b5d90e10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deee18a93a6678df4b25cbb6eb0ceb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb921c1edabad071402590cb7652ffe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ec56ac39b458d93c6fb797e32857233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1c89a9af346936af3d14e3e90ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30d889cc1b6f98fa9bc1d5a4f5c8c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c8cdc0da5bbcac3e414eac4a6369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7a5d6bc38a8d47fd8e5fa0eff3c86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fccbaf32aae1f2f27d3f8c9e36994238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28824429efc2696852345c55564431239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36439d72e9eb0c6e1b12c7c1f7a5caf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb7c1427a4c7d4125bc53ad9bb8cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92813a98f4cba7878c857f65d4e0638242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606dd4564c706d92abe331ecea96008243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7811ecd3d07fbaa60415a5ea91d42a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888cf16ab17f2797a1a0e6392f113c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ac4624f0a2d42af0db00fe505cce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf481c46b0b169535495fbeeb70b63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4920864d345bffd01e93a17fb0cb17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3e3e428cf8f5bc05f2d78ccbff3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147c693ddeb253741d4b833f0807117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330879945e1f33e1680b0c1284940c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039bb0468871e449875a9f955767a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfae4e152ac70381df0fc429b8729e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a0c7f364672121a5b16db2f8aae8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc65494c9cdb16429e947c47cd8887255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3046b7a6cc8c2fe03416d94b8305b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd0a38ad00d7d268ec35cabedaf592257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42d88a4d69eb939a572b3006019df9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13b6055e8ecc7277ad81e27f5c6cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edf0206a3dccc141a624f16a7fb76e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aee67cb689fdb06b91c3ba8e0492a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe5d5c348cda0e20303e3a7cfb6ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41d35ed947fed9ecd92bea9a85e4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a80d4daaf23784cf90f84c884efe2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ea6838c620fadb7e2ca2224633b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706e71b6b4a99d0b3ce62d29568b48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a576acdbbaf7e9f1fd123279889c606267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a333bfb126aba987a0b27608683092268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481e84698d9e8313aa3e25508e8a9f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb58d89babe80182e27c1f739a2e97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176498cb79a3228e432bfaf241114316271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdccb27871c2e634496018ec1bf64a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3c106cc7fdb5449dca54d2371df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b030ce0a517c81c7ac19620d4201274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eabae96c5c9d7a495285d55759bc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab6eebc12312b0e346b00c0f74f62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f11c891211b272ac56715544b043f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc6c35af9c7f1b93b5f5dfc08dc1a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7a52fb552b8417231ef06dd3274c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f44877d126a5282193e14df2566a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c76883933cc3895a2ccff980777a0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0e88073e246e4e9b044d515553084282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0fc5107aff8609ab69710748060b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb8625cfe3e54ffa312e97e23a70e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3401dac156723db3759692939e8615285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dd0196f5390cbb7bffe358abb283c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e01cc1abd98bba6c0f3150986cf7ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48dd97088f8c33ce54cdc552309630288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f8771ab49b08843c4fc9a36c55ebd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c72133cdea59aa527f16e4a538f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc229a8963c41fb80bd7e9ff6664aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788641e24e2c1f266d0f03e3bc8e4e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38cdef782352cb7b711abd17c91e19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc89cba63c924f4174b88e4f08563a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca365b8f6b5e6047f2eec8cb005bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450341c15fc8a795b28840f455b6b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dcf99cd03ca35724fec4f58b68a27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc643457b6394c9e9dd92d8a8d09d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d3d108a04d72ee9c4875389716a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432025fb4c570fdcbcbd511cd5aa4c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74730c8f731dfb65013f206d5d93c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787252fb5ded732b50fa82855fec41f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f87a5fcf0fc10954944d344b113d37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb15b8587985b1f13c2f155f0fbfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39194bf88ec355049c49bc96badb727c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94648e27eff7979391fe58860c9475e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b56179e3fe91c7f73758a467e1ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3354ebb365204e8c142aa9f282b032308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535511380c69d8901f797dc970bc094309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa2a134d56c50f1608de636b78113310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371dffac271095387a19f62bbb1f9e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f866619487f5e9da79847fb3f939e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733ef7ec8da9210eb07492f1721f2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7bfd6d2a1eb91d6aff8e4444c327314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb5f9b3d9245a78313fe8d0d8a235315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111b12968293797e24a47dff6e33c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20eee81de9970b5730317b2fd6d487317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0b1ce426d99e584b81df033ca77f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b1d5621c92035e8f4d22747226b3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e860284988a7c124c9991f5c719836320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103993ccec066cf2d308720ca1484b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f518c973805eeaf2c4252ff8788037322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd00c15d190df2933794dd1f8961d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110cc84446cd1f2ae41cfaafd1925eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d5ff497fdd312c4b353b4dacec51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f05fca938de8fe160f8f47d7cbb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914be096f620f2db14768c297dc853327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5f621fb74d1ed583826ee3fe397f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65586c448333b3c5b339ae6c1b16fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f343b5852f8b96adc14f6763575ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250734028a4b409d60fbca2317f8e9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f426fd7e3564c5c2180236851cbcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344fffeafda0f4a43eb575b4c8e3a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a3f5300bde71cdb920c4e5f994a43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803da5309cf1fd87ae587516a737f517335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d47cd232da4180d00e663d009b6478336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a9ac47c645142de6d7c067634f1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c9d352b6f6c0ae6fe5d8e32ea01b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2cd8e118966bf70fe7f4ecd6955e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a2f22986b64ca88398edd4fa0b500340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02de3ef9387a003f8e6808fb3c2618341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4005874dbd499e1b4f53252ed146b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f8cce0e8845fc3339f3b5e76bd7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bcc03677f1e6bdab1be38d770422c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1489932b56dce648f521e6c2b921dd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77356761b499ca9ea6e8341fa65cac32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc058b64d69ddec2c17b2319e62a71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386d349e38816c0e1bde43a94207f24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9311ccde1631dba8890d1ac3282d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7458102a04ad4673d902fbb1769361350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6201658963770adb5d639e3bf009ba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b706e0177931f3edb31da7a07aabd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088266d6a8978dc548b0900f8262a90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787615ed33786196a0b117d390a80b38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306a07737c6263f1947bd4e14fb27a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989047a0d7ee3431b9e7be3e9d6b7fff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8d05bb152a3818fc7080484469fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83c4017c075a7b9fd18d389cd0d45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab5ff27bd24ee914803d3ba74aa40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a2ccdc241ec8dff6c96ced388c7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e49e871c6f2775bdb656b70434e0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa263e473315908732de2d136ba892362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4523dd9068b6ff5643770698aaf7c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f62b8deea2d2e1a63480293769b780364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f736944204052f3a9dd688aa7af7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b698ff46c7b53bb491baa0aa30dde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ce2cae3bd1e5ab24ecde6640bf82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aad99370db0421545c8bf346538ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5dac10257cf9a80ad99029e253db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d2e2d77dbe5f0f9dc727512b99ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8662ee3237a49b702b609d4fbc33b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93abf79ff21d48ea4de55bc08d8ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a7ff79ebf6f1cc73bca17dbcf21c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b3fb5dbdafacd142716136f6c452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5aae953cbd16351f9a7a0c084e815375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61211e1912614a8870538fd2c7420d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f50c1823db29a095c7a9f90e1f41b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82f3c0456b24a6ef826eb60efa44b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd46e8211ea36948c39093e1b0baefe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a864471cf1150b08dbb219fd3cb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f49a994d2e20e38c5edcf710d0cb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953524fa14aee6924c722c93f0944f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050679e4719d4c7624d71da8d6065e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99577e5c7e1569b69d80b8bbff8a508384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d28069e476721117bc3494a494574385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1a8be8ca3d15790f014a07a1cca8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdecdbf8d6c554d2b31c2679810ccb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8df882940346b3b74929eab8a1d83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4a4d20cce43715d4b614cf54913c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54237ff95efdde954cbc7c965c05fedd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511ce5b39b734dee29e527ace2d8f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f15a578dc73d8ffb4197a74deab4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227a1443872f322cca9e4488a89064c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4314d99692ee08295c04f0d52b2865e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754a466300de2c632d532efa0c6670a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce951ca69680e439f174293cfde7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e22ce102fe3fe481c2578ad4cd5ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb81d6296ba3a95178dbef0c5a096f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa908fc17c22562986af44ee4ed4e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab85852deefe6d5d5fc2984743c725400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca545a74eebd095dd93a5fd81264b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ade2ab7bcd0a4b94c31b4e4fc4f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0cef3398e925c0666da5e7bd85614403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510d81e772238449e5f77cb74eb63b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607c16af0e5a48de70a0660b24f1e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07898f529aaae44f0a8f41aa9083c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a269ed57cf3041e6714a2e28f7d661407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f77d100c3f50219b3f131c8da073408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167cb3bd3f1e1ef0117e372aac96860409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b48ad1d02ee59190b5e7933b1403c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef35cb3443b83c846282eb49037a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665a3fae308acfea9f0f0df01405c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2e9cedd997164783ccd2e8d35e59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ebb560271bb11ca3a9c33574746ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b73682b672560accb57a6ef5b4b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc0fc6e03f1464702297a455bf43a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57203631040720100b5f97fe47ff9c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc7119b66fc10dd58aaf7529c34c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e127fcce7749621f5ef703db17fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad217d1ebbaad7adbf87de57248aea30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcf35324f9c4db0282c8a5cb06e08d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928273e1210dc8f733eea52136c360b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189253837c731eb401b0d0680d5e663423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84801e6fb99e3e14f19e37f102a2ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854979b37491989832afed72ef68fe5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb9d8543023c9517fe7c30f294b7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e764219a7e7c9daeb71f7f3e259cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a24dd90b37328a13fc8828167017e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f8d02c68877aaa4ae2b0ff5d7b3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3f48bc9a18dc08c1302555cd2703430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab436d2a0c7088b88586846e97d8f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dfb9f055df3abddc0d0789a799b74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e887ffca490f1dd31fc43eae3be07f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594dfec1ba6bccbd91e0e2bf29338c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b3b63746f8bed66ba7f257532dea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57025e154f1c3aa6fa249bdd9fdc069436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fbffa4409e1d1e5494437c9fbd816437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34893789dc3aaee57f893fc1fdd3a2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641902a3bf34f844e85ba9bbabd0baa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25bd2cd577e00319e130517ffd89c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d7f696fda3e13b44a43a51e91b0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3183515e81e70487ca2d633b09786442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a1ee29ba21ab6fb8f959305108d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995835eb176fd40dcfad1b2a7ed43bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493ca042cc02ecc69436f7f9dac5e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26568b19b0c0c61ef3113134be53ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08921eaea766c083db6c5c71012020447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38236df1464c506c95892bf4e211375b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a8ec7a19966c48e1c0e65736380f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd17e1d599f624546a616bcc8f8587f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403668342c169033c1ac321cfad2296d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810069009413c869ab5dfe5bd1f4506452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab9f204db75cf164372f7dd084a45a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47561c010843fbdf9849e81cf36ab4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fadbf6b30ef0f28f5e2e28ff3abba2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1798d7966440e08ea6561f7e80b36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e219e81b0bb9eb1eea191f108977d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f99947abdd4b645f14edd559cf30a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a1927f416d1238004a9c807aad41e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf2021b41744f2c326c99fbb3107f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f36fcab8d44b902cd7318461ff0339461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5e8a6f5cd1ceb982257e75743680b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b72cb3f5cbdf2378cc7aed9ef685f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487abb1c7c894e29454ad3c4c0827924464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adee5265d534dcfc40643342669efab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceec9fa640ce840798e04e3a8c2b36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab9678faecfb8c4c9c4ca300798dac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e4f0cbc02c02e8384eb74958a7cac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb07ba1f6fea73707d8e6c3e4f288c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d0aaf29f481388d4c864583d5924f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f02629b19f8089d10fabf5b9ae0a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ebcedca3bb8269250bd055f9f57a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443675ff03443f2bb4130eecb7b4aa2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d8c039e3a1f5ffa82bbc8faff8056474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff96a47b1907b55f765a2b28b4325475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9cbc77939ac53d20173a16378a49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146afbbd2ce150b773e29e1db5af27e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1f3a8edb4ce1e1210c81dc01cc10e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dac6ccc09ea9053610902e273ff327479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d85e68830d0311446a335f6a09dad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e79d09b48400a76f915997da831c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671349386bb80072646f6320b2e181482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25787e18299208c725a61168059a1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910bcce90da013aa422f623c850cf1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504204dd407d32f2ceff49b85fe02bfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb05581f46d69585f2033a92ddb23eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bb3f2b786ddc9fa7c02b6a68c5912487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a756e6c89efd92e4968d0f032c6fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7db7c9b7aff3001104bbc8236da12c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a847ff232a6fbcf82e90c4ea0289490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f4ca3dc69bb71854baa181f8f4980491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2ef038c20129fc132ef2bf2542e8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d48228307c3b21e9fccad1835f656f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6b45cb12cc2ec013df6fa2becf0ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e425b81c7cde7a90ef9aeebfd8ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b584b17271f316fd2e0dc69ff69a6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b54c4402ad2b5d396e5cb646048d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae6b17fc95692fc071d0b1aa2f574498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c07a54abca8a4825434d5e6e442224499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5718df8c0e275ea7df445f877b286500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f079eed92f7e39b664fc05a57555501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892af12273ee110f477ae874a1604c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e23d738a6480512afe615dffb05ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9e4d5d3e27c5a9f638ef0276761a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05233591c6aa60bb03762498dc974e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12eb9a5609d4c0f85ac82560a0894506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0968161e700f1dcbc0c20fc14316be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a160c3856912a6a3c9aa710423c316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81558f78e883595bb81075c3feda95b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1238f19e085c23cbfbb9f37ff240c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ae259cbc4997819af356984ec5e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6003db23d2d7c63e75ac64878bde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d68e671a3f7d815404f4340f29542513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531693e0c85483b1581d15970c21b9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024511ac29eeac8ed0daf662b63c3626515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87307558557357adcb74e0bae1560b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20c8ae8275c792db1fd6a14e69aaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1e850ec93dd3dcd40556ecf79cfb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d5ddacf88ee3fbe5e3da64cd6714519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097ccd876f7bc53feae95bfbef1538520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41f1f587c643f00578165cc78df2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d1feb28c35bd57c55e1a3ed8833c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4506ae46e82bd2df3fca07303211523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62322cb4bf207f8ca34aaadb4279c62d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129212eacc626e53e57c192358e586525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d149afe66666ed8ec1a60d6fa713a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a052493ec1baeda6050821c17325a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b503ba840129a5056861d8eab17bda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11d39c88b7d5b2cd8565b56151070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380186b3c5c9cc397aad480d663f6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57a8346af8214d61d4b066713ddf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d0ce4c96f3e17bb0d9dcddf18133a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074ba0466a715ce3da54ba04ec6859533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506708c9569bd7b1c74a3207516eb58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fcc7ae551547307303375768445ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c61d107431007089c22502c952df43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b8467894ce6e39926cbd8c0f1cf30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822891fd8af36235d94964a6291874538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bddb7635fb4a48f7d3beee207b9dbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5010bc34168d03f2a3e2515b167771c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c47cc46d99c07ccf50789ff2f3849f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860cd06b7ba7b1de4e1ee385753aaf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138471921c2cd00defd7eb76faedc09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47e05796562452c31b4b68af56ed2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df74b6dd7306ea61cad669415e0dc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3580b623b8f1604b5594dd8c2ec233546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76718a16ef4f273a7ba18ad1364a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446df68b3e0768448e06226bf0ac3aad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499719835ddcba530c3b7fa4f4a8f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f2e66042674136b204c7c4531eee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c596443c8c41799a018395c93a8b50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d45219681e93ba5aeea9db088674552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653cbf809fbdb9e8cb54527cc58055e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f7c26ffff0d6275b5bac823059c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8daca8177891cfa33dfc1ce22abd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ab25ff08181e1d34f2cf79f45236556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5764edfca8908ed046045a724b942e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b75e63185c0a4a167057be5f9b5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292a237f2756ec052d31cdce6c0408559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0df6e3b24a005890e0a9996bdc06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebac781bab5d113d2adcea10a48dd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381e91576b9dc1eaa1ae481af929f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871a358e976ad635ccbd92ecb4b84b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fa76b3944328023054914a3eef9a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac575c3f7738f5e380f229f16fe42f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7c1bce98714406457343db1231e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234e0ec46a81d3af80ac1e57f6e735567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda62fbd905371b48ccaa0d897e4a7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7721e1c3778294828e034b238f84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ebd36ba5c8800fa49651dbc734d5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7adb8770621f83512d6e413364cfd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f6b4c81e7bf2ee18727211c8ede4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c897cd6aa1495416c7fcc422ae8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff182ec370d27a6746c0238bf01f3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eb6bd50c5265a025f996effe7ce21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d0b12ef7834b6d33a5fda2460e038576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60166ef27b25a769b2489b8c9ab06980577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ecdbf927a27cdb95c58a0cc747c38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abbc5fd4263c733fcb3cad4942c778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f9cb41a02e7a44e0d3e47ebf6897e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317e7f90683d237b0bde8e111f5642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe3288a00eae67e22f5abe7b39bf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6703be830233c8502388a3ab4df7c47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3a5f8d3052a952a4f4da7334b835584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc01913cdf51be7f4679b3fda0e0ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085c5f600c6ac81a5290f6fc5f7e168586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5f72a46c14adb612e650543bc0df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33041c0dc7e33c1850e8b182fc26472588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6daa809fc3a0e80d276f860cf33146589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817df65c9729f3ec02490cef6160a9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963fc3278bc998df71cb4c434e30c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84805f08acf88a74f5c88b897be9becc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e9d14dd5fdde223ae747f4e0868ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66641c2ab15b465b7d8113d768830ff3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e818fd4cbb07d5c076321c2094cd9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408470cdf763d45a0f09eb10c3c0ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129a9e52275c8d1319c5ed228db1ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b000f2857e3701a940fc3d5f694d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e472993bb3e85edbc15a54674fa8741599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb859bb043cd04c6a2882df99a09e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d99edb470172673faeba9a7a290e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1212a0e377857616ad9180873e79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8010676b04f150327b7cb355acbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98f4321a5a6c775b552c03bf8f5b2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d00f215a90b923e71f79f765e19c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef14f6bd2e9332f04b8737e3d2573e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fa12dbb6458e798f4a465038715f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36ec6fdd6df25bbe5298d2da4f1e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aeb3828f977996faa2e8415acb2e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6428ab44253bb0221650c05afc402610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1032c6115211ef762b90b2966ad11c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385609249c4ff321c6ca1ca0db51ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a96e7532af6ff8d0c13f0e053e3ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8674c91a7b43acdf5d0a7c780257c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b80e6942dffafd0d9465746f27a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aecb2b2d704fb4e5aa29b26e676d22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b5a4aeb10453d7207e1cb252e4c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbd242ecb105fc6192bd960e299674618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23ae63a35afcadda8417ec9442b297619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca6b3918d534402510dfee946ed41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f141e5280d6a83e086567795b214e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba88ec274d348c4c4e9a6a28b9d085622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783410596c8e29c5d02f5e19c560bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e518afeb912a9d9efa5a07f69487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4732ca98b73f867b63ef12547e55112625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a4dd65e27201f7a93a972cbe7606626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08539ce740c600b6e3837298b7546627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a03ab35cb2d024879e2fc53775137628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726215b34d1fdf02321fa4a09023cef7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a1e0e69e9e916fc6909ce3584d4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67f8994c4a58b3c01e7e1b702dcc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036db1d6a4a245cb80e207975cd3c96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca06dab54e78980da043e47058351c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639470a887cd6e5062be4dfc0f485e45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66dbf6e7108bf53f72f59bbaa8df05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e78c04a5da2971c802df1272f9e3b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3439db5aab7bb0eb1bdc2fdd9a49ac7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69619b0bcafbdc218c9332383d5147638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e188c8e369146b000139a0c35e72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a26f28cbf812f15a005cefd04d8153640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f63006b18208a3a04f5d723609b23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36703182bee4d4118358c5a6cc96103642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5329145dce664959a75025725b266643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c5eb874aa96f38e9ef3babed2e8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab33604fa5e382dc6107ad1b8c7243f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0eed1c22a1a8a929910d5d7d58af2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689847ada0e40b50294b0bcdc70aa5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c00cc67f8ae1bad4893110c18289e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3bd4cb747293ad2ef5847e0051eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7876d5df8a78c0e0bacfb4ac36ca4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f0723f1e340b09eb985555abf8bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659f8fc08637424ae9b59dcedab58eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4ad8bd3be54ababb0849257d6ff44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb699cd54fdd9294722b3499c09119654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fde70bcd1faa8154c8220b8312ad1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427328c5010390571c37ce5bef6b282656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff3b4297f537606a7f79182294a841657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed440f5a27c64f0b9357cb404c18981658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733554fda62057da527dde939ac52d8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed17b04d8e201d7708fd3c3bcd1bca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda36a388e806469ae0aa1a19f3a4c14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976407634254c6bd1f44f009c9aa81a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734bff9be4069216df181b1e19124f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec423f2c7fa29f4876cbd1b4e18d87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc6799deecf911056bbe7d783c9437665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e66fdc8c0d112c2955f4529b694cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fafaeee7b48098f4fa6fb2bda7d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c78e1079d7d8c7ca9f8bd2d5c20f87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca720096f5384f3a2d6388aea5db9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713db5498768ac94df169d731191723670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0d2a3218d96e921b38818cdb1326671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927c9107fafaa0ad543d7f25b9f982672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9a1678985985ff6c799f69e95018673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60de0a2ff086c07339fa5bd83e8de8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f55240e668be41ef95117e1414c398675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee4abf5d6dd2b13600f6f1cef8d89a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284a07e7dd09feedae85451d3543e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eb3fd83872e69805de0977e339f77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0a2aa60174ef938aa72804ca65d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ebc19a81a90f53f53bc4182d3887680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca191934c9c5f4b1ac3bd944665cba6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8061d80f276af13a6527295829817f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bbb474bd3fd6e5ae8cb33564532a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ac1c0521afe242b2dd1f6113858fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149283f07d759ee41eee5eb019b1f9b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c410b7fe461fbfd1b02d49fdd7304686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb81595800d478ca9d6ab6fc396a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355d3d9b91e351ed0d2545ed96d9007688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701654c85864f2c3e61e177a225f26a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664950b709cc34d7e2243f117ce7999f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd290f1f8d78682420500bb453d3df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a789ae0e827a245a05e75d1d6cc336b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a861cb92b350a9b152aa075c6a8c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47019c088a9fe92e3d262171e8bf114694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fa56bb7cc5c9c0298d4d5e7bcd99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28eb2235a7e57ebc7de5dda18bde1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e62bf7e83a7afbe07aecff5e58d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aa59ba82ee35dcf2039ace05891d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628373b714fc1cd1bd2adb4e823ab310699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d6cb0d887cdc655105f45cf261a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fb1a23ae2c25d38dd1521f3336b26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22751193dc5afd99d45e94c3ba45c53c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15db85cd118f61e22523f404a87f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c283de8cbcc22675fa0a24e6bfc2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea94ca0f6db94943494f28153e3e02a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ef1724eebaebc4d92f371e38f8f75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193982151d31ca3fd365c003f17c9e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765aa69f55b604712a688942e325e1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f032e633d89c838c4d0c787b42c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0110182ecdf380711e201bc98404710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db971eb4a1eaa0050dc8dad3b6825d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b301e34ad38d58166c3e81c222e9f17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595a50396a4df4ac2bda05a34b9f705713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfed31f328c339393dff92c2d075750714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f555decdc8c9ad3f84d9cf8aa4682715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9466d3baccaec9a256b5b7ecc4254e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86634c1433f49aa5d44125409f87fdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf04a567243a3c1fe80c0d512cb779718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02082ce5b5444e8b921a9eab872d3bea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58028656e7844ef1356d45596a0f56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ec7b9761c23c5ac1320232f3746b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4061f19810b33fa322f5f935bc4ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c849667c87da19c6b79c9c6aba2892b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec09c56f8f858488528d7e8413b3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610540014942df5d6af19e0ec49b8618725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428ee1b784526cff8a85756f62e2a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e9f2807bb7ab984298cbfa22de80b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2754f1268a4c32ec4df03ddff56cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e83a4f7f626d95d09f9a7c2aa4a2e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc49775d5041add9791b2ba057adc9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa158171e14fb5a6bb32d16e57e5ab8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81459a4064372514d59abf9cb91cce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902265a950748803885ae7031fc80fa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d98b02f1e48de47ee2ab0e5bb13e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84884a8cf854617eb6435752fd1d4153735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6340985c237edfdcd954ce1da679736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9674a153d986e47e336329811d550737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e87748e947f545bbd8b2c3fe2149738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478106d89153f3522bc8543d05f6ecf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107bfa281746dca79cf1cf28b410b9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150a34a3d1c0e294bbbed8c3f4751cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629cfa234015bf8d239038a84987082742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a6b5cc41b87d7583c977a1450aea8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219016fad79a9189e402781f43263dca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca899c3ac201519b01de159fd9c83df3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2aba3ac5ab0af51805a7587e7db58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b853a3cb7d957c46fa41b971962f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dca3b729bf48bdf85f197b29ebb962748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fbe021bebab894697da5dc735bcb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05f28cddb21ef53bc2b9f02d4a0f76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d1fe452c28458b235209e29f57b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b3aed3aa62a88fe874395b5e2801752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580f21ad4b14d0e65562f5caa340fea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539edac66ce904e446c6e6bd319f923754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4bb659ada8a1ac8799aad067e201755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ac0921f4198e67a83eff4e9449840756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823fbab6d43c20cb95a987ce329a3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ee3b0ecfae74152c5516bed236af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a779fb0744fd91fdedc652a428f7e6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d7fbe45343ab064e190d63e74fbde760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc23c5b193ff47ecac8f8c1cabf43761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bbfaeaca1de826af3bd07f4ecf183762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd6df053c59d8f0916e6a4586d109763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a4d6b8eb8ad809e0fc3e477df258764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d5893ffd64a0dfa4491e9368a1ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abb3b01fd275ab2a8ec7dd2b4b4d48766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d899a980db08df290af02300f9704767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05721230280f6d1a2ec0f36be12bf19768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03dd8855f7c362648c9e7f0404d94b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894dfdd7da3550abf863f57de6b5796770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117751e9980d538b6e06adfea82458771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b14fbdb89031c328397c087b41ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4695f42c92f9c151e71fecf4f1d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f5d026b1005ecc0341fa2a7a46b9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b128c15d1fbf667a0e2c1ce9c28843775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604f4006c964d80ed02a7f11fc38bd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5189f7a9265cb5f64e9cac2743ba523777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247e939676fb8ac29a617f3f84c015778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d38985d0d0482fbcd87d13a2bc784779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abac374660be2e085870acd5839e95780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d904ee79f84b48467ea75c319464b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59e888802f9d414484672ad371e8ec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff4c153b3c3784291724ab810a128783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfba233abc9cb4d667260ea44a35cfa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0c48fc88f5e3dff5e2832ab2772ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab4309c656c773e3c8ae01ee3613fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ac2c3a31b38857d00ed775fc615d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30de50f9d81f1cb22987d3985d78a67788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de429374d6af9803b3e063ec442e4e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8512e4d94d3726abdb979b73fe11cf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ebff6b522e7176ee7847f86e6401e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3cf9b37e20040c32107ffeba72b34792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6ff533772a2813453f0f6ce7b94d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b900e1d0b01898f87045046b2687fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03f436bda7f3e019438a91ffd7c36795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfa6769cd487f68e7c0dc613a1e8c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba544e98880c9885462025e77cd9e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678e0a04c8cb01763e364f85aff59d7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9156a0772ba9a47847bf5ad0f804a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637f6ef685bfd21785b87af83a4cb0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba1845a518d0057faf077ef22d672801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70830faea0df7b1e8ce719dc2e146802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b02fd75232e986733175381d754200803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34c495391b9109b7a2d81949e4960804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe79ad21f66e30bd7dc2d2c5f6724805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846d82fa46a553cce3c67e4f2303da806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412fccbdc62f774ea7d6166e8e7bf0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a5280eb367275f5f7a5d972ba1bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db26dbac3a83dcc69d60bf26f31990809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003a960cbfe1836a3df6fd4cd0db7a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7df94f48c996d4a9ea68c6c6420e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b490a0faa80df69cf3ce262fc3abf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32b89d3d229ecacf4d6c0ee5c7bc5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd72c57a2c3df7b085f35c8c0ce7d06814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00fb1bec01fbc93ca25a85bb0a183b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9849469ba905db5b25ffd42cb6239816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01bdd6b8f73bbbe4fa9bbbeb3afb1f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64da123b9688c65cc8c5da42d66b9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bceb0b915b4be3b00f2c46a457976a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694f4ffd233b3f6e211ff5f947f926f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773381fafba687cab2803c065a6805821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f41966665f763ac919ecb8be216391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b80619f6ebd9a34e780e7d99d39a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59873b0a3582895032882e2bb6317c943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18840dc22377dd429036ce0216b17f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2408acebc08db8e705bca8ca114e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd26bd5c7efa04d73209667453e6a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77c73c353bfb1a89ef83eec1cf9da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804419e73679016a3e17ce54e079db18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489b7bb0508f0fecadab3aba49cc0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62f29ab2ac05656f4412ad7ec249f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6fe728fcd6a84270a9a9ffd174cad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6c682e8c206b775c44202457a901512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed7986a563f6099eebdae24ac737413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b6f9446b3187d0787a61d0cf9b0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b7a265ae0d0ce9b0fdc1676f6677e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247e484e5c51018c12ebf03b07758c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161386d5952be273c5a5c41a7dec604617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a44bb2c37f286ba6c386ccfd38f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163964f4401b2ce63a45ba2b3a994ea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad839c7c962ea4f29b49d88c9425b3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b7bdcaaeee59df328426d0b980ecc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229dffc50bfe186adaaa63e8f61fd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761026c17c9277e9d89fd5308b1f0e8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3edb7c402c0780b2526c61efd70bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a80846738d2a565d18baf975b40d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e54608a3e60ebad33e893d1b9ba426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938f9fb5f16df17a062925b5c0d58527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89a2113b33485968c33c1d805a04128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013d6dd2f3c49f1ec74600eeb739bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287ea86b36a93cce5df1b7d0f3b9c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03e571bd1589060fc45e6a924b9afc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cfce13450c827ced5b69ba5802d2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1ab921acee70615238b0307e4d6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f11b29fd6756a234c9812da15e565834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ea6ee742b376379d40259f88933e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba9edbcfdbc85e88e8f9764da743a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1af0100902293dc15aba9ae97512737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da7ce62c4b3281214f4d6b69d808238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a89f5195a6f3683fe47f0159aa4aea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4940464d8ffec836fb33b78b6e69b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b98eed00f2653e275576b8ff6f5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b28ca35686c1c9300e99ad209084f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5214ff9fd5efbde129d598bdfd26943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e491a6c439f88e89b250b1db187de644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b55e1eddd9937577ef626603a05145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0867e81b7d706d6a6bcc999a7cd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f520bd141513c3614dafbb9aefc49147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628c4207a0eb433b496cc6fcc696f9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0a08218af512fb745d2b9a40c70649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250e419ceac05c793e77f1af96112e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453d4959dcb548219e7faac08474c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f6be7687176358b94cb47bc549fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb7109f05dd78b2ec023194792b05853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83517945b66ffb643ca282ae7a259654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d81314f499ec2ef5ac9724574f88555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debf38b11588ab12a9aca8205306cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9a100474f17ecc3449c44c266a5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3544ec6fcf27343161dd9e5c27b3ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93193bb62780a2b1c89a8e419b7647d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92f3ad517e7c6f5c27ea5f1e94b9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb13a027ba558f1fb92c6508cdcb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc5c345c726332a193279659cad1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58834e22386641e58993814b49247863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec9578b2535cf99119e92089a438664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0a81ab945da39d0294a5b1550b57465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a6149ca24fd62976fa9a702a648ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcd36b931c5e8b5f115b07d9cc7b2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04cb9f34a2ccb3574b9bb9ef9ec7c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae4654280bd568fab7606c6731e4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c2537dde60a15b8dd1954d6b9f18c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc8f5a7500af819e7ef3570583c5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5ac7532375fa7b37f1b1aa02e2eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff26681c229a5a1d0f45b73642cb1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004e5badc13c24664db25b759dfb6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6ab580a14e00b70d5b265c9e106b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a15cccc92789a293c07b25b3c4550676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbc2d1fd4d51359c76235ea532568277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c023af53ea641106bd3485d5ef624278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f84064950a0e0f4f6c3460386e9ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71f61f4c964afc050dd3c06b952aed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cffa49227e633f584a41540b6ca3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b1e208724be0ed35d584b977abcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d311fe2b3942dca3e939ddbb63e95383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456f83b37629a9fa3ef4c6d633392ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fa41b360c0c644654d12ac679d0f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4728b7d4882ae9cdd8b01d4422d799286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeedf9fb52bd9aefac7fe165d29f2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3d2e7d7ad417f651370b4d2a4f7ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6592d71f1e8a1158d0baf90c16b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5772c4812424d9f4d1597a776694b6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c331f0143e265c7de99749985fec7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb9daac50ef9c43fdecd5dc11de1ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1a9e797427703459f19009b1661ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64dccc33e84f69c3656a034c41b1c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4de7610877644654432fd498bbdac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f6334d4d5ad9c673c6bd01a41add996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140cc241337222263f10185fa478a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2eff68e44b514d226235e025486ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b8196c6f8c0bd7e423d0be92e0b9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032eb6d5c4a42c2baa81ba1ecc47caf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d760f15a7f18c0986b372c323daa61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae6790c14791bc0fdaa2d45fb6ca5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8629978ebfc1bdccf60a2ad5cc20c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219fb3eddcdba902da86ede0adf8ce6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df421d51c11b3477a03c29b6b7d432be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67453034e7e7e2bd906d415232d2fc10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9dec233453c8a07f796df201f2586107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9db7a93ddf8415589c4f72c8d2c09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f893b6fbcd09dd1d7d13ab12847373109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28afe426c68dcf1eb0ce83d8bc7c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804eacb58a8cc3e12795ebe1850890c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485683811eb565f8547e0793012ab31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25e91cac7d20b9ea739ea5b451ffe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc45c1cbdf1d7b62e5245d87e7ed022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95f4cf8b6d784fc26e47d9f92fcb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6125c675c1b71bf147de4cb60e8b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5e1a301f84332a8b378d96763170117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d4ffac975ecb74cff3abfd682501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178128711fd5478e380a20307db49af7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab21a74dfd1ab74d108ee55fce067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ba7b851491e2ae8486cfb9910dd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a033fb520f9e677e61ecc5d104acb0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736ba2d8174a7f2bd091b34b158c06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679eaaeef739a62810e955cea7ee4b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8092b41137d3f4729ff0c3daef4dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d9ebf6bc65e074c31c4838d2d57c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bc5f54eec629c19b1662413f31d87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545bdc9b2f9ab22f5c21b06e3ca87b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44195358f4ea360fb7d9b837134341d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f21bdff79da10f5df342d586760e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc552cde9fde6ae24b0e113248bb0032131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bbac842154b3c83d79e57a01894e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d2e8e1f294d1e86e77ba69fe41d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30783c2d7d3423c0f9c9774893422134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a492292de3251922c3e0374f795b0b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914a9068557526cb1a4417af2740389136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b478342f5a81c8abd41a2f884d55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416d953885f6eb4980f1ca024a7a595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa822e34813333156b0d055b71410d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa26dfa0fd7e70292dd779094d8cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f6a6ff64bae2ec6ff48907bc7ab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c010ad2578bcd40e646d15da5e690142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae86c477e4e0d388e4a917e6c349d0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5ce249d2263af99bd8f4933efb05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1d61edf1a7ea9b6dbb2ee0df31e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9ed39bc6839b179bb31bdfc39acf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231809bade6d84eac832f62467e913147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c0d6f61ccf4669a8692c160973e96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138011d68493bd7b4b3163c8d79093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25935c9e73344c6711e719bb5fa75361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dc012e091dae5659594effbecac40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2a45928215d8c8111763535d0834f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b3623b663b9b5f8fe02371dff3dbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c729b25fb88bae7bfee41a67ebd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509275bdde7b535bcb3875e33c4b3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab67a7a56a261744f9ed68d283d51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e494b9ced28410b7679e0ff6d0fd93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3942991e97e2bafafad80af756e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c964a5abdbd6a9a87c44bf08631fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93142853d502def0c7eb9167ad4d2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee51fa2036b01e24f87dbd7f7efee0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a4144f2b9b568762e35b122a8fdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39a5665f97649da2412060c8075bcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec8e1ae8fcedd4ea494a3b3bd07401164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62faf9943fc89e24dd2c0bd910bb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110b6cbb4431e3c4a4fe28bd5ceb1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5801914ebf664cdeaa299c5a3f885b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ab258c070a088bd0d676bb486720168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6c3830d005815b1f561c5729cb29f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868181e68d065abb730ed4b0db4173170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a42aaea4dd66685f8f8a491e6ded171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8bde86cdb5b6623c48bc49cba2c3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff06536146f1460dc48a2c933bff311173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09ee856aec1dccddc8be85b1ece17c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f1bdc8c438371a35f79b442bba70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece702f34d356611df9fd8cbd54d42e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe352df2a4a34e5e56cd7a4f486bbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e513037b85dc507dbe4f9e56e0c5abd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7504bcc55da52c06d781bd454ea1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ecd100631cd8df6c89162f5756e25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53560b77f982baad0e4f09faa71b0972181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58550a97f950310dc5eb8a0763c208a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f96e6501f6b8294a2471513d15947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ff0162b9f62fab98b8a8eadd5a21b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded7a80b3b21502fb60dacdd9af9795185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457506a7f8f638a8d09dffc4ad8d080186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978364aefdab4e6eedf8d991be0de17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a281177762b780dc67f9eaa533808bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8eea7284bc7665915d706dffd6a32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42815d2e40d7e156612add6238c585ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf17ded609d8f14102d6bf72d9cede9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3676a78517b290ccf678bcdc2b2c2c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d0de8266ef05686d70b44dd2803d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbdddad91f2a1a75a49d43e44e5a40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae00fd63f55c188f0c117cb14eb4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c84f400f4b2532241526b954b80e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a5eaebe077204bde70e38b6f1e39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d40185fa4e3369f482f6ac1197e39a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164a7f34b91e8f6e63f57417c9b4dcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95352b2afba31fe88664563b82827ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96025402fe3354752b7a4cc3d25aa833201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdcc40f6d0b3896b929169d99dc869202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172529c1fe0d2d21f87f28c3fae30c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f691cbd36015b7382c1c8ad6a2d192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692c6e60e14e7d0c3e3c0f0debba7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f318766724e5076216344a95b2c04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4232992d00f3c5100210723c37b4939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc8639b81d89280e1081ba13028056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3eeb395e93933db65ae7a7abd057209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f54513a6d447f617a220cb6bfbbe8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a807dd93ab07713721b257b56cc08d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833807f804d203b7b06a1e09a9e6d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437b08bae3b17b63d2bf9a001d0d5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423cb01446c30d27bdcd89482f38fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77ca06591edc8143849b8f751b5ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee87dcc45c2d3f8a29879fcfae7b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9464f1656698207da9327ec525e83f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c97e0d2cfb80a206a74645cb14be3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d5765cfeaef254d241aa45cdde9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee378268a8c0ea5c242bbbc7e76721f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da90a04b88ad0ee69320d6272a384221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc45919d33a08a9062ddb33b55ce47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f147b5a005c0369fdefc64c29af46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8dcaada3dc4580e2fa6ac044f2660224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989769ec739af0aecf2383969ffe7be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831a4c145d9f5ffa260dd54c31e3f14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e3c6f5dcb0fa6baecf2fa639049c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066977270d1aee23c79075ce5b9a980f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be996add6eeb5d8c21bbead75c6544229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271488503af7da6fb7f75297c7a0a152230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85072ec616eb100beb0e541c6df6ea25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af0128d7cd16937e09ee7af24bd42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0954db7bceceecb6f2be661835c16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa1386bb3cec28b993a872a6147ac3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fab8c407a9f41c31d51d3b350389235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690ea147041c08db71d2264f09f5b08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def064b36a22e45c34ce4d057913f160237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f846b0042c217dee07d7cbcda20c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caabe0ec34ff6a31dcc10cbaec7947239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1836b8e2371df50404fc451fb42df4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21043a1fdfe3763d9b2da046862cfac1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ac7f27123514dba80c2cc7539618242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd01ccfafdbec42f31287d639b056c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b0f84ac45fafae9fd068d1fb5f00b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4b59f7a2fce73e65daedab72fe08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d469db2ee25a0006265df72fd4f200246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d86fa64617178171b42bf7348f643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ca8c2fc0250d77319be5e7c92142248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8047d58b1c0b61623675bacf3a390249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209667030d41305149026f1b49d772cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5d6ed1a446c7f077e0b4f6b75220251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d169c607adb3743d6869c0c47e10cc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d0c134eecf487856ffa2b0016718253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8082ef8326cddafea564c05c0c8c23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e694f5c69c173ca0b2fb200ed9c0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d276705c8b81ea07367fb0002ca41f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052de361f71917ca1b0639c2e159034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1923dce486c3ba61c5b47052a78764258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba6ccdf7d7117b3f3d18d6ed0837b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24170777aff06e7dbda7d5cc7cf3174a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc64a9a97c1dae784207ac1e4aaf60d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699011b953388c996b93706672538f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb15f663d420fb0915fa766ad960595263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174397ac204fb19b27d02a3d643629d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844efb0ae5415139e3bf93bc4b8e5cfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa78d5922535694221c0d94da3244ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a573f8b6c76d4bbd3c2812c00a4f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bcb4552693235b6220a113167248f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d504e8307e4960dd004464b32b3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c776aabbd1917c3b886480e88296df3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396cc19f006663c63aabd92ae58453a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcfff6cc1bbdeaa695d149ac30141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea208cd1b15cd379ec7fe22baa6041e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400ca4ab7cce74d5739b74ff385eb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b3e3f9c7a3fb2ea188bc9749a9fa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6dde29befaf81756d9e513eb98819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b3dfb627f75c66f0f1376b155e5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b74dd41645ebd7fe7f98449554ab4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4a0734c07265349356611c7ce701279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d92ec373b2e55dfa0f3a0c60207a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88704c7f376f8333a8bd5ed4556e5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae8fa66e62e76f6c60c094914b9a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a78b73f150e30858b63d794ccd832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44824ebc1df09862bdca28cc7ce81e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6790ba5d4f3b09cf24984b61a18b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddd6c6fde7ca11ba57b4c2cde2809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac55ba38c4e6e40d5ec5f12fc14aec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca952104bd4e7f478fe4bef6e771d1db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96761883583f782b18771afdfb538d1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e18e57bf4c02a74394eca3f89fee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce311346b01892c84c1244cff0efeb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9e32555166215ec37bf4d106f3a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624699744c38f64bd5a74569d4ae15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985fb6c45a125e74e54a54775ae363294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e84329796fd875448e4e1a28835d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af9a9a3064f1ff726efae90950e239296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca5b0abab292d9a81b4c81d1890111297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9532dd5545259af84883d6a0be5c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12dadb6e18328e06ddc630f5fdcce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fab95823992e2b02b1348cd7d22d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca790931c19632846f6575ea9685bcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd911e4915add6c6c14f6419403bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db909537c0d58888debee409a0009c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f06e73d6b092dde844ae44b53bca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5df2667e99b423645bbff8e611d9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb290d809c5e39fbc97accc1a6f873306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9e29a785958c1278f569b5897ac0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf4c0ca0b4e1e526fcc6301658d3dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745961380bd77a4de077172af2ccb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d681d7996116a54a65d8bb896a28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f58c5ee32c8238ad15b1627334a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8d9fa05d13a940af4de9996d8c9d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47776cc96c03bb4ed86a4c8b1e8d8ec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f0b1e3049d5f8a4d8149cdbc5f59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97009fd7d72952064f469bcde37459315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f066d041861670db8134b266483632f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f0033e7d341b0475821a8e2ed457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd98bfe0e459bdd15c18171b115dde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade27cc9ab868d63a53dd6a6cdf9c55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3745b0eeef7a531412686f43f4b914320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab9c3d0a88f3384ee7b63db5d2434321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7ba4eb25f69759c0260cdc8fdceb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1f0a1ab74d045129b8711163c262e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6480537e2b58f0eb228ac541d2b84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc468ecb919a69a91cf48683b697a15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b242aa539a7dcada32fd01c742ad4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c96f65c72dc78832786591c5b31b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df674f62777d62ba8d6c4a4e82bb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b0764c82ab003e3fdd6060f31875a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868fbe6d728cf4139c6fea640eeabbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d66b916ea7becbdec31d2590b3863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ae4353504feb4aa09361014bbdd14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f95c76cbaeaf7e698077b41abee82d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8145233f7ecc318c623b32a7b7399b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0846d02b1b93d9390399bdd65a4dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9b03097d9682eb64ef6070bfcf4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0ae2ce0aa13b6a36cf54618121d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75cf5729ebd29cebf845b143da991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7b255b55222840a9f8fde9ca9d45f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fee6e497460c2a67b0d2429d9f3fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9aefe7cca9dfb354769edd16b96a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c878bf1e048d3ad4113867d24c39c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88473257c1e045d733fd21f56d8d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b5800e9114a0d75829a93551f75f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78423539c4a153ee6719f421b323e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f4d2bd022210f160e4cd27b7ba71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d04b4d0a01b82ed5905ed6309d165347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41027b6755c917e0000e52bfab7d72a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037430157355e50acc0e2e56162db9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bf750a3cd0a802c794fa6b1751ef9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63d7b4067d746a8bcf1150609cd1fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740dfecb7239ad774f2cc905d9e64d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f660e2d7ed33a5007f9e831a8baff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2760afdea374a9e09c99eb4459c50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca642e19c7c6d4dcf1ff2310662d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d584272fff6c34aeff3f879cb390a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd0bdaee0b6ed964254c19e9fe094e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024005028aeea0ddf5c769fb6de35b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77619c376e00883e21a8ea47d7f23313359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3143df55dc400cc77d1e51954c5da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31616b7f11731753c3eae9166a499b76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804da662ec877b98d1a7968dde7523362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108d3a08ee96373efb3623801ab9197363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233648d587284b5a0769292a27384b8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f350053c4a16d9e355850762a1d82c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d100ff49aa83cb9210056dc917bac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c98a57b21245a0ab351fa5eaf8720367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a289ddf8d1af4dcad4fecb3a3af4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a3fc4b610fafb0959f7ab9707471369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed22734f52c60f95627aefaa1ea75e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4e829a72ed1abcb1541e2cad0983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb600525e5002c9d77671583d3e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e51a6e83fdefec42d00817ae7fba5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5313f2ebb80825ee26c30ebaeaf64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf2b7c4f8604e7c6bc570e3b927f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130b018938619b7305b16255e6f224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2d61e92691751babfc3aa1f600b8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a8ab2ec685dc14d7d6e346fadff1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbbd4be15751258269bbbbce07ca3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252385970a9982b1df2fe5448d2a34d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25d6d360f1cbddcb9cb7b033faedf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a1ea7bb5ef68a013bfc879daa5a39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b2da34f5547a020a12341062cef81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d77154bbb0f8ecf811067fb99eba0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a323d88810aa614d6a93f7c8ae4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1bfcb9f84bd45409b003b8fd63a06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8c611c54a8a4a508b56ab132ea5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769f1a854833deb1cbb3f1446747073388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e84dd255f34ce2d50c422bd0256655389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbae5b7754642b612d680b9037a795390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d6309b406f1e64b42b3c5fb819cad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc16662733bc14930afa9688863c2e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b1954ffd79ff84c31a9a1c4e5c7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d82dc051a8bb42b18316f4a20e949394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2af2c4cb3b6d8badcb90a3bb21b69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725028086f549b251268f9e394ed68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c9185b3fbe5075b013faafd260db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8700c2d53ccec58409ce42c9da7be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138957b5450c5e7a808a4670049381d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0527ce76131486bd11018ca027b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad11a30be12adbfd11d7a6608ef379e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7565259c84af68a091b5061e6b801a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49bbddbb180ea82c736f19900425ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0ccf8a9c5ae450adeddf647596b1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698871b55e8ed9f4f4f6128bc995cc1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045b0f4c53bd7de7d2d26376f5f219406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a3e12d7f2c3ed581aa6de853f7cb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993e0b9c56c658490ce3589d7561d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d7e575591385611c103e59941db5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365772bddd15296e6ee4575e80e6faf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a32bc36c0d345715c072fb84f28acb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daa0cd1296128b90177845dfc0ad1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00faa2f0806e5c19fef4da9d0c7974413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb180e35677987ae80ed790455fd9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0cc113dd30d360a3f75104cf999cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f884b60a559bc53322755074ae099416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa680b96b5e721f556491f933ecac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d88f6d856e93009a62df92f483ee4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2372ebc5af3ace854efbf59362f04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfa690508663ffe1495158b0bd510420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804201fe8d299f0b307a4c081e19806421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2007f60e229a339f4544178924343422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca824b23db03d56118f1471d64915da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12936e5046696c82f0dc20406b976dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb45f22e5e7a1d6981a032384e37c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bc17de1f2a71ec743d2d5abaf867c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013c3c4cd019efee6c9609b4d4b67a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c240023c5084b7beef1b6e73327bdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7eedda8c0db444c236fc2d3b159f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8372e83a3e4f98f83905e13d3e9d62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f43f3a68035a1074c83c9a70b1b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a61fed03b5e2c93ab3b6f72ad87e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1229481cae755c108fdc288de8fee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9b8d88e56879fef079fc05b58ad4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f44cd952767cef36fbcd75f37fd3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a6557afff8f80d4ef52cdff268e7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f204049d523b1df0a4d0238b2f1881437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f77240a4605125d71cb3d3aa2017e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e74fa163ee8b491d8105f38874f10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d914972eeb126e1a1d31098c9351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ee4c1a6c4744a76bcc52f899dfc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8548fe3e39e5b5ecc7167d487599f77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9755ba9206269171c72326d8802f24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1962df545ea4806ee87889bceaf4645444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb456973e5eaef6182249b974a3633c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b39b437d4122cd1661aef837b20d94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7866d9bf855acd2756d9ab00066df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d12a1fd81fdc61e621bcdf321af12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779017055031aab8c19d62778736b1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8332cb8fd01d2cce76d3e1cdd1ff6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791a5c5d24c78973f248c235b6add6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ef1e1a694cd8098f536f33e9e3534452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e278d2ffbbad78653ee2d735aec6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0249321b212a2152c604563e37af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bdca8a7d16b5a7c4309b3b2d97e75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b880ee4a6b68484dfb2128ac0620b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735398bbc726d3721c4b06788a94627d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0802518e7fb1ee04f36f3bd1f8a8c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1895d8126bddc557b779a47c7fdcb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742effc8a0ec1bf7d64a7bd7e320ae8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb616b7a086db9ae2806fab2f5e3d3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d3f569bb10326623ad2ee832e804462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257f88d5a11bc1b559e16de0d59644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c77cd1d3b9777536698f066068f52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8180c6929523ccee5be5bda00a010a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac20cf26c0240c2218415c37770bcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2376a920da587681484965b0199679467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8dd10cbc3bdb6328e6335819f06b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f02af442bda1f9e343a2c5a0461b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f55d3bb48658f75db27392527abf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd4a1f4423b1f12f02949d7981c9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd97239c792c0fde67f1b8cf95ce9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681d049253ef9db6a50cfdf370739f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b0b0347dc406a7caa813c60e49a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280588637e4380179c85e958da86d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bdf80bd656fcd47e5df60e0f42a39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4dbacdd3f883ca24c635a1f023b26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad22f428529fa20bfbf9748ef2def478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976fbd4a2ed117ea343ad61f2e3c01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d69ebd854a37770718c4401974d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4550098d4d510f67b241610f003da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be0343b8728a826296f5ae3ba36d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1854d11667949c2870f0e51df344c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7448a4b57d6b46756e818a7c0f279484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f562426bc577c4d14fcba2ce359e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771458c7f840ee9292ded7920f14b40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de9a62124bcc683544a2b8acb7659487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ccaad08e36ee9f327be6b924f23fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2c8542be092063ee3de0c86329dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f935c83204cbd6f5cdafab9393fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304ad9068b64809ca13a0d527c22f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d344d27fc5c82384f1b56ebe3f08be0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed49b45b03a171c1b9dca299c440d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3677eb700a093dda1a5f672a1e8c18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d715c12b8e1b8f322c31df5a2d06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47390cad1e065dee591ed6af66ca538496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f736c3c6192311b58a2496a6e93f64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1385ce26ba1f4648a652789107a49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5a9edd891a6fa2e36a8fe215ba3a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57de125a4f0d95ec63786d504066c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e678c05adb9d0951ed52151a4ad6115501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc550a35b1ffc988e75d3ac0fd2a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76163819b60d3866d4c71d7207104825503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61697b1533ee7cdf8863162ef02e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266437d112369c4b9baf1f3214736d72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a626f9ac5b620b743bafaf0b58e66dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795a7bdcd721017a5a1a5919e183a00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13d2a98abd89c2b471be333ece69e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b4a15eab26bc68ed1a37a9bb02cfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824621b86f16c1c6bd6e1aec0f9a67ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d246a3cd04e5a18b2efb700032538ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899a898098ade28a232c14d0f49607512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928bc43209635761c26e0f9edac91d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb6afbee15987a1a43e12930fd040514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e60f8ff811c988c6820ad3a42b91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7ffc848ae2dda2aefbca85f11421516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c11dc21ea2622e371248d42d2a3fed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49bdedac7eb0e1792e1b4c1e55bc95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d95685b343ed7058e2f1e09ca631519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945e8c9349d366e89a7d3bb1c47902520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b24a4ebf48730d663debb7934d24b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d9eb7b145d0110fa12664efd7aa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86bfc071f307409d1bef0f824c4655523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96aff5a4e5313cb9193008712588dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab297befcd5515f3da188c1fbcd51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372572d2dfc1318d0cdc82af55b7c840526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82a64ca1ffa64d262010c5f42d0b69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcfb8bd753f6a20daa9c1bb8f9ccee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792546fdb5bb03d779510b971cfa161529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4daedd83719cca9fc7f8a1160747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c5924b0f2b84942362817025b0ed7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248697f84f83c0d87671ed55b94a4b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d3a1f559fe3b4b4db445599424047533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3652b4c8184797645a7fb3f3f0737534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5580a87985cefa8cce74dc3f08316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c2cb078053cd04508cf7c1440577b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935cdc05559fd29fa2e4985d7355080537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17beaf5a69ac9e1b96fc7b1efe2fb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab85ec411189d0fe6f23bf900fb02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4847dbd7025bda23fdaa575bdc6521540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfd6fe7c0c6dd424195f5023745f81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e528a3f24ab0301874e622b388e14d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6680c2bd65d4f85517be9d1d0d70f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea789655ad80dd20bbef6f78a157c1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286d37972c0994a232aa4fe7a22f72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53ab1dc43a54d47b6319e1c58b567546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30779781fe594a54e248cc0deccac2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050004b0e7a586b65ecc515a5b30a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f66934d482e81b06cd1b9807e21f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acbf47c98ef4ae591a1305e6c7aea8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e6cb84077c61288410eab132ea11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34d8173e977a8c0836a3f3a16df1b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed888befd57ed1749fd99b894b5ec5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfac342b7b4963a3aba1f37450e5f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319e26ed688531b213b4019e60158f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293621b16ac077deb514b897aea1135556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d21a1211709daae4f711292e9428557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887cbb6b1f679abc0117381ab30023558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800017ef8547e2dcfaae3cb56c8c25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed528924ec88065b6e2686df3d988f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daad9adbe7b63ccc3f4b71c3477923561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577743705541f611f4046e533b8997a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf92da7e6b8f70bbfac94c09d83d20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2e7853a66d7f7a703540515df796564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7869995824a5361b45cb6ab8aed653565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d01942f5bd9cb74c47c77bf1a5c277566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9c84a53ea3b95864e4337d45ab98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db018ee3ef670eb0ace61a6241a2f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6d3a7c0f32888c533aabbdf9999f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf204e9bd64133acbad5280557b0a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d58895634eaed6f8a4db62e4122fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3840ef121387d0154a1d8a7503d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a6d7ab5abf39a90692c8f3201fad2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a619fc1f4281d38b0362237f3bf9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f708a2844eec0460f48fa3b98587575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6438133e0b3065306a8ca3e662d5f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444304e6c6477a8c4420ca725220b3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5679d327f158f237ac1ec5ae99baf0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493bfcafb28ac6adfc42db873fbcbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdde355ee7e82d36212262ddf53bae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d81ae777945f9b452b0045c3e47d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb039f700fd937df0d85cabc6e263434582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcd49776b4877cc9bda5e8dcb466a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d17ea52e8e6c88ea101ffbb006d08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5434345543eedc5efd3f1d07ac7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ee893f891abcf09e7cfda018af2d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a189ddcb5bf56f0af78454917b187d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534ba2346e901b24a959b36cfde1fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891eeb87c63f53380ff45e96b22d26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2dea0b786a630eb17a97efe0421b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c523825b829fe763ca5697da22e288591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fb3ef9edcc4d6c3e1ed1530313249592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448311e2304efd6bb50acedd30c1752593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5decd392d6ebefcb09636e0941566594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe878a8a07b17c0b090b69251b877f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474a84633bb3a745b2527aeb0046714596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc60c5fd3c5e1e670588d6b2656125597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ddc2f49008bb41d7e594c56684c77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bbf26e4fb49b68607fd8e92a4d345599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c903f94b100e409948161ad2fdac07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b56de470cf9fc822d4dff1328e54d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ddf918f7f967a761019cab6319819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135401da20f0bfd7bab70edf3f2fee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba4e12f5b479d3b9c7100b11314cd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42632953638af7dd4a6570833c560605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c9e63f2f697ee9364a879c720922c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a11140f0d80ea58c93cbc5330e45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dca0f886e8a48ca9a65de1fd77d5ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc74f568d23266faa4f0fd3ff3b7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b64fac6ce74f00bb941a0c27ace80c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2ebf365e15745ef0846ebff9f1cb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2612682c34abc488731380f102116612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f8015da03f43719b598b3c6da81df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc46e71493b16f7c61102ec85c4f01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecab3c1b0c2ee5d7bd0dec2520129c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aca5cb93e99f5e7278b7277d57dd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe1865efc87fbd28a738b9daaa840617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1388d7e78c417d2917664270c7ad03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c15635f9aac1efc46e78a450c2918c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed047935166816f91e0836b0b99f84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0b409348c40a1e5ab48f802bbab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e170bae9abb2dc39eaa71523f87fd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f0c754cf571a635428b93e349d4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65395d7a13016326fc797f306b13205624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174d162b5b987550f95079634380d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93a93e93222e4ae5a2ef1660db2579626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ea38af4ea6a189687b67235d3bdd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be900cb8c246eb03d4693cdc225eae3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521866534c9e0b4d6178230ec49ad83d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbdb4219336c445acc43c97af3b3c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801379fcd96f24c956620ef854dacd1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210cc6e81ea9de80391b62a10feef05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302710a6da0e9e3bdcc7a6b9801b438633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3720d3ffbdbababc8284b56ad74067634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc74066d8d63105bde38283726777a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e769499104d5f443ecf1e1397a4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eba021451007b61d14f8c160fb79b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a25424ffae1d52824bb9eb216c34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41ed6a5c0af4d89d8cd7dfd3242c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a1683ee7f67db9b56de32858da3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f75603d4d0bc51d9a6b176fed9b7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca1c0a25f654efb936af641c9ef96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316925f13584acbe6d49e4eacc09ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c95719658ccc37da00329ee1c5ddf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd97fdd142e3dc472a962c8557c125645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88037be0c4d582e2718185e42e2bbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16561dc0d9ed58b5e7fd858355dc592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe93aca3afe1ed2beaed46d0712291648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d73c069c9d19f40353b84c3a6a8d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33789e812d6a1b8847243f0c08136a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563640d9d11bbc3a81d8e68fc46181ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b2242d95ea64eaabf30a657fa8a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa041490330f6b4b29ff8822fb0cfd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce3b16b5c6a95a025e2e94cf9c5bd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e538283c4959049d5b8e62434164655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417cf650956be345db9580d852ae6f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fc8a0bc82ea947ae7f5d451937072657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0e375ccb64e649c47faa10a60e8b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cc274f80ee61557a7acb0d476960659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a80c96b806ee003b799611ac9fcb38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a194fac2ec4a761dc892ae4506ae2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c7b23ab45d99f8689cb235c7641e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87e42cb45ed6a6eaf9443cff29d829663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa31cbedf9bdacf576b02f553abda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea8a6d3f27379abf961730c0fff45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb5f12abe2364ea9615103a9a008d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfcf5da6631aa8a1fb3026efaac522667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47994d1e5df52328635977a1f58c6d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a2e7b02dc3bbc633be3aa8a6a478669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a654ed58d41f0405c87ed9eca4e1ce7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bc5ee923f0a3a6277de91873be02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a76a2164ff15d0d293a783131ef1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564735d0870470959c5ce767051c85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e4e91ff643d3340c9b7c5d3d02c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521345e6a1760095efe483a1f5e41b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5648b908bf3b77fb1cc37e750146f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37cc9d316137424c7b75ef22de91e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37558cdd2ab07dbc5be6d9caa335b5c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965285e97f1e8625a067408c12ad27b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe1b0fb434469310b571aba585d0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ace4f0f934d51752203405c730f8c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809257d98b280e54918de6b026375bb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efa1dca22fb6eeac847554ef88c53a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235399121bb5a2fbc574b88ffc8b0494684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f425734c67a0286fdcb1a12fa7862d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71186c3e866e3594a80d9a3dc89cdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61cad1da11914c804a429c88de3e9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cae1170484f982439ca42c5549df9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e5d031129eea51f30763fce86140689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44cb3248d3acfa9d42839f14bf821f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7951c5ce649173d1cf8aa3471497ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd3fb2864bef624148f9b32f563f81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711bdf9dfd0d4a79f87932d6330065f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e04ec8ef8156babcac6bf4c87d049694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f123738d4b789bd0bdf7c417d542695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b84acfeab14b126c1405d3ce0ce0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f360f6a451acf0db457aafee0b64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4adeab0330029b1cdb1045b02102cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fcd3db5a8bab8a2591b0802325d35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d1b3ba514b8627e12837fbb8fa32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae534362bef3fc5ea5fad7a860b7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d28547c11c39286baacd37c09d490c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26e7737954774ac65b0c962f2e498703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac1ef161889c95f354860c2b16851f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005e24908bb5771a4f2f0cc2c72947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2adf79c4f1c913774a29b5374c2c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ef4b8a344a8f976a8388f71ec74d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8dc8150d693d3f3a171d59415d65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56446b31d52f453f820d4ebaf0bfe1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d0df34f62642ad5857c637be4aa9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544e1e0af6528ede06f036b98b4357f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f262e41756c56f4bdc815df24d3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a761e529b8de23b3e8a521416855d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a9608543c28c8960302071a3607b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6996521fa790d6e858d6176a4f242715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9f8b79215cd7aeb2dd5e22b3ab2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ebe49535a2564c9d6bb11c9c8cb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aaff87857e7eb4093874e258cc02c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f350c93c771a970af619f5ffb84e91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913561ee7ce99305de236f425639632720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aafee0a732d0547304b7eacc268864721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26fd4f4923f4714d55f8eb6952f70c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f01f284246da22ab7bd1d80fb0dbf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936996c476bd9f348e388ec66345972724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2720327903bbfe532bebaffb21c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ad179950d89ccf5ed3aadaf155e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5444077b2d256a5d447acc7aa95bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e19e490bf390ab0ac55bbb3e1ecf6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401bcb1868d37730e5b68960fb435ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22004c0ace27c75176c02725fce2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0912cb5dde7e958f61ad76dd8c848731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53336516bff38ca28a606790f8f36fe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91733130113ec22f549b5c73ae99ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f07852bd6bcca863e67d72e555354734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9922c0b31e0cb076ac868d6df49426735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2a2c1321dfdb110362b5bec83b2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a24922a489759838f0a0c9789735f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b2bc586d83011e1e260d340837d74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e507f08457c7e702e4da2627e3e82f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d956eb550252a574c9460252d9961740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e871cb6006244c7f1990a0b923cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8543acc01e724918eee69f42dcb0e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27858be1c72a65c20ed0d0d118970e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60778f4068556602ce40a7069461e28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaba43189eb86cfadc607082523fa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d89abc0eea737783f13bf23446c8b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198c1001e3c9f2cd884cc167c336935747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f1ac21e493012a94b8305a414985748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa7df3d2d8d5824712437df5b14c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa7105652e978f69ec849f6fb83581750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09fc3eb27608898de5ad6ad1edf49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3215276f76a8d003aecce24478f4b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1854b3c8ff0496103792271c7e6c8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50370d178452e5f636a9c9175bcdf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6955b57fbb8acec05e9287936ddda37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ea6f14d167068f618029fd4cb9e87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c73060a327b2e1fdefb6902d5a1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864ac0747721aa019f45e87d34a5f07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89888ff836a9806f10ff541b379da24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d987706cb7c8af4c96b68fcd5a24a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf29e850050832fa90ad287006691761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4edb503f1f5cb0fd388eba1fbb16b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf9fe46d144a760a1f16105ac2e8f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a71982d05ef36a67eab3c88761e725764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d476e9ddd6f7577fd02b6fb66f9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6c97bdf948c90e5c37429c67cfd46766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948c9571534d4e7b93fcedaf9184b78767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>