--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da896804c77cf1bba21c23650807a5411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a93358068ca206d1f6e572aac389b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d7ba75ed30371677254e8c733f393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6c377a87a40a93f2a35fe6f484944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370fd5b9a51cf860acd3a5ce3ecf26e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275c102d49d904ec5dab23098276546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809b2427e27fc7746a9ff5cab19b5a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5657841fdfc848a0ccd58fc4e20c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce926152128e3b6911ea08600c34d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff8f1c8b1d1083065926d0f9c803e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd635d4a4ab3e4ca92a6e49b8889cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78458fae84747c1ff4f435257724912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258eb43f74b39126f18f3981de181a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d379ac9d9ee0e4d1396d2a1aae1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2bed6f67a147e988866b4b7a6a60215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b19719eb94ad9e2def06d1824260016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579ebbc400898332c6526c485c5f76317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b368dd8214967cfdd6dc509525a0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c72506ad609c3968be1e921a3433619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53016b2332fccfcb2c13e24cb25f7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0d275edb5eaba80d6899527f831921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531038477a7e3c93fa1280f61234667222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a891b48e53758e8cdf81e9aa8a8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a151ba5d3f901019aa84257b834da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86dc06590db355578e0dd3d206027925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10e6f72455579ba79d3018543fddf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb14e4120480245a41387e043152eb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa96ea4cc5a65562c3590167ebd0ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704ea7c30872a5c3772d9e729595fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978d93e2251301a98dac304fd3878b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e4aa7165182fb459610550827034c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efbf3989c8a1482ae6a0fa1173edcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142062acab206f042933ff2b85a1a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2bae542e49681eed20c8daf37b6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296de4b903bcb865f80d263a75742b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4bb80b0676ed6927836a54aa66c8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e363e6bd2f2f61687a1a77cce2ac2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1dad29fc9e552a198fc470c68c42e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a22ef0b4d74027612178f2d7bbbba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c9b33c0dd994ddb671225bd3e836f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d252fbca31a04329170a021bce6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f70e305a81097971b091d93dc8cb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318249d6552ef211fd4aae46ac50d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbea563c6a507154572f8d8298bfbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff4f3fa2292b642bc23182c0ce31e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e627cb23a82a81ea559ff953a20f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c0a204f838b00c2aa9e8312d641247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755361bd970894cde3def5bde14581e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23a9c5d544fd3d6c1c35acd58e42c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521965667ef97decbbcdfada3360575d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f655dfcb7ed5d3b310779aa39fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c8bdbeaaa9db74868d18fdbd83a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49cae2959f5fbab1ff93fedb790dd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbec943fd5b1e5b9c3db641cc1d14f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c06cc5059aabfdbcf6dd4fdfb292a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5b17d928d15ba4cd37ecfa7a597e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b72c910d7c2a5abfe5cc7da1ed13957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296d169d6f5c88bb7ed4e44acd51f3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9966a993ef2d43b2fc363468b2880859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b98fd888f57a089327b10ae60c3c3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8410b3f41ad5d5be848f1e0ff59b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a042150332c5b00dadc50ddb9d86f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff19792f11a130a710f2399bbd08e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3c78675f31d01e3f9320e5c0aa5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d687acbce396f8ada8ae8ea3614dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30c55a1fdb717de09fb28c8efa5ce966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff5ad82897c94d95b3d730b492f58067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af366e78ae1e70e70a38eee4afc3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a113cae8c22b812500d67a886382169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e26805c7cc275c14b62593c0b2ded70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d2149be8d0e6db00388e655e8ef4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b31900377f7141502233832542fb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f9bdc102df72e14d94e65ff906be573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7cacf18b1483be4a9c9f9e448f9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ed5955ac959b91b1a29073308393675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c692d4b4db6bf6ded6a0737f24400b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80fdc6fa12b4eafc12217ef5f9cdb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e68ee42d1da84d946ff2bd84852afe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d1a43518290a29149ffc70b67d6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e2e3c5b320c31db159a65fe14f5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa952428f84e39b39448f921c88f88e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5943197dc4336b4aa3795451f602882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d114e0d987b1054701d7b4728e8c3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dc101b5316ebcfab6cb13b0006e4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6db2f5cd0225a95a2a0c501b3739fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7c65d360905b589cbe88dbde97c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e365072e174ef90bc20704c38b272c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246a347a58d7f5f281473e83397a68288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43138bcf594e892713b1101709a8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e504d626117f34249da48637c3af790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9919cf558cccf9ee55f231e63ddeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6d6350c13f032e8cfd570f26963f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e430ec65f3874aef8439ee0d2fe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df29a5e3fae02874fe303b0fa8778f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d886b1ef00f449ee922908450597f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46e13bd6b2febebaeda428315c8ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00a158b3ff53c05a026725568aa9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b478d73eeb622cb4fb13f18282a37198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c8b37fcf231ba2c068b36f36f11b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650047e37c9d252a81b29fa630ab5a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563289d34d1888db3939e7aed306bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712dc4546a9506c760c7726b034319b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e2d7d3c42a06d8a33ed7ecec1d7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b8f38412b9055f370ead3b8ec5432104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba141d40431dbe1dcd677977f9c28ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843e1683105c3a9b1b4562f9e11567f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e7dacb7a606587e66e3d8e7c6660d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67447e9c0656595df0a753b1fb39d32e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3825d19c94978b13e1f7d5e1f3f9be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252daa69e81b40d6bbea76dc1a29731110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f06f3ec0ac5e27abc03b56dc62e95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb577097bf4433dac661410782680ae1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b5ce8d0ef9ad7d89a94a95caaad8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9c388a48396a548e7a5e63241581114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e95f800cec13742022ff9317f01c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f4702cb320c9f2f8e9e71a3fb53e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba9bc917819d3e598fcc5c21c1559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc48740bfd5d3d5ae5f8539b2a8f46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f3d2a7b3de8749d9fb2daccf9ab71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34b66a059363aab091d12e5285e0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b28591f25187e82a0c4cf78f95e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044e56d50cb5491f9ed528c90974f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7fd500190b9337764a9bf66f81ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed9502b105b24569a6ae7a9480b1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db46701490b842298da35a6a038a86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e376a1313ecd2164225064b911e85b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546119c37868ea9bca31afdfaf7a3b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddcd4527ffa7b956593367826105d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562303240a42d0190d10e3c6ef1263d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664bfd026364f50478532df1e76be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313bbb776b0fe64f6f9349d5db49be0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3e9efa4fc3cdb5eff8ba71c650e57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af179d0f073403ad69322a5eab3e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dffeb49e3c1840398e708081ba226134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f5c62ca870d991696fb2ac452cd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38e610366f4990374c6ad8bbe4fa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeaf8dbe1ba2711fa0b337144375c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b9eb26d282783036919b7aa6c4f79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e98ebd32608e8e203a5f85f6199c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78d4506645aaf3f03cb003b3185be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883295a0dc4480ad9a4971ce2dec88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8218b98e9ba8c4c94880aef7462c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66c8a89c7ed10ec13b8a1dbcc6256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee609c672aeba624514aed254831c3da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25685a0190a7ff1ff3ef3f7dfd440952145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784684ad945535493b1fc539acce403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e7573a89fc310f08074a87c8980b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e96a58356204c39436ad94d9e0488148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163166ce8066a2be7051412c89e0ef02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882fd2f93f0a76e6b356301b6b8933150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f227996514bd9da597b69820e3b916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f8119eb30cc12b0fe1e0006feb898152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2507b80a99216218f1d6472bf0341153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580686a390be41cfd3cc9489e2d6145154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755067f25e57ccc1f7b33e69f034970155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1db6900561a5d95efda090218826156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924175b3c387303a48e50649a88e9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20904ab514bb88bb2bd756170dfb76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3aa14b676d845b956750076f640f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc9c36e331c063b83ad2f9c57a6c97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf11e8b46fbf188ec0e66632b1b3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba54347d4dd8514f0a50763e02aee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeffe44266bfb06724c51712475c75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2463a975d5c407b1a4d76fa471c1c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdeb1d2f43a360b6053a9d30455091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d845d873be072106e6fb814d181947166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569f69bf0f3b3fd5d06c7d0f591ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1b88524c06ec98be6556b6c1e4d57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de2dd9f2f292330ea9d3724176b16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64df10d8e63fba316845e7b8b2b405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87bb3a77c5f578a89cc0c843537a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664df765c29c0d24cf5358b15ae0806172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53063300f044d1b6e5b5287226a810173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efbc48bc6939874904ff952f7ddc59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c34900a1e119ed7bf67f0f054be3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae394d865b5e366fcda424cf6e18dc46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad5a65fee2e143f050c0887476fe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e54c306d769dd5b41e65be3b5dd7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49206135878e794a7f6fe017c416afcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff034d59b620a1066dbea581f3500c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f60109af9f304ad761e50e48117be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d382a339cae460b23c4a90a2ac4ecfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757744dddd1dbe15a3c262d8fb68df9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb9676d3e74b7430f58e216073788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13606757a4c49857f490d7503daf0ff1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcb7b3390aed96c3ee3b13b60031ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ded4b0f62cad57ab57f010f85d8ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53c5a13dbf2ef45dd0bbe5423bd357188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8321ecd78948065e0f6a88fd56de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bcb5a64f6649454c7b6d846ea4862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd888750fe6ff7ca37b5cc4f61411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf9ed9367395a501dcbdc91f51f8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732a3398d2ba984abdb8e5cf663976193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602be87ca64dce8933c7a22e2330b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815637a4f69c2dd238714a070081a05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93308c3555fbd7a9e241a5d4477fcc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc672288fd9feda8402851eefa5936d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dfcbec4db6f06db377079385218fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0206229b71cda42bffa495569b710199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afab3961bcfa41d2ac0657c09cc952200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993190c2aae8a149ae08717518396f31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea2aa353ef741f6cce9a8407066d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f285dca758be6da1b06834357bbfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13da8ec0619bd03c7d98d26174b9ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1b3c4070e196567ec0c77a53e54a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1889cbb619dffd2a0d4cf5c516d638d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4796918cd5b654a605cc3305b0e82f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ca37e9d00db568a038b76a446b5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21250f1b3c2d8858b508e6a3a1861c58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219993dab87b8a2bf240fd03ec42ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95086457242fe11c7f4a7ea0b37b97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195aba1675800eef6b1cabc811675e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7df8e63a2184a51fdda0b34dbc0ae4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b9cc9ce85ccd22627b4ec08b1c14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a8c0981678093a7380da0fca6492215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08257a96596c98bb336a0387d73e5441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81678a14467322e323c6db8ad440a62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87f676f0710fd25e72be8d116139c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b55d963735632f120e5ff3210dd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac58f16a4fc6bb65e6d4f269d0cda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e1f8f47ed72efe26666c003eee8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3d2aaf7264fd419ef3e7aab4bbc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499fea7104686ed958f307cab2317e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6549f614349154f51416f2288d29b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a1a8720366555edf77e7aef05801225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602db06e02d1dc0e674255204409bc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232dab1d06182b9bfa223fc8107369c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214503c151256600e48385577d35130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddfca6fc71ccd484ea67767593baba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ca459d1a07e944c2bfc9fed1d543230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f59ce14b3b9924dbc595682adc0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6fb9e81246030cc933267c83082ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62c188ce466458d7ea28c914f2fec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9a5dc3e9a030319f6a1dd6cea8bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eac9358e2db7b1e7d126a4b2d07e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cb340cb4c7dd206bce3e9c19ce48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140eb56519ca9b8b45c6c4760fbdcd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2fc3141aa13d8129cea9f27cfb27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5389a1007ebc1ae8ae0b31ba238da41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f075ce9a3c7af3fe35f4bcc41f99d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142abed9adf8a1568905880f0fb4615241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0258cf431baa5896fbd06b3691eb260242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883e78067a0fe821a02b577f7bbb13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905fe0a5a57b8e6d7aed28e27a3e577244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd962b15e23cb0fc2b149239398d353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b49f2ffc25f3bfe7529e78b2bac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c62abd67d64141f4fb63162ba400c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff946eb978e539a5a0180797e7e4cd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab506e704fb6e941df1a315e21d034249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64aba9c451348c973f3f45fd6fc0b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b6ae8399ef54ddd3d665c993eb12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35e0bfc4188d11134d076243fd88c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4914678e1a1fbf3e245d6e83a044f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819d4c21a6c4b8c62f900d124b8bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b5aacde54af9f3ff2e63cdb0772b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749936f388dbbe1c83475b720b0ef58c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9cd311729ec5704244ebe03e6cf3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee26333db2add88603c09f8f73f1638258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a4b4481bf565559102e30edefc19c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2b117b2447b93a4058bd7efbb35a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4ba7168c16fd4b8217d0c03a7f336261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a471d1464202cb29817e6def757fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd4490d3f9429f20277649c818131d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78653b6562c67c6c6b199c70d129bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9467dde6d6f0582bfff414c43b64c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a917c17fae0aedafe42cb32669347266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c842e0bfae8c7abbb90d4c6b3b26b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414ee3e893b0b39109e7dcc7bcfab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21aad82a44c268e3af8e44f745e16c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c553b94fe8b84963a29ab69f64fea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da9da256a978b4a3c7cc7e8e04c7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d98855fff3fe2649148779c2d181272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c81c8f5dd0ef7ab15972603c6c244273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06cec599ae7c4e090bb8762f197b10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b939a311d919da6264862b50c2809275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120802e727a1876e98e49558e1fafe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9763ea5157cb328497fadaf942e79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36d6e77c41185c7ae9e42bdf51e7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304dd7b1f330d716601b74a2761bbdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a656915bc9406e11af90ee9976be5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525cab7296450b1009a9c9f62e9ad06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c3278878c5b3081e035bfd5c66db8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef88ce59e596245d2936d9e00955ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21faf73dfe95ad234cd4eb9a80b9abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a1ac427744413d6ba24635e1549d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a5603526762e79838c363160cd820286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd545078d84f0421bd06408187c7e85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fff39617097d17720f1e3964be9fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d47e41ad4c8e295c08e8c3e906ef5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec91a40586d29c1f8a938f01a0b82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0ef3f2079393273647af4b97fc0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7c573e1a70d4e65e0003d914efe4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdeaf8addac93e21f2969c5d645abd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a728d7bc93c73519d20642934d0e27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06991a662d4eeddbb14919520673b242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c997cb64e94fabc1efe8781b8ef768296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5d2b1156abf33092b7728e9c56cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d1985fe369aa757d462734c74a300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0745fb0f7fa7f759f3f3f673586226299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38109abe4a9da87a43b7cdaf8e3feded300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cdbb4566470f95a676dd22f4cc2c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb41aee78395fdc875c2e30b55b68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4c8ffd90e10864c78b1d689c10b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106eaa8b5633c8bf8948c078735930f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049f89d26bfeef243409d570d4050f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f68db76b23330671890524cc4187b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42e198643ea07a832ed8eebbc79b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1cd1fa1cccb260a2a6f24c9bc5c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de6499b0d243526d4236fd85bab0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd84967576b6117eac121bf9046942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56026d13509a12d10372ba43fc15601e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ed601fcd924dd62d39c7022492af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7752f5dc8de73dc57abf4dbd9e2fcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d3fb1151c6d886ce3c6ec0652781b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ecadde31cfbc7a99009c78cd731a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fcf245b0acbaa9ab8a755307d5b9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2118c40f4bfd86dba07429f3c26b4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6e59608d541a91f090f02b5c6545318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09a8f082a8db93b44dffc8c7ead5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec78c155eba5fcceb7696978c4b8288320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552cf72237a306de15786ed3760fd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ccde6f9280e306d67e971ca9758ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bbd32e98435931d15e14853f5f5a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882129cf0fa6cc5b9c18f177f8828c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a4ae8d098cabf25c640cf68a5397325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e522c1c259977b5e5a7bd093ab7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8101de44381f7d7db4fc144edccdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6dbb73cb20c7185099eb472073496328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41dbbe9317ff6a82792672999b4f35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517686b2657a057541f5d269847b300330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d80eb757e032e16c2b04398db9b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6df1afa03b852b6141981a4a5883332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4236f6600bf8acfebd518b72c42fb4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba592c0e0fc69a9e3f5688b6e2dd5cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c874bc3cb4baa4f4d320ad187110335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739de2db84c3b93b6e869919638915eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299683347473f1c27f0cd8a3d17855d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc410c12f489f59e122ebd0921b25f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac8a0b7ec7d614bf726e73eb0cfc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431284c31a7e8965898a752de9297d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2bb4490b496bfe1e9a29abc8dd9ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dd05d1a3b2e8074b12968f48474d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339406462ae7d7cd051a76327071c3f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848533681a30dfee3f18789ae9f3c74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990acd1057d8d15766ff7a4ba6ada3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32589908017bf39422bbf086a55e6fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed6c54841ca2cccd4dc4a302bf7ef2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0231161c2ce33d74ed002c2092bd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad221b7348d4199a2dc35c6f4e6cc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd29378b521aab35597ff2c2b66a75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070830b134730d4c07ca0c009f1f9a8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210443eda356c8f28f565de6bbfe7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d8a2d2aeee9f399ab7d011ebabc46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4aaa25b0b0bfedfac347711e8800354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d69da9756fbacaa8ceb4960e9f47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f112b1066e613df788db70cd1216356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fe2f4bdbe110c5b794702fba7a37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f1e06891dc7f4efe71fb7a0391e50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb7216778eb53979afbbcda05b758c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8825e5c1de0787de491b5ae1d4a6b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef68c79ed340306528628b0bd523f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec00197bbb75d15ec390d8ebd7b06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391966e993bb884acfdd40c69d4cd57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea11ccb42a9cc5e81958f250859b88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0fcf0973955b1e9e086e44546093365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123f4ed56f63865ebf8b87a94a26a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af93d9a6c368ac9086b0e2d668aa220367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e0a2feb7b5281725d71601b2f8b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef4693ff954f82b580671d4f928060369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07ae3ce3445ba56222b8c2cfe2f96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c7ae4660af851600da3eb1e5c631e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b74a1982338ccba3061b0761fbb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247395428723db2436c5d32369980857373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00f412752a940a07caf43c55c9ebe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c616a800e00d5be6494588c251d10d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555e904cbb9c30fcd1642ca01f34f1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc1f284fb1475dc7d67f7eba65fe9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1aa8dbda5616111299520e76bd3f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246039f51ba915e7eda7dd388907bfc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2cd8997858b0f59c6ea04a4d26831380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582f459bda8c2391b9a4afeb1193acb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3ed94371d932a00971fece159763382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe8507fe0b023a3febde07f1c51bfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b3de2e7c4545d0b714c598cbacf81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02351ae165493b987d948d5f92dc3d77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161cdc4b869d91fd53127ddfec63837386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a533961c398e2d9f787ba54e16e7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cd6f4e5355a46a9f062b5472f8702388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aae5661337be1a87f7ca47d44bf28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733100075d4acd6199e26c2d56f93f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb393894faf07b2627ed0aafa15fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd513b3459f1cd711c6394050712cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc53d64fd7c802107d26439769b5c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775146af5132e7a6fb107811d63cf50b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470ffc5591e310ba441432a61cc544395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065a5a57098938b96c969fe8502623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1dbaff8c4fd417bd5cc862a3041ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f1bf68b4fff8821ef9fa0ff27265b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e27b50557973c0db1f92c3eff88d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b50db77819fd9fc3b655ed5bd3c83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2984d61b74fe5f2415deb3ef8fe961401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1ed33e0e49c0eeae23061998a20d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241e0f6fb425783909f7d33255611c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f8fe0d63122f935a5ca883e7a73c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd458a795657f92b1aa24d78860809405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7e7f59dc173cb79396d1e8ed6cf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3443f0c1972b16b6063b37ecf7379407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05921552c0759684842ef380993b895408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3476e9785d51ff26deb224fe638b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ef8e011debe1b2a5ca89c58e56d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb648db8d2308360d83e1372d8488411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c4aa593738aec5e7cba21a83fbacf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e97f60581de92b2d27ff0d2f0ba6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5776f45b75fd0f029ce17b62016fd19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9360aa24cbfa6be4bb5816165952ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79b1a7fe4f4b72659339474d697c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8d00a901e46bda10b3f9a29e7b8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0ce32e032a8003a1a3da9397db478418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d3440ba2babf24a8a6407d564792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c6e74cbd16f2682d4d59a8f8b660420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498ce72121122229e6e2f7f14a63e6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c98c9d39ee5e528b0cca1860d7374422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a9404225298617c80ed40788ca9cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6b0148b8c25455f6a228b8d2557c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa8c72f900da98de2941c054f72c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850096a862a07c7a71f0a2e16fcdd1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2bc914d2267edc59139d9cac3e367427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ffc5ebaa8adc0de433bb8d4f94c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bca761c43259f51a7ec3f51c88d23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e5d9b433d6eb4532fb85fa48c5c8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93fe14b2d39180f3d99d67e21fdb58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa644721795642538d9944fb12e521ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc05ba9f791fd5b41d84cac4bae09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136298724bd9aa0e0530cee1b9a1e36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867c0948754b7b64430f900bec7979435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa749ac6c409d81c7400927f13c5cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a068d819bf641efec4c73e72e963b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a2d992877f70f5f2198187cb9568d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fc21f54850d4d93d6f17de24c8e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe02a7f8c6a234d0792cfa7d23c5c64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a00255880da046e8ce85ca1b5ec27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a763c41e8499c1be3e6e58f7b63a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cfeea10e326f3e857a38df07a5dd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e321a18a94784eb9fe417d4be15c93e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b5fc08cc5a82c6067d6b870b995f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e0a523d3a034b48698974e8ffcf36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c005dd6ee73b8913178116bf0279ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2270081a14d8515cdef768efff5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f3f4608a60deff506a14509698678449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db0fa0458f7989029f128e5f3ae8ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138fc2711dfd46ce6f9d0e506cef976451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dde519d0ad97a09816c4d88664ead452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8baf10bdb8db712f4ea71abbda91dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0522cabe6a7069448099f0f261029454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608278507c0e5581f438d9c2d96169d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff3d0a17c8ed931442cdbb920e9280456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1834dd12afb673a8edfc26a2339fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba149a2fe7c7446699ef0c11c848545458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea24ee50ac87d19557c86884cd99bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08eaf2070e3b070fc69f7bb191b93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fc8d033376f60f3bd1185bde92a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8193dda04e08e3d6d557732ca2cd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3636b454f17513a88172db6420bb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c200f8de2dbb4c0aafc6cc99f858b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656edd9b3ec44217fab7f08f58ff469465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ce6aa1802098c848587a7d01c94cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd2ba5c58504970d56785789575f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000be15d7f7a33e9b3f31aa74e9aa273468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff5eaaba2ff7cea6fbe3b8170be30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b743fafceb4a0a8eb458585a102a70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051605f4e4cd50d4e995515746c9a4e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa122393ffa839f4c35218805be6e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a362eaf85f5b0bc964e998fed510e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d294274d7d00e262334efe2e8504474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae56d2d952737d5326ddc2639a13a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827eac47798d8761f8e0f9ab8c9ca13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60d5b6d4cff67b8eb32394ef7d6d50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7259bb2a7335b81e979e9b50c50cc38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2977816cecb012f78eb596cd76101d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041eeff5933e89810c66d762578cd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433b35d0a8c895a3cc2c5e16f3d91d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a336b305338b2c21c4fd8be7028413482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a166987f3073d3d8d74353af3ee298e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9084127cfe663a2556240b84d9b36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2d90b33362fb5b5dbf1070f94fc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf9ad102b4c93f62873062497ec46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d940b8d42d36b57c85294706c9b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40b6e07fb138b3795a4ab0eac11acf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4d90d15e01f5346469f46528f9f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a02a9579531f6c2d279797a6ab015b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f102b2df20d2be0f73dccc33c7ea5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e655404486dc457b1ae6571f852c06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d861ef0b6e425a77d50ac4080beafc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d228e8dea98a3064931757fd2085bd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2337d60dda7c10baaafba24f64ead495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab46a6915c625ce82e0826beb035cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d6356132eae820556076cd74bb9b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e35922434f5abdd9e58980586c70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477d4286715940e6fcc90c39377564499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8adaecfa6aa6fba554941cbeac795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cf20b8ee0430110462f555e8c1622501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9661a6354bbe52389ef4f94e5c67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ef87f09589bd25b2c82526681a74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1729b113c0c4a35d7ffc6bf8118b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634cb6687433dd4ee9112a585e5ad5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a7b4c5249eb6ecd9f7c0d9989ffb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4cf0b7237138f1fd3e313d200aff3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb7f746c622a8c3deab42458d33a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3f7f176f4e37c49f2d05d1d0e165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e954c4ab70469f7a92a2574b27138e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e219253ac4ea7cb7c42784df30a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec708ec81cde313076237e5f3f4afc26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06280437c75ab72b6e7dd1638b13992c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea5376d80da1d1bc3e7341cc378f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6732f876ee88605181c56e685522f48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9399db2d4bfbba891eaeb384534ed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862067e74f6864acb138e673cd8734d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee52d80136593dbb48be6c9bbb27b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e698d3d64b9c6e5794fa0723705d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d835309ea51dbb6278c4f34102e807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00b80da4ed2a9cf1e8cc52fd6bf17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65a6b64812462f86e616ed1b2c424522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010ee38c39c719052dd08cbf6e7ae1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9982e005ec4f562011833c7268732524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d809b020ff55243fc583ab21deb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9378de200428a75ed21a20036589e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb041638047324c304393aea73c82d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7877d8a8209cfbfd77284df13804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e4d1d5faf3dce3b2664b03704954529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec82b190fbcc08ed1f808d07510744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0141a49ed7e5347a6badf1d7f979c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458daac8d8636f7da43fb8b2be80375532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c0e6a6f2f415ef7da21843ff2039533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3ae939884222b05210a9645f4a592534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67148c45766aa3fc38f687b5f0199b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0cb76551000da7a39f44f85bc13d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf56d3a8ef0ecbcf6719be737bc1fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd1eed19eb5453edae55f85579b115538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cce543537cbdccd745f0162b36bb85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbef17b909474790bb63736f3940d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a1ef48e29ace1119f09035a51972541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f865855948c266b6e47387932b74e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b2db095bb9818fb570dcd4bc0b5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1caf582642b98db8c4a34c88d85e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8f14e5e4d21722b29e608de21b93a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df108b398448269a24bdf206c4c249b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e4ea93867314446704962c7f96984547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694164f1f470f2b081640d0825e3e8bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1185c100cdf4156f6f5b636e945e83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870d0452da2bb604e08b04c4f6b687550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3a5925045d2d563c09fcbdd13fba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb115f9f74ac0d86cb0ddd5a4b9a8c5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410016e47d066555b6da4535494382553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c20b4b54e92c1cd783b9f901720f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cac839c07b0eac92d5cf35f4c4bc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee1e7dd9f8b877faaebedb2f974dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b611780e1ba0b0a34b7c7b447897cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7deac87fd57b8e474a48d13422e53c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb2508fe7250e5a15a6130f98003a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3ad8efd916584d5ef36363f0aa01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c84cd3b4112b8e64f9755bb91f7d82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a67f0ff2700bcb828080ac6c1d4ddf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b949fda6b3acd7aa704e5f8a8906563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb4dee5c182cec5ec73b211c2fe74d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c519b26da97ebb932a4fca36ca956565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4526722151058b92ad83f2376744566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a4b9afd1cb1f0b682928275c0d813567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dbc670444b4cb5f482c390dc2f225568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f063bcc16b449f1ba8a5dee53ac20d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80167614ac15bb3b6b7339c6cc12aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a824fda6548370365dfb2c8533692571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f9bf432b811fa5555279796e2cb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b16a2c40085b804c99f9ce1560047c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10f4ed1c8d9736a44f26b273b9699574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408341b269954215ce081a1dde04ace575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139fa6ff0d0018588ad0bc8c0cc15bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05d8b749c3a5dacb4bc6973064819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766534555ff6e2e8ba7f4363b5e8cde4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188414472f9c7a464bd70c20cfbbf3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69aa3a4790687029e95f78b02567b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583994fcee76afaabaafe3ad5184e99a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217244f2650b914fe60c49d03bcfaab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7bfa8d3de078038ecac6824d3b7bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c7b2923d3ec86d26431f02fc7e277584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07895a098f31de50ecaa139a17803c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b7afc5e14900903a0ae7ff93d62c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42a0e4d53d53cd2be47e07f001d19e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d7ba2fc617aa4356b74cddfa049e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b31e3315c97711b4a6d2b3d52e02c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d60f66cedd860500ac6b5f06b05a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccdfc1bc94be667a09157066882014591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b4ff41ffb2717dc7c50c9b1b9f277592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eca825fbdde0bf6639848f75c363e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f7600fa35316bcea08f18974ee06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6bf963c018d4ab2c93103cd9b19c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce722ff7fbeac1e5994c8b191a81f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f337ee1e8c1f2ca4d1855043b2e76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f16acaba8cbb11b1dd686a39abc51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d07936317fcd6bdb2e938b562d77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349de920ae5b4250adc3c29484a8985d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4673f4bf6eea50e81082fef52e8556601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f6b0cdf04a8494d355a80d7e056e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7ca6809738d2d72b1d9649c9e87d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c820e5363f22079e573eb4d9af5526604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffe4d1500a3e0ca8cfd318dce895af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243fba6f7b11b4a9704d24aacd7d3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50234495666171b6a7ed52d474902cd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195a05617c6e55e1a42f83d4a17a827608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597e3e6aaf38262a997eea71d2fdefd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e2969c7c967b823c6ea7b6801b89f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace947cb0e5ef139323d2b9263631a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b31bf749589a4545e260cfc2797c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9628553accd4decb7b6981acc2949613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635bb7bc52c495c10cf17fc06b0842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087b82115db2120582c28b6d6e125fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7053d1c3ae978eafc076e26dfba68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a91e59c6cb2da93cec384547bd800617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7765cd544ad9164de342d75c7ffa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a929b83e8fdf5f480134529cd38efb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b42556581b85a07486210242c5146620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467d529794fa89064c68921fc6c0ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690abf879101d63a2cf6fa201c4aa05d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ccb2a2a2398645b2a83421819fe84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389201655dbd6a55c39d498df89039c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3006bf68dbfa545b858b13b2261ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce794a6201cecced37c39772102676626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a8d4492fc11ce8c6945553c8a60f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd8b976c7a1c6b7aafb04dc545d98f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248dbc00ec9e463ac49d7de715944e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765e006bb72cb44d39f059a4440711630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1517e5cad7e17401307c69f571d3a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf281be7aa401cf1fe720b7632133b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76573c2492d39f247e56d5db01adf7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36abdb7c01aa4607ae1cdac845b19f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be06c7fcbae305dc1fec3e3ebc36fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06dce55d7cb0cc27cdbbc2c9b8be98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6753e0a85e2b5944d54c8683d569a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8ea83e387e9d1bdd3880e4e42632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe898c39fb4d4ddd3c4eb6acc1eea8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0613f3d0f2dc4866c5b84533a8f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056fbebaa097f571a40c6da495772ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12842de37ab649b47e3f87aaaaa22083642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792f71db3fb4ae2a3e1b8082f9445bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3c0cbe85297f9cc490a4221a977f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0127d8c7c5e62a6d93a4e5ed3bb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a577972aa35bdf2e9ec6179a3bc7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df054125740d3af71c4bc07b9ca60a8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c13ca80546f2e7a7e403309e8ab19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353aa30bd544d0fb01f6c97a1521e46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db119d6203981cd9251bfac10409488a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201f31b90e9ac4f2ed42e62c13c643651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5920e48976d4ef0d644cb53f61c4ade652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047432a4779913f4a01fe8d12de7a9f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1994912813ff39c02e403832fec96d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a627a064cb780f610469852b8f66e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eeb5aa3358ed32deaa7a6d1935784656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09643f6b702775bb094d408b1e09c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d8011b14fcb8e7036027da1c4890658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eccabe6ea9dba161e1508eee7f0d6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315711672562f83938cc832591542df8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c68ef2578fa9fbce73fa5f159b00d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835abb8d3b9af5084bb9088d6f2c3083662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba1817cd793411201bcd027b152b65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a136045f0deba9110fa64d2c318737664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666813ae3b510d45aff86195ffbedf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a92a976d3572900fccf2fedb149ff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248d8aa8712ee28fb9c17c22428547667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d03ca4a43ca532a6c57f800f744b31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab23bbe1744318663002a1fbceb3ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5231cc03ca340af544abca6532a0b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1b15ee0b686eb2601ccf9dc23991a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a6cd0c35963b8c76666d2f6564af3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88d3a9e433def729654ffedc090acb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8c58d84b9ebdf38053457d0db0e23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9533a0c1aa045d0f97b9d93c8095675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387b0bfd47c92ac8b1351042255edc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de7bafcb7bb867b0786aab1bd1eaf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109130c4c7e993eb348f3a8f4a202eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93646d46a5e3930416585828eff39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5079d55d3cc83b88b8dccfd4ea566680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8b5bc9d1ba8f175e1b785ecc74e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a9d08e94d13c7ed560ce0d4cbeab4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6019827f414a95b6beb47ace640d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03869acd0cec0f317ec578d719f5297684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2d8872bd7218c6b3d8441bef51fa6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff52519de9ea3e8c1426b7ae9156e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaabcbcd454b2d63e75bef0d68a728687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9150beb659aaa0d75d1d411c2dd41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19e33423e86cc6d794da7d1a0ce07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b6a5ad26ffc1da7dcd4a76b789f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e2cdba0602c413c21f0b1c711bbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd512ec636cc3a56b0addb90b98ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0518851e989d445306a952d95c272693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa6fd5cdd7ce513ba9bd0ded072732694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7dd84cf0db38d533ee26032597014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0bfe78999bed05199a270e3b8da6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8a83cc747c4658f412de3770c6b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb5f0718535f9fa7ba2ae31e68d4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0c31e7771de9d438da4e73350e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8f2b94ec7d8ab7213b5514d40302700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae49bc6fa31daee7ad8d3bcfdeb58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe774238803547652d7e42a1065c770702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c46759e0ede0c5781fdaf0bdb8991703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce21723d8c9dfc2f296e59b94a634d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1599156fcc3cdf74db03c14c994d7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27187de376315a755f0ef4db95cf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fea83c14e6e08ffc2695d961a1d8f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ba03c0c355ab0be6c82029c2a1f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588984789cacb39895c5b74de73ed1ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fdeda3f10d92ca8f8f827e8303a38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f46f7395e6f9b6ad024125ade7fd70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c8676ce19a8338a4a63ddb2bf0f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f2fa243b13a8059214980fb843e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced5fd3753bc6eae5164b467d260dca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea204ae048397224921cbd1c9febec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0f0c6c49fd4e75485b0426f6ec07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca672526a8dcb4daf18ed6e8bb2b9073717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb739ef5d5ec98ba7cbd580b033dadb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384179809b7289680e030797de8333719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1573019aa12fca8816dd0c32a30b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095c8da331443bf9e9e2051079b9ad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cfca247be13e0b1e4b7f1a7f61f07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4163832dd41e9e7bc65d1b05c39dbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e5f4e255d698c85e9409bdb25b69e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8294665aed9af00d6cfc727bcc13d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894074fe11124d0b0e9b129b80cd257726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2711473b3828379c9b93f5d8644e85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec9cd316c838fdee1a3249d30fd00d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf1e1100b2ead918a684cec64598a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ca5341e83d3b6748ebfaad9779b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f84761921e083bb92ca760587ebd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60148fb46f4c8488d846606378bed2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347c3131e224f89e8af43a7ecebd607733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624129e38bec6e551d8a0a2b4ca5b12c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3abec2b496c3a3485512a9d3088641735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d13f9ad88b8b47489afa1b29c5b8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b09f98cb62760dd4be0227549744737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d865462d53aff3caebce1133f30887738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e8b0295f3b015cd65f529288fe4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ab74574df0b8520022baabb9d724740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dadab15147a946b8cf5bce2c122372741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bd9c27656fb707b87e47d857b0098742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7cc212225ace49f6c512c6a608b19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679667464cbda9d6fded861404a019a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14debc4e8627032d4fdf6bf9049f29af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f020c335382564c6baf8c4d440398746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc1e531b16f03ab54d0cb155f62ebd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c51aaa3b742cf7747dfd8b9f82b7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548637f5f837970623eac0ba5978431e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923decaee6e11704c532946a766af3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391fecf07bfaf8ac701ec5b3faa88d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9dee98b24f67daa030b351b291380752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46becd60bb364ce31d8c9a1edbfe5e7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa831ae3868a98c674bd10c7df25a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33410f0037083fef0f89de4e135cb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079721392b4df6498ffdf08e290e83f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529eec1030303430a0bd17de7aaaef7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf1d12a2de0928f2db5f97d8472751758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e39467aad284be30bc327b3d1cc7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f7fbbdfdc280bdbdceab319bac31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f70de8f475bbc6e394ed57c1fac2f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585c85b619c57d77009da580951ea1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41035879ba4d966e3fd645691e4f22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a54b945b1d7862f673ffd093ca741e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a6749fb20da7c0439723dcb48ecca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a400c4b3aed61cc91feade600f4470766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209a461656fd20c3f17be2d5a68a0b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fe3501fe2e38ddeb29c319af52229768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f4d3eaf1e0e4cef48ea471187f018769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108afa842feb1e686065182a3a4098a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835261cd14afe0cf6ce75bd82cb9529771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36693cc8ca8bb926be0f715c1cc994e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565fcc551c8e41ba727060d397a25a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044678002dd3431f05a88a98f5ba32774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fb85c71b1ecb4a9079d23edfdbc08775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973af0f1b235630328a0599a64f2111776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77013038b1dfb7bfae0bfe292135df2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b96db0ce3725cb44e3e757d1907d1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d75f74590ed05322af73f18d1d280779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cfba4db16b8d590c8b66d3fd48bad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0be4fdcc2c0bc5e91fd96cd3d5734781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433453aa5a80bf9cd71696ca4abd2a4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b617d44f0f82611f654619d0b831d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae908395ff10b758fc2c4dd1b9bf4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160041b6519d6e72f8c2caabd4c751c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399cb2989f9878920da372a5a3ed0c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f0ef146f47de87a288910c653feb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d13af74362e18a436d1ef4359574788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98a167fa97bf1464842ce2d48334c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd293aa187dc0671828ca7fac39f8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b418176e48e3640c9fa3ffc9571f0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda82b9cfe83effd223074a7d389089792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b848d343bb3d099d6f19f673a27d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f0797f13a21f468d1c02514a0c24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b429ac0839f73bdda5f7bd4463f162795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272211deb89297e93f11b238a1c97b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939bb041ee1e868e85c5d85cd4ed535797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c0836d2453aae84aafed6da8e7220798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a41ddeb308121f9b5d5b0889fc578799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05b9f822d4194de8a9aa662f86f2b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c61ae30bc9975aecd3806e8da0b94801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a36f8a6d045a2cf424510cdeb60f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2439c8bd43a6b0325709c7d9e3eb2d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9c7d3995fa36ee65dc3a5ef079e0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77af121f7774a10bccf020eeb80e71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bfa4c7ca6e2ba6a678ed72f5c853f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921e0ce6b3816589dc32cc929b5ec6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54667e40bef0d91e4acc2a2ac6125ad1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35618a65878e5a727e5cc618410eb315809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb7a404e3a6ecc6527737a074b451c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011250aae0278473e9973555e05d97811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e70cf4ebe92aa140e93ff97ebbd9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e3512900e3422bbf71f0f8fea17b2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12351792d839b4fc45479a838c86c30e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a9038805a4f6da8a7b71726aa72ec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab651c9f208f00800283235d822702816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1d1016900bfdae1e7f75266d9490817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd9eb2abecb8914eb7977fe9785a1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb1e4a10e5970a169a0cd0a31a90f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb9f7aa5f00bb08f61d4ea717a887820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb427cf477450a03f145c42ce883b7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6fd643f825ac8ae0dcf1cc8f606171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a54c57bf8cfb6ab5ab3181dd02142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b148882f881712805033181db8987a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f5385a27173812d7406800a6c2e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0465737c6ccacf59a98677cd3f115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609045c3562bb9422111bdc048166b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413770434714e2b187f86a3b75ed3d047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160576ef994068c39294904c46593bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a6dbcb49fabd33509f032fda008549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395c8420dcafe571b4528abb764f06410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e69d89ca16936f1ef2f1d3a14a23411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b31dcf7834bbaf22e85fd77a3581612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb025e26f360f90b7cbfe44f9c449913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74b0df67556b9a6666bbf558b44bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb007f248f2298d3a610a31ec095a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f591152d345d0bfd2b899a758c5ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa845bf3800d5d7604720d864557ab217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3229313ce61233342173cf7114ef04c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239df5186731e0f2f9201ec589850c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c118eba78dfa9e1ba265842e4313420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29d83798091b28fcd690c86df474d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf27269ad41643c4fa484f83d6e8b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a023608a61d3ae0ac3560e7c1492523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f7427235dfdf7f239e7ac30e489e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c568100342cb03bec5945f57df0ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21811b3da418b02c7cbdbbd25d39b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883da3fe154e6b632a9f0346eb3710a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24818c4d9a270eed1ee4ca9fb7b9d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57c7007a6a7a29ebac898bcbcfd31929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a85d496cf4a3e1e3c85f48e9108230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6cd03524e57cf9f0522f0aee43a8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4a93f0da784e63e88cddb53b1b9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe94bbf2decd3129907ab44b466fe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e01aa004fb5a4071ec2a3125c7d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eecf28159058ec887dfe4b214284b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf63e074cb757ec4aea5481fc7f81cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7406c07b1a1e41c7f04081664527e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85783729ee4e866ea98a194b71b0aa7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550b23daec9a8e205be1359bfe7f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595ba951c96a2587f11557dd39f29d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa6958a419b2bc812b5c6914cd0a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806aea857eed08c0408d00b50bd6a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4d2d704035014b0de35c70d50f0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65afc575f29acfdac57c5e0007b4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9324b83116c8cd19a752f7935788dbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143831a891f3b6c074c3c668ff2545746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5410db61312caeb985d29b852349247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c96cb68b4a77f89de79b7d4facd2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3eda45baf361ffefa3035c16f14a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ddc82c3aeb99ed09f5cf2c1ee8f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd88241e42f825996d699ff1b315e5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053239f85874d26c19158bf8035e3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4047ae2281ff50111bd682bd76e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5005a055f91a98ceee18d088bc15c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e6abecbde5affaff5ceee1645b2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b764bfaa79ecd931795614e0b31b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1614d8e00dd44a1fe62cf23cf46cbdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f4dbd493330bc2b90246cac80cca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e7f2c7b7a6ece9547b5a57441a6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e3cd1d99ced8b8c997839009d6adf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7fe95a935e01b69fd908315db69b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e0417e356010fc29c3bb165fbcc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa68066be2c36d5aecdbc425fde41963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e7b498b0774a51573237da11db10f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f7809d9296918ce46011efc452df165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183de04ed90533e875f7786108ccbdf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5ffd9cc115f0b456b139769ab58367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf98c63978da27778485c1cdab6fe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f5352e223307459372529555a5ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751a931e8299d1a3a93c9744c9c5c5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b40254f6346e6bbb88b1fe052ea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0b38d22928ed902496e759b1d63b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f15044fbf782dd5c6a836dafb4b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a39a709fc5bd3465016ee277171874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c636fabe3f17f92ae33f0a362aab5f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404ff89e171601342e98898756cea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf581d05a75cda6cd32c4bc41d83d7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922340833359ef9eec71de01fb5685078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd8393b2d0aa6f2aec595c341402c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13566c2d97b4926e7f13321ef55baa8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c4f374c1fcc6fa19f25fb4fb6e1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f2f229fc5bcc6e2910c66918ffd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680a3ed471199f049b503e67477d5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829abe3623822fd66ee7acdd58208d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056242760dd819efa782db615c7027585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d6a1ba6451407d6fc82037307ad5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac78d677d48afce5752684dcdcc8dc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732eb90d36bc41b4f27e0545b9b0c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf8c39e8b45b87e57cadcdc18cab889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81b5e022c69b30bb9caadd6b4878690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b19c51456a0b91adea46d99c4d8d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f0cf277326acc4d288259823b6ba792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5eaa3868316a83bcca47a73b3df393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed6fe3d2d0f12141d860808e5d68894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d5ea3b3ac17c3df8705d27542ac795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120c22d769062687fc13a9f26a3b0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0de87d5f9bdf0d6cd54145eae14a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4355b81499cfd628be663d1e790098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168860bd4e20ea148d98760fadb3ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055bf4284c076ccac5dbf2d4f955e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f111a03ff96074b8846a8337fae5de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c02d8dd826b5030872a56f8c19b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab0ece9db77a018cb82be72e89d1fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9dba496fdff2b80bb65afe3f941f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596264ca2c359799bd60479f0efdab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6907318af1177655c5bacdd525436106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd7d89145ee47e9122cf956bff8fb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79a35bf90d138c9ac4ac4569b658a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd0a146ee87802c0c7d36d0601190109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfdc7a5b518616d90cab245fc7d340110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e924c5c90782db0c56b2b6dff40ac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7dca9a12c567a542d80b8af48545112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4959f886b23335bac5d462221e3da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1aa00c67123b4afbf448dd868a911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be6e084eabe5bcea1d584e9d4590cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d0e4bf63f6654ba404e1a8d1faf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bfd7011619982242dce0296f79ff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376b45b251f8687866a51086492139118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b90d2e84d77d2a501091919d43fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66413b9bf8a21eb57aed782359133e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8ac9f714813b7009b33bcc094fd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c467d923ee155dd979aff56c5718890122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83773f288f57a54608621667315ed645123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079610d3484fde70a5b684579460c7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf7d0de7d8f6e40c7afd048b8f3330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f74c3f7665e11a17d11b9d27cd30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de15622f3e0470fc01397cedaa09e30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f7871f3cb9f5b904d764b7679ed5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de3fd9b63260f0137bb726dd069d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce09c354a4f1dd11a8062c82633e03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258871cdc05ace4850ed10d5e0aa0cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69024854311de7a9df7bde4a8b493d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36816c5e71b6eabddbd96bbdbb7d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c8c84116ea64bb7419e5bd15b172134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5ed3b9a7c433a245d9e609d5cfa9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89cfac8458fd34d89ad630b8d7f370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba8753d781a00d2d6bb0e43e26c00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eb15694294c0b5de9c5354ac9f31a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a01a9ec0f0721e6349013f692267d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e58eb4aefcce4bd05e343a4339c7e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4672e414ea98f22a19966c1f3413ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c9cc3ad65a9b2c0f4494dd40112e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ef645cc32d3749f1907b891a82da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5d95c36f181fe9232cab3c06dc7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc731c1d6925d0943025b58b54794ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000c99501b874d14b01ae5f7205fba7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c4391b2bb0041e7db3c414991039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd306218f62d5d4e25129e8ceab692148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87376ebddd07666c9e7407b955acdea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f51a3d709a3b9301cd55816d4b3206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1545dd336d06545970ed06e060f199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2056fe885977fbc31c9c11862c85ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa926becb92abae48db285c1f89045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437161161bcfec18bd0198c607abf41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb44c95dd7d2670f8426b11bcbf501155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8415ff4191e104df80e768ea6daae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e0b3e29c51598688bb8f84246c28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e1f104736dcaa43f5163944abf5b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530a4b21893e53e140ab5d4b554cec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71caa8fc434a68275e94f78f16446e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d62adef346003dac33921d8dabdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00e98c182899eb3c528723b8e019f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfe1f4f0b0db2d868816dfb9ddeae9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620bd664e04aae458e412fc9ac6e7c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d403c67d4b039b48088dd78baa05ec8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4c5473fe88849c8d111f774af9e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1463040b3d0986e87f33d8b478f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8162ecc9dfdc95af8415d2c4b3c42c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f749dcf55f402d6240fc8edfd61ea9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b815337e0191123c02392147d4e513170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2bd0c8fbd957805682a3682be5be5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b9325b9421dc6e6f8463c9bd1db16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4a35f300266aa1f1fb3e9883575f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053158c1b284bc7dfcd94f6895c25cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723eed0142b8b68aa64251883afd78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1a4479d6fd3d296aa2b338468d1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe61112b08d288dc2c33e312103c90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2fe514c43dde9c15e6873803a816b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e4a2e4535c1d9b305789de8c0c06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e120d7616738ce826ea5afb77cd0dff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e3b93d4f90a2d35a32272f20a355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe7de08919d7ab61c002b27d2270f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d3daaba7cd8f0454fe32d070af60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeada8c6ffe1ebaaf9eadc5a473959184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35248585dcb924c17104fd55f18bca9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115a2c34d3a05e4a56b2862c17a7b66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb550d67e5697e901d20ddff455fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785b3ec0b0b0bf1a72ed85921f3553188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312d8f9feb817e754cc9d7ce33be17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3e6e3fee55c7dfb3bdcbf13c7a9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0edb757d9a8b870e98b2da2a611c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af03c859e8a859652f8e446d5fbcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851f0bc02b3cfd4ad12386a630864c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7273dcbf4485ac5434af07189d66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519e881805e789ed1bca5c0fddd1e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138941259998c79e3fe9b98a1a0a955c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295004eb0f057a6f9c1bc49effd5ed6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa480019894bfca4fc21dae91fa4b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b9415a19618ebce9d2c08ac109dcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406b448219ab6b46f6a0c54a89715e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d1bd43e7ac798c92deadfeef46a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fb78f1bc4cf2740d850d6353511b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b810f02349faae32bdd5975a0d444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb13cd4810675efaf3260dd584f252204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dbd8ad3e67f8d8fee9d78a7649cf9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223b6840d429030d8d4030695df696a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e522566e9b01bb0579b6c00ae990c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573e8e5566e70355af39c118afed43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be35554e2eb96edd6cc5cbdcebd13d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0cfec2b5a19331123dcb90aa2851a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6ac5110cd7c65911114ed08d803ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca85c0a5ac7c92b77bbe1c62200dd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f0cc394d179d8cb600e4b5515637213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b5281a3de1e4bd1b7dca0d161c137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aeda598576934582b16f643faeb4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1882dde1bd43d48478851a547b7d8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd2bd3515261d4e8a821f795962fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2bc8d9a391651d7663c9f15c1091d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d264a2b51ad9cddad705fda1faa8884219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7340c44a5f07c6cba360c038cf43bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5d8bfae1e27013479aadae9a960b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb9f736773af7430ae3cc5d6c3b13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e13b4b0706d91a196587277a1225223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da52b8750a430cb8caa12428fe354a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc47ee9b7df40e253278abae5f3a93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1be313c443b4a4850d9359ed14de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dbad3a0953407087c2cea4419abe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14afcc98ff8b5ce578d94eef44445228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874634b69b3c8597f320b6e7309a63b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd23ec3f19bb298c91a1fb6064ae6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24711f95149146a1c9843a388e5d94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055a43790fdd35a5be40999ca5eb67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782f67d7183e9828e09d7835345617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79d83d8f5408efb3aac99ec188160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c17f4496629562414e0bfbd7a0bbd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ffb14a4ce0c369464c65e039c4f5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927bcd238009825f6f79371c8c38a0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611314bf70a6f9bc738db8ca9cfe0d7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369556fbd18fd1370b25d909d5d329a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275cac4738e100f6fddd1b01ced761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a8b2c9158f012cdf0db8e1e6420d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b6718086618c0b6b882e5fe32e57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2795edb9694268d0b7a98d68a918243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c9f05513cd1e09de327992747d535244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafdbec98394a0e395eef973a3c997f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64453da9a9f4a4c51cd5435949d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29badd79f117318161e424e0cb878247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732a29fc06202d05ab609a9d6cba3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a691a2b7046cc3e91fa45aa0e16fe48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a89a43bbe9a36f6384f85434ef1aaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c801537b6526ed5b03fbaa8230c627c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29dd4f87c63c1b98092dd52ab08e31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607891d8ab16dda6f56ecfb75ff901253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb2f116741cebd0925aff6178af31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a7fd19b729fa26ce14ee268595efc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80282fcfa7185c4e82dc39a002186256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c41811755aedcf4205efc62a4585a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af091f495e4753d72c19e4d8d32d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac13eda15c2a53acbae7b66a79f26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8359f5fe08c05c5369c7b7d2a1c24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f515d24ac8f7e527c51a4fea2f9ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bc2ddd19677fac74278d12b3889e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea239620e2e87d0d892b55ef3467d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481397c22c6a968e2d2e8bde00e541a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84159c3e605fe45cdcb123b10b21e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3069feb6c17b5f596e8e565a2035798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d992afb7a6ddd788b70d69b4f9bf96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ae251b5110e50275bb3035500d307268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f09f9dff5b4649033cd74979a3f486269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3038c346dee8a808756eda48addaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54275dc5601e73035a44dcdc0d23359f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f907049aa539d85f496e9d3367cf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb14443422e4f473c4e1394096e2a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ca5e61eca83e942fcaad5346afd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736f2bdc2deb4cb239e4f729a57fc08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58ea2dafaf7c9d6235fb3fc46c481276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258b2b5e8cd849684939314649fd15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c491de83086ec0eb756b0a3dba439d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f4e060e0d0cb7934aecb76204be34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f09b3f0da2b79ab226679f578a5ac4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3312f63e08b86f5ae4cf5aa763c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77463355a006000d794fc2cd8d4e7bba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b631a5298c2a1325935163773a010283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fef2a4267ab4fe96468632add3e3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a715f233edb0f44b2a5b984b12c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3320e7ece25828ec8f8e1a6fc62e266286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1b012ff65b3456cbb0ff225d3637287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ceedab008fd2a95ba3e0507c0216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add74f1a35357ea6b3bb42fde9a967289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebad298d67bc2a7feb38a017ba9c5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9227467b68eac1b4429fec4981c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176694889f31c8d394124f0314f32478292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27812eacd787b538680de4379337f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb81d4f57be596f018c2b5900481da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53009ed9990d812e3cd1eb727492a96c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d94294fb5130e5ce4fa4b581594f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924e1dd389654b851a356a62a26d14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b72813c2f6401f59a8c716951603298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ec845d895ab788250adfb228a095299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff2ffdf6a09ad7fbe27ac577e31f2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78221eb8713ff38de17a9571e9e8f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244212057eb06a49bf19be6db3fec615302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71165171b3e7c374bb8421f944c90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa747823b388210b67a70171c4394d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb52954f20c1fb318a1fa9e6e3646d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eed327451cffc006e60e7183177e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8ecd81e7c9898c23e69fe047a6ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd823bce95314e116e80eb3663d0fe9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1130482647ee2708f9ca8d78474d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a9f6a4af81851625f115f88298bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8952d85b7a0040c6873fea4bdb6375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132dda002b2879a618756ede6b2787e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4088e10b07fb9617e653d4c49b948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b09611b315eeb96fcc75bd1adb1d56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00847d80f3c2c037afe61acfd25b254f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f84bda5bf060d215a7e65b9c3912cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea3e1d9da3ed0ae7813279dc21d42d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da23a6a5ee5bcb10fed78cd8ed64e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10555c5768e4493e036a3a28f190cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c70e4b2ef3437a81e801d1c7a86f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf04f9f649c64f3961651093e0a3c8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37f0906e649e2f20578ef2b6f7b64b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125c602fec6a50d5f56817bd03ff83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed891a89f61406eb49c62a13541d6e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd974d6e7c7886c7ee4b366be9d58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ff16e0fbd3dad7aab166df54a3ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b5ce506c9d6aa78b5d318503921b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3af636117266aa9208336e7a77e05a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46520a96c16d747af433021c2a488329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bc864368af2af448412c686557e72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf851772c965f1187a30719efd8dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866e2358928dfb8a5ee25f5263911e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbffd93f59596739d0eb023a092a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad7ccd7b313037bcbb7b462c7a269e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa58def0ed1ce17c10d8cbd4e05cb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6026531058c4c7e44e6a64df4ff80fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecc79d3456fa4f72f9e2ed4f170790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f563cb68e3d8ab6b4201589ec0e6c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b02c953ad3f7e9cc57f1f4180e89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30ec188501b586583e5c6e8d6e10f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1cf947d819be47ce9ab64548ce20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecee13780c8d49e2ccab64c6c76b11b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2709df1c53bb0ca485e36bded4a0bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7634a1fe323ed3043b491803a793344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ac5bb23f1d19251152a7534de5ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43063ef2aaec59db21bfbe1b14fb08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c8263c50f54755e96b98b11e0301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197107781926db97504b4e65a9fa89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178b5ca0d1a337c4d4fccb61cc86c93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16374fb0ced4379a080352635f8d4818350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56460a91ed6f5fb60bad96f9fa81890351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb4deed516ab204a8ec49d815a78cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5d6b828d00ceada53148ef04ad548353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3dc798a6ff35c93dac59571870141354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258690a2b2ed72565a39b8ce7ae54eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444abf722d9661a6bd0b509209ff107356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35351b523ce62a558579665aa2c4cb35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a557586b9ea4d262c33a050edd6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447def9bf4737cc8b591c1b2e4b2912359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdf104a1369aa04941b108df1ebc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fa411f71ba3a7c9cdc654dacd6ca3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d25b21c5d26aa32bab71c693f2196362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f77dfac4f81d0d2636150253726e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec176ad87ddc829a3e973c3d23508ee0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6f669b12bc7168a0edbb766501f22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3bfb854fa18e06b9f78f61c05bf0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74448e6ad536b85eab0bfd78357f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba317f8fd18bb777e233455446b90b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ffd1f4428912b1c40ae789bd2ab0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca4a812ef4a80817fed6cf6157dec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf9940a13dd7bbd89a693786e2768371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff65e7487fcb78e5bd4e36ccadeb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a299b11b3ac744b70324c231c48c39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb601ea72a8c313535f069cbde0bfe3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4b98a398212a4b94965bee8750d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae9a0078950036dc2eba70b3056ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106cfd89eff3ffee706f6dd200c7534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223845c72408ace5800de0c8c8bc58c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05dab5f166bcae220be1940ced9ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471cb0a0fcbd95c4dc48617dc9c89d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4995ed7e439d72f15ed478db697e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc7d77177d5f3495fa1b6c5eeb3b44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5374c8dc963135ff33b71611c5c88b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cad8e4695dadb7d1413f850ef9b0ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad705c166f76215dbb808da4d6659cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e34cb7ff73cce0fd93f06cfc2ed7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e0689edd1b25b13d53b3d9167a95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12094869568553f9bd0be0cc5432ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00184311db2b372cce15d3f7583678389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c030214c7087cf2ec26b5346e6bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c1a746dad234a78f601dd485b7b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b465dccf69f3628467aab02fd69a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbee5cbae7dcf0fa5cccda46b8b191393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67ebc593f52c19d5ec606f19d046a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad7371ac3149ed4778eb8f2702e53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b65a09cc5cbc47d17695368ddff9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c371294e614c671a67c0bfe79429e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d87964fa269723fc7e4ee45ce970f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a2a0d2eb912d34cb9fe02d5cdd06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda88d94e3c7ee8f111b49403ed8a21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c5aa622910405de6ca3808fadfdca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe989ea3e92b1483d7d26400bcf9e2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870f2d2ead19e96dabc985764049fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f2d53263f7d91732f65da7d8f983f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1a1626a6d2b2013d1681a831e116405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827cb0c1973d4ad05a69c58df362e62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763549034f0a807c37b627f9443ae3c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e23d414a9783e08d523aac58797f43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3632b01df36f5728672ce17b69b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea88806e292bac6b0590231dd2ab9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7c3783042da6a57b62e6cad185ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d856acf25ffc367e748419d6109597412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7c8ac3a71d9614a2b78e3a96b91d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77058adec34ec460d5f1813431cf313f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918644854097c1450df964cb51de457415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6719d73fc094af9ff986a5671aa8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec0a4a3721df5c67eb02b9af2efc81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1c32c0d1e3bedd5d9dd47531c567418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d836ed70851becf8812754661722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4affdd1eb4820d27cd705e5f8fc5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8448776939595643ab38bc66d95ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80f3b5d28abf9e75d43f8e4a0a1e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088b3cb9cca08bdb37902d8df063ea4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c673affc5d9c35c0fe6eeab07d3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5be150c71cb6c326577f94ff37859425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb489d0bea7e2b105495952641f50e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef068a60dd4b57da06485a9a2f3b6265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57bc5f1f8d56788e9af02b4884f64e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a75742cf3d0453735a206d952beb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4effad6f76cd1d91a298a9d4ff68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec762886bbbe5a830927ff1fef5a348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931be1efd76466647293f7d8a6dc8aa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4789082a3b0ed2ea79eb2518f34a3bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88887b3c1db210279adef2b2a72d3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee17e4dfec299de1877acf149300cf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01acf6a738d46eb789fbe0ed58a09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c26a24e750e05898e8480eb3f4e42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc73fb8c39f51b3b0357e2231cec7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958bc273aea6e603e3bcc12d8ed349439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0472fd67254ee424e5c38267d7d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e1dbbbf5ab0da8ad9699899d8c6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c177a1d0a70958dc5cf80bb0046ce9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825ac55dbce24fb0eedc43e5c5a0679443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e1667b356f2fde58a39c46b59dcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2edc75d97a4044fb9e060b9242227445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d981c169ab98e2c03cce17ad00ad2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f29b18328f1bec44fd73e32f1f6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df386683769fd0d5c5129645f464ba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750df9ab5d326909d3945317798dbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0be17a355713e60c45ef952458979450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c435e846e18d4fb0c5311fc8fd59e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820098bd693cf27315e5893928f74bb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90185418673e34c5c4585aa5fd6e04a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33740fdfbf4ad2497db6e0694ad65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e659e08310b66f3c20ef2abcbb77cf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0aba4fd852bf4149f6402eab5bd6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c878f4a7de7186cd97be928b22d07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d280b7f374df6ea189deb0846a5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be24a27734ae875dc186c3ffca5eda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fdc9954913206df6563bea68bae15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a8df1cc5e6857f905eb35b67ede8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0ecbde9e3ed18c021bcb4b5da496462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80560db8cc5e95aa9dd51d8fa0f53d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e0f13eb71ae8d33589c7b70bc69d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac1710534a6cbe8da52fa98f22fb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94acfca2d371e0115799912732e5acc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4f5b705c2cc8f29d72ed14cd38fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1b01ccb3cc9f3bc978d770280b2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef376aae891e953a27c7c3f4594a90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd28c9bbf4a2ef540d72b039d263576470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e59a328d963409e10409f07b41e34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7fe55875f4ff407d55e2162e9c0f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdb75df295a6c713b0a54d39d272a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77e4d6f39cb86c1266bc64a495afa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30df8cd34313e4d00681200a20a1000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7c5330de3b8d437ce94f45aa2123476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d06ae7d417d70130ca22ed42ebdec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3429194a476fc945dbd2362524be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736069b18b718e87400ee4e9c825282479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da672e6025edec5f11da89ca0473b6fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd23fd2efc781391df2393b5ba807481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb0f5a296476f42541de0ca8125569482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40af41b237c3cf58e36839f346606c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd96b0465f391ecab66dc017d4b7d6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db6dd7fd90731f4be888dce275d3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212619d3c4c22389be3d46f75d214d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391870fac9b79c26f5c9b8cf2b6d2f60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12cf6f7edd9a9db2ab86920d477f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720660bb1400ef81a91bbdca42d5b12b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2bb7a1b1a750a7aa4fd001c59ea74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97416a15fa31334acca56e28691b0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478f3dde3e653472c966ed94e39b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b18cae6c94b72f5bca3881cf90bfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4edf6aa2e18b58535327f77d0c81e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b32f78620af93561b77e7355813ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d42be3a124c90d496c937e34565b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d4ad765e737e1b37b47376b52d1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c02469d8d3ca948c8d1687115b5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76681421ab523ce62aa09ef718c62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a93f31085fa45f0da85e0b5bb08e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8afb4ed2ce8412101299b02af69ac0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8cd1a27119980521139be3f123e58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629f95a56b737ef401f0c8fcb76f63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd543f198b17a00a8c97f0341d78367504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efe04ead6e0e881df9c6739c13b15f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364259d33d227e1aa64995f7e6b97840506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb661c570abfd2cf832bb3647f405ef5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93514c54c77d1549bc3316a4fc061f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542ee7c99d4e01f9791a7dbc21b344a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6524fdbc35b279db349270f13d5edb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e609c9479c9b889ede6df410f9574511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2497c12662d78c646af7166b39878512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757171295bd630d5cc0e44081bb60c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327316b3761acb89fb287ca93d1c8a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd86f9bc068a6868acfab328225a3f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af9e3f57ca42a1ac5985abeac4686a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e06f6415fad8335a5b84f66052d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d459509617a634955f50246be022f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea36364f66f7ed47e9fcaac436b32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f340498b475853c0886f738cb161c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253026e536082401703615654a4bd2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e0eefdeefe8a2515e0db8e57dbf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5168455df188c40a559f8655d0bbba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467fe6d8baf73f39055ddf1de024ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe788216f58f1143117894ce00cf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d377f09c40419a247ca6074e9e62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5084801e49f61d5df3a881a2c6c51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da24647bd660238aed274ebac3153528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d60403c9accdadb315efef63a315a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d3fcf5f204e5447995919e9c8883530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc347a3a8b259c1b998d8a6e6142d4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645b413b3b9efaad89758dc9ceb501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e9ff366bfa36a4d7386b63334512533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf19b56eb8405901453e88021ab8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc294aeedc3a7c9a279f06904dcc3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98825508678e48def27a83fcf00e309536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b621e80fb856c15a2c63070a464864537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b9df39d73deba25be924e6315899538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b331aa48a90ecca1b6b72b49f9e9edc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab4f4a80c346073532b2f95c4437ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128947f9019943e3f51a57670c1d7a80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e0b1e7e7d61529f503d353d622ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf50a20e237fe4f1171822b284cd902543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b55550eb15e809c54aeafe1c679cb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f152e1ca31ed2bdff3aaf9c3d68f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9d9c25551b113c8d5a9a391b8dad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29647a066f1060a4aa6b1816526d8d91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6315df49e1715a5e8a27e611a46f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49edcfebc0132e27830e50dbcffa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449b926da6b9a6541b23e0a8209224550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c7590acc17579a8a81845ca8d5286551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a59fd2bb94cb21f948f9d7d788832552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f030ecb5f90898f9d4a8b5b11194ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9275a77b6eef2d52a3ad5e7b317acb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ca4d6653fce98ab7d50bf1720b75e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d66429d3601a37d92c2fbe659574d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae1f1781e4dcb7a806116b2c623c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f0eb890a7344065c6d2d3df4463b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1705f6bfc6288902fcdd89b7798a5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc2e879e0eea74dc073b355643a2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c38de4f61dc9bb13ed9670115cd5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05abcf622bb8c7cadede7ef3af9b914562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c091bebd7b38bb2f2437fe796a2d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a88cf330742bcbb8ab91e6835ebeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240eff644333fa3d55c77e5c51962ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5435ded05462288d85fe65e507d95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadac86e4d02eebdd2eaa572da18387567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a706c58c334ec9ff815dda2b8eda7d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ac51343146c40a4a21a1f639dc76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f69036bc3bc0d218109cdbf54aa8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1cf280954fe63d1dbce1918fee38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445c5790b2ef4e3d6424d6482fb53ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d3916d0a9282c36f2083b458ac770573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ee34ef18593913c70f2f6b8fbc4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d3bc6fe459380217674df2d6230f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3acbf393e96b6f274821a17e0b16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae611f62f35aa02d676345c0e3c10fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b5752d696bcfe94df2217fff2be2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be9835cac677659190f126a974978579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8c6e3115d0b4d7ab6f39752fbfd4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ed51d87f1f5e125ed1d57480b91a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd4160344f754ca4922b79960679c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69c026220a0d0fa2e47e3c55b37306583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b02a4240b2899df193ff9172f467f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd80143dc98bf5f3c4994535ed8b26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe020c8a4a7def30d311f13ae8e25e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4543afbfdffa08a5d339d461a23201587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca29f6094f6c1cbaaecca09ba3d570588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abda0e54b3d0a441bcf60f754917b58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d15f1fdeba125584bf4aeb483ee78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788d484ae4b56f79254186b8790ea8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af9c83e99fc57c408050f02893ab5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c594479fc51d824911db032e538f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95074b871547c3ae0719d64244d687e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f252746f7796b82985f68be2ea5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3f7c593048842d67cc22727ff86c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524552a7a6eca93982ccd2b6b8169c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d5d47821d4e3b477d92afcdd85ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6abbef080ec949b4dfcd2a8366710e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9817a65eebb1168485e1ca6c2acbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5344bf87034e7a31e320c93c621f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c1659e1355d9cc9a50513b128bca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd554dcd74069a3396b9ef971effef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b8f9ea3416dd6a1eecf06f3f31f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973474bc73d01f86be8013157ee4e864605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa85ae1b587a725fd9f79783c0e6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037abd75ee3605243991d30819f954e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c997c4164df8fb657a6a436b43a29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3845a2328021ae20e9c2bbf6c40ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ad536f84238436eb3c13348b44110610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a896e0668d67837856371902873d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916c850d0abd6dea2a5364226554c6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa5ff7589b2d99bd73e535a4b36358613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d5f866f1eda605f6861574885d83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78b3afcf7fdfe0f134b371d5219c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215c384756a4fcd732119ff7f42333616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c575d0ce6a644ef9758e552584714617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5926d3495904cb5e79eb3cb439fec0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1de072424751d72dad6ef76efbd2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f40b41e04d47e133135983825ae84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71930d70649fceff4dc9adf23e30998f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad14a3da7e108b6938a43c23e23f83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302add52c20f5a51205b2d7c33cd875c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaafd765cf5dbaced21eec007d18c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819397b7d7390988be51c3cc41d32258625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cefffde9ee8d17a59f33e248cbbbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542542d8147062cad3c55b179d37fa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a8d423f94149c228eed5b32bd293628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409ff475c4213b4e5bb476b84e08d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe5645672d8b919f44d64b433e2a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34513e15342cba8c0a5a4e5efe4c677631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f1818da8bd366461c4fe788a0ea2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b397bb9b2945dccde5c039b56ddbfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18fb7173547ac02b3d8ac1ca350a0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d07398e130028c3abb3df89f1920635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d3097bf7e869a300609eb73c8903636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d76d730ae9586c4734e3b3f2eb64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799844bdd6d58d74e0ad91eb49647ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d5dc8fe98fac5dce52c1037c030e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362177f866c6848040ab51b9764c34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819488f15e1daba40c8a7bab82a565ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4a6da134d9796ddde0cecbaf04be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3080aad313e0f7a2fea4b8b772cab46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7725e89b58a2b869c2618a02249f5df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df2ce4f55a94296b0a84a459ae2d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58f4fc22076199b27ef14f06a2ae3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011670d699e7b22f4e36f09923146c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e72470b902ffcf9196eb8eed701523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909580f1a6257d001f67a268689161649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b0854231af146d7f08f4be5f7f95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d265171341a1b57a9073bc458c73aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09264c06cd32349c68b0049be0c18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f1fbe64af48bf84c3b2f21097667653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb1d635f3bacb5e7bccde77558df4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f477b38be6c46b41a3aeadaed67c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae62c28363ef5633f2f080af5b7de2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44b8f268ddbc24585c2740268d380657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f2498e8eba88b28ae187669e0c14b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7242c0d2b560749c35cebf75d46acd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde34cfd00d8454ebe59beaae4adda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d97b553733a0ade4dce8bd9b5a371661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2af9f8f2064e39d57a30fa2babdc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d8346d9bb943e886bf970b4e4cb11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656861452c9f38b36bed011eebe03de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137e257518ce31c6a8567a9a25bb8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660de4068e378139d577dd2cca5801e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620863c852665e4dc0cececaddfe5eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bea48d6c9c4fa95f81fc97ac10612668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54e76c716907e125a5237bb6d8a40b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933098223064176a0dc083405a827acf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a49c0ee2b8182e74b8d1988b8af75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5378f093a82a6cd505dea5d7a56cdc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a207af71c6b44b6d3960a00dd66f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac776fd8661371876e6eae654c1663674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fcff1d6e740f19f2b53fd50208e89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf13bb63c95f73b2641bcd6a7815882676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae3f47c901b30f4b03ad17a915b1da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ef58ac02b3958e87bc0cf19a8f4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7df3fae0c408dd0d1cb960dbd131679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb553c6eca3575b8a24cec1fa21d01f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0172f8ce1b7bb65d98ba943f905966681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1cc00bb52e23785c4b52b6eae93ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094d656bbc431c8f7ce60a57753b5d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416038f67f198997a92eb56daec22566684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4cab6e7d4c92c18d72f065a81cb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc1013c2aab9a3cb224ca33f1be54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7974e63120b9cc034d0b3f06c78c2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c119badcdff969c4c87849fa9d06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32fc187baa80fe20d0e2f78782c49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ee242ed2adb11edd9ffe82f22ebf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aeb4906041adfe9ac41dead8e7d6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b0c1f5e857f346d6abb45eb328faf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d691d78114df891830f374841c3cac0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a513af2e6301e3d7861ab7db58b0b92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f122a5d16889d5dc6b2d727b47f23a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba36ec4a3cbf5b15cc6f3a88257ce65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965180b2323209edbd1a4bf4df13fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dbbaa22a98c719d9eb4270bf0e4ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7412a0207a11e5d9cd3de1407c2941699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685996625fd373ef7bc0f61e6f572fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46131d0ff1c3005c343c32a24788348701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac26da33418fc00699b0f6e202a481702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cfd6ea475f4a0fcda613ba46e7dbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2facdf29673460c9fa54e56e802f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c9ef528be6ca2dfe3c3929601305705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b656ad035bab82b324ca18605c6301706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55805e18337aea135b78b135b78fdb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a7f390a986dd5f87d8c68c13381d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1fce2ddbf228d54183c8561381dfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8277a8dad4ac4e073fac079f1b8f691710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902bb39c795e92dc5d010b896f4c36f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c74576fe3a5bc8bd097a2683f080ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe82ae0b8187cccd35a350182f29d20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9957fa4a1d9b717e7e95b1402d8a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321591f4c2c557b2d30c2ce2e9ad71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb4b678e8eeef9165ddd326ac6ef6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011e543b7d9ae49d17855f6801cee5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682cc9dad57edd7c850d97c79d6fb8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8591e4191b46f02144ab6c806c19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0fd4e6ac485483dc2711b12343c0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f6fc36320829ab6f400d49eb9dfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462ba3718729912562c3f34c31a1d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c77353a9948e6264967998c47ee6a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f6bb332ff6b10d8e3435d7db555b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e49689c249db20e59716e8302e63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a56aa54d94ae128513314e436aa0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be171dc43a16a9c5e53ecffe34a61b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a7b51ca46db9ef7b9fce166ceca3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d2acddb97333ff4c9541058eedf75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75cca96d8762fcac8b2a3419484ea9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bb6ef196588b50638868c3f9ce361731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf137ffc876c36575eacdbcb4a9bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7355e437428f805068f3f7e0754868733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7da4f4c429d4a9da6c9aec8efec4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b586642db41529a6aba94b8e75cb2e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21c3abfc9ddaec40e15eba39a92e99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b4a1bcdd2d5b5e0053fb0739509e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e97801ceda01b721820e34ef00ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab293dd54f0a915f0788e1210404c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4841505fd88a3ac9207af928baa29a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e92d05ac03e672aba91b656943957b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065079c9258af87cbfe8246fefadac5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f867bcac0c7fb5463cd0c4874195e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0674cb42ee76202d3247439a49f00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db91413b57244ace13db06505de2df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bebcc2e02b85270dc48b2f8bd04b35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62388321b9ea5b7825b4c7d29ae43e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a5780c721f6447804d9c61d3af6f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf66857f906a83f557a1fb450183920749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787af8d3358d695512f317bbe00961750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ddcfdaecbe956279340b353c3ccbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec5979dcaebb68dc09cfde4cb3745752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679aad643cebfce6c82c38fa1dbfebf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d6f80798544e8f363fb3257fc568754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b2ecabd3f06a674a8df9231e3cc02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56314b632f6702e7fcb548bbf09d4cfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20181bd72e7f1065fd2467d22120b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569a7352c809fef04b66a4aad82ad3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a597b7d72246f9f674d5b0f6d9539759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054a8873b83b0d273d72ca37c978f65760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c49584d9225248559b54600b5397761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbcd92f4a50252841ed0f7926369ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4f32bb8dd67f46fb908559f97cf5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8793bfbac2580cf04c1b74bd440873764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244281638912b2a395316f1c6478c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d051ea6fdd14f26350dbfb0ac0ca9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5ec191373687145eada894e0733b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>