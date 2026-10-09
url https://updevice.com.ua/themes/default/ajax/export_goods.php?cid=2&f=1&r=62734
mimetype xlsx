--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5c6af2e4f9e3aaae74acb59ee0ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2520da9953b75675bc7b332c00d2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0716a2fc45e8a3ca6a8064ba962973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb5f487396e88aa6eddbf1a8aa867e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed850f64628e235278eaad4dcad66f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9683ac8c6a395ef89e7f3458888c5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee70fd2b362e9cdc0d588e5e5c1257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2aca49bacf19b74c7e24d326198148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a7434c0246b7e34d152b7a4a245819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9036c686c8f8220cef0fb62a22e394410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0b8508b56e056a8e3eaeee94695e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79525aad05b55ec04c4ca99b5f229a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4ff21c2c9397dd39f5bd88bd76eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22314f6125d50788fe3f9f434742cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e2469a8db54e4bad89a6c469d93c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196466c67fb0721a55785e459ef437e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0c17484ea35f1884527b5d56c7d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d55de128d9201bf79095a4a5a35a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0abe0b206e7d8aa247a4fa00611b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e84904235842fa9607f8b92e0f92a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027b7b30db6104f6ba7d70b09fefa9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb670461678e74350ed062e20c73e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a21a396bfd4a78671fa718ce1b08423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338444901cf63b13544cf2226cbee6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eecbbb1d5776dc14b11d1ded2a40425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd116547f2ccbf1b483d8337c5b6b3bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e4b1bf2a38c2f7e43b15b82755a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7303a4a9cb2cbde8fc36913f8c4da228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba2375a8b21a914fe2c49181f3f32f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b474b8a33da08c5468fc86da747f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f461554b20d7c8c0d377138ea7a33331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b9d1f2467783490e40d22dd5f817c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4320fc0cd26a20563897036df00e21633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5842262000d8f5b0535d6eef12ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d20186f2ad9d82a62ec8de7d28aa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5b4972fbb0b289667542f10353ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5f816fea1a4077ce05bcee02f15a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32352c8d6fc35a02c6b35fbb4c97c9ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cc3771633af5d71faec93eb6b01d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec7643d828ef767c812a674e0756240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ee2d03fd5e4cdebf33bd1420c7ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697703c1a85bc1c1a832a4253ef172042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad90619ff1f90ab4faba20ddf8f55c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8831a4e3c139f45074114dc2855451244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65400b3b8ae20c750f810feb7a48783245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58143a3d3ca95abdf2ff3a83bc05b53946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05cabf2b64c6c1fe29eb0f0044435547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807337a2850e1b0982cf57065a08c41748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a6aeaff12ba45ca051d691b0127d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b750a9932340faec8ca45ba170d1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad987971ba546334eb1470b88f46fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15dc537897bc6f68350910436aa1a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c01b5c04c8d56fb4bea9e4720e28453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1d76b237250fe04de76fa2d155a3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a881d93d45b3abfb78bf1b322e4c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840ecf382169619231ac7112befa38c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1709886d92249732b7811d9cd559457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076716e8398cc8fe1f500226a739f8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1757d6432cd1de19eec02c6ed696eb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aba1815213d729fc578208c77958860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d29b0b579ea7c3a91fe2ef7edab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c168d18dec742b23f16a79b7418b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f97734225b906fd15d8a234a9fba663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecb41ffb1ee98133406089203b88964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cf21f942372fbd1848cd6954cae0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da860ee7d76058ae2b3fad23723b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3de34605df375e3ee1d25aaa4aefa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddafa47c87e32c9602288401b891f5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed212d9ee54662f455a7b13b495d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36661040bc62526b7b793267f5398070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc8a59dc183564724bb8c91a3d87071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fd68502ceb5ffb8f4f113811683b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c332b4182563924fed5869e18909a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67b49db78f21cb7e5eb085b9fe35e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975982f3c0786a15c14196f0c84505475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307821d223be7b9f88571f60e98cd6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a14604989a4f24c01dfb2ddab39277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de6ee0fb420ae7db2f7ca460e19f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1527ee24d7b51a08765a9c2a98b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7b0a735e79129af45386d8240cd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78fb266d07b91fe05d6b846aad60c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119bec3490c70d4333ab62573e48ccf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193e5c53a81bb96e362559ff5ff281583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeadcb196e4f44e700d76e26bfc30284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865c4a108004ea8476f7d467aabec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508609d2d8f272b574e05a0d0792f4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b7f57ac4d8b9ce156174d4de2d8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa557340f203c6c5cb2d63053807f9e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad70c8c9b33a38fcfcb27fe1aaebce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b611ad8b91b3eb27a367e3c5c4372290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23642a1fcaa48e6fdf09e0e5834cf3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0f4f55e8c388ce2b10363467bf9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab4c961de89aec59b026f436af5a5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04a3ebd62f9449e4236220d84d11394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026b5752cd7dc090707a5b5e077ffdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dc5a95e8f787989ef51c543735ea396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c6b60443681763409316a0272f4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9becaafc27699e553e6fbf572d19498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298999a6fa463b1da17ea396261df5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ab2eed65f09cb6773fddbf4e7828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c68887db670f7b67ac584179352e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720836411ca6ffc3d0165887256e2aa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c781f0cc87076fbeb5425284d82c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef84c4636b8e15797b9d5b68f81cb5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c856d0d2f299046bd9dc7b9fbea229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be18e90fc8e1fd0255df56abba122ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d266c397ca42d4762f650e848439a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f8881048f06a57e7b7c6fb9901a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9f04f0b594bf99a1a89a36baab83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9e14a3095f2b0d4c8de74c9fcd69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950877c332c74672b80fd6b9329849a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f012c9d3895306d83f1322a005e69a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39b255718da41233792571c68207a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c56cfa03d7d6180a005f81cb96dde5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53db2156130b028222a4f17c2dc81d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7b81f4d90c472c6b70c192040cb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7676dac155c5f605ac9aab4987165f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63bc3d555b369ab2ce94510f4c4cd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ddb4b71c11ba993d7dc2f32cd8375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bf9d843c275ff5011de1c1d7c3bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abfd989863a2e668aecb6250e061ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9f3a197e305c8460ed59386fc77d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a795968e22e13b2b3a8640dca3b993123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac7f454f60f76cb89ef992f2e3254124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8069c4baced00a3840b1facd48e80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970dc356322292337512b1ef11247b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2226cbe0dd1452fea8ad4f969cf7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e232ab9c191a7541af21dafccea2f05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954638f1c1f5378868789f686854a0b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1723b3595ba7df15eb02bf99642fce5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb08088db32b1dc308299ab5f76cd3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b3b69d4705a639506519f990eee43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d2bb3f1c517348c45475544e49a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297c48cf6a3d159c794fdf0034e0bb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0134c9b8489d0718e7721423040bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a3f0b82c990a68030532d1bd3456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316ac8bbd857dc31ddc3a3c3a8596f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237d78c86c24f2c6a864ac3eb022c7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be20b4de515106524d4ae75ad1ce8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc5d178db258ac34d209a1d2dc9c81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9236c12e4420d7957e9246a42d25e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be938b600cf6e03523f108a9d0e3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a99fa5c4683ce7c378694564b924a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b99cc3e5fc3b4841c3708413b0c38f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c13f800bac391b40873d9dd8ae545145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f3fb3b43a6b236f0180b4d0b564ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779030c10ca5ea2036c02a27eb8cbb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc104f36afd2ff65fc5dc451f18dfa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf664789cd8c18edeec0f9eb277b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd8de8c76dfaded2033a85bdd723d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b3322470e056ec53369ac4ab4ee5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab0932187dbbd42a4b36e2b5a73b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c1706fc03ff2591b0bb2e211e2ade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134cd3a3bc8a921cf9328ca289ea7e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c60a6b348830a0426cac5f17fb5d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a83039633fc12a1d8c3367fe45a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e83aee7d85377c2cc5008bbbf5d029157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302032613a76c1d9759f20343c3bd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cce10b14f9fc6494aaaeb9092277a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda213980d9982270b222aa94006c14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c88fb206454f97797239dc07a37d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f0c30273fafd043a309f43862302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3170996ea4878b0c107ad2c4ce3baa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4d7ab3f36fc36889cf13e68dbb2e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be41696c06ea586aaa32811d50b93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f433308f918d25b1f7857396c097166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf8dd018e1a0d42f30863e8ceee626167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e875a1b2a8095c3114ef5dac1df3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe3cb8acb5eb200d333c4877fb9e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc63a45298f0f1d8dd642454a9e1594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a879677535374d333db0af185813b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d1c06c677b68b15a69f1e8a77acb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b183b7b158593e616b271a077e84ae1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6a1ec9f7dd73ae39c890da3b4653174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3f291fd99e6c085602eb2bdbf06e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a351b99fd8c84e0e4d6461bbaaaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bded9d5e6b79f7eddc2d59e4976bbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648811b6743e87daa03d41242f506a6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a8989fd7dcd2d0196c0593eaeaa82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1e42977c5e2281910bd70cd2cfd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8696a798186619d6223c278b58785181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e4f8a5a508f051357bd73f4ffad4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff30f3bde4437c64ddf6758fd8aa28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010dd7d7fe7fd7884dce1368b005d95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42cdce34666c7b5e31af7cd5633ffe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49621fcd778ffac652f1467428191186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c81fdeaea4cdaa2c629f7dbe8a824187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef58b29fa94043268b6c3e7bcf26028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20c224efe2dc816cb965dd083f4a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3369d9fd606d2c2e2af91c6585a57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb03ec015392b79d4e603b3b094d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f1073ec719667b290afe3bc179bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266eb56ce93544e05656f3d7f7b5fc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7dc769e59dfaf8919f8c920362f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8fb293c50306dbec1010e4b92a1d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc24ceb343864b7d11b03cb4e1b3ad3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864826e53008e49bbccca7cb953bce7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e05fc47d766f79a0667b87d33c597198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1dc4a666fcd4b7ff484ffb37fe9a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576624a0835433015c2dbbad96f2e2d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51747e32c6cf8fb04e543105d3166ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01648287109b6306ea46f13e4412a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa872f80fcc8686f879bae18e2a806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c996ecfee61f47ea0b416ca17ef34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e0b4cbe921671a56624227bad624205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b69cea95fbea96a50db74c730131c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9d395aac664717b24174d9f0636cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e9674b4f307342db02e1248c2143208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398027532010df1fe3ddcbcbe3baebc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8e267b1407764f517fb5136a05c72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a85a3074464ae37918f613179dc8c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d25a1da9ae766e467dcfa8666eec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933b5ce30327f141451906886dbb71b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611d4304e5f43ef3f3a746319198e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b053c135cfbcd2e264db5713215156d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85ff31763916bffb8c78fb3cbf7669216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d22db73df2ffda25d08f1e034e77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f58288d26959cb08f8fb3a7358cda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889b06a86191ec8331538114848310219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b355154ed26c1ef03eb71b9c16cd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a11abd01fb9818be90e7411eb2ac1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7dfbe9c87f82cdefbcf40ca84c36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0085490bb3cc8b6b65eeb2a57dfaef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd56b66b715b6208f3a89d79b560e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b9bee81a179feadede746c17dc7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc155d4cadda946e779ca89ca76c8a04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb3db507f676ad86a458171c30718227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a099df9dc91d43a47f3b066fd402228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc18f84b070b6b5892a31ae7af7638229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7093761360986387ee081fdd4f69d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939079523a6c9b400e13153e5ce566df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e213d8ea97f52e5339ba287c0498b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ca0d7813714f651e0bbeae411fdb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9aae5b77c28bdbbc5991b8277b882234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e163961cad7e10cd63c1d81254186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef36190db54f296a3ed56050d7760236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e0d91abfb1131cc1415757a2fee2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6132ce80ee1c8570fbd4372082b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c4d6e67b50dca7b3e629d03a55efb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156245adbc9ffd75da488924d945d15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd50e1d63576415345577c3b38f530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d253832364553084c9bb632802ad9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2926a0f717ddeec5ce93fafb5d418243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf0de7b5996d97b9941b6778908dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315594bad2937d103d3c73a587a8f096245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4242b4df5972fd24c1369b3ade39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24b734c478634d4541943c0f038be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527190170758f4955f9418bbe1fd895248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a81022688b31a481dd0c2a7cd2cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce67e84a118ccfec300cd745b11c6e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c217c2985e7f5a726ced2c70da05b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec1b665c2666108bcc23a21e3a369252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81d34530178736a92664d19134b534253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e09f31475f2f0a29986abebca21a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944fde3614ef68deb15afb499601b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24587cdc403ba30486ab8f61a77c513256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cde55520b4498f2147507752400432257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a193f1c8c976a03a3911b97e07173e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5cf510deeed4f90e485474ce0c72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a6709b210d9a501e755681578393b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd5c33ec9e169e600d891085b37db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe86c46c61100d4e46d4a82922b169262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f48c275b06a7e102a1802f6a89997263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0cd588c9d3307daf67395ac8e2b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d55c94fa950f5a679f8f20938233265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12eccb91c76b214beee701c80d660266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca6c4f165bba8252bdf481c1f3c84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2e0c806ad2aab2a5eb2fe402dd317268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507adc8d7884f3d93de2588a9c5c7f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a000082a09c89d45a6627423f459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fec58bc3045fe2a0e4195269ed960271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb4e43ad83c96b5d4a98c89095c28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d3dcc977f60f19b1a03b8e7c33047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ff1f8d4c0b67cf7b63964b9f4f8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ac1aba777975845b1da539cdb45f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017efed68f71967b77297aae2a51f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741ccac3ec994c4f5f321cbc6b2e484277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ce2cb7632fa7891457ba097e252ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9329cfa3fb619ad1e862a0f68eb5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1590a3d3a4600a98a89e89ce75981280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29088d437501502de452902b9fc6337281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f6de9495df27f31209145b4e40898282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239e4a9536b50fd88168504b454d788283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc16f496c779a6b32ae5edfa3e7595284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5cf300d256455a5ad8416db4d1291285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2907440700b26683dc896e20dca661286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398511ad7efcd38db2b619fd4709eeee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cdd407a34a571ba1844aac3f95efb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9923242fa0f8a3516f58ea68102461b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3973d033de6291f4b3238dff38a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cab74915fca0df2dd9a3f050a46f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216005fdf9c1588a25190a9b6892726292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c143877220d37ac7c20d71707ac2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04383e61198c85bf9adb5ee0731652294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460692c670bd41db769aa853489f0269295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a425abf333ecd076a5922fd83a297296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd8f2f5ea41c8fb7d14d7c1209c0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa94dab5e7d10e47c49e8eb4baa25f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771806784515d4704b658f96444481a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e023da34ef242851d1dc442651fb20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a885414553d2ade8a9f53fbc8d163301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b2764c835e6977e685c0b2ab8f6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839a311919b124b4a7cb319997cc08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3165e7ded17ad42618d0019c18ae3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530035a784848d1ee0cc6249d0d73d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f221b232b72c73be11fdde87228dce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42bf9de5659e39f6e8768d6c612886307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114bb180904307c397388a86fb122c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a61e0ae03e7b562096d3cf8ecf9c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136603ec1f2a8b8e671c4419421e08a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a16f361b155dd0675f234aefc3b92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc52fdecf71963a68d94006d8b468a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d7d169f3612a42ab19493403942c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b67588e1763d3db5d8f753227bc383314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3106c6742bdd42885964a37e2b15f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f24eb2860fc96863cdd54a3849488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828c79a917bb1d10abf37afc4367da3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48585e9be29d9a224ebaa34d0915fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08161379760be9e7806fb7de9ee7f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15928c264110446cbc1dcc6800966320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24320d3d9da3a160dceb46864e0814f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c3abb5df20de00d602a4191bbe57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa960167207097d851e4655b373df3eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625e79cb2243d48af8096d169e06c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743f6967a386638197bdd18126c465325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f2817cb70665adaf895e1a90bf5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c64c1ee85387eb7038defb128c1da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95165e22ae816719e1a393c43c7d494328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9468ab2b61a0916fd4c6094eb5d79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930d927c7729985f02559474bbcd99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ae7c75ffe0e192361d87259803d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b002e50dfff1aeb6d2cd9ee61ff671332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb5d6af986aa18287b67ad669a319333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114bd7e1bbbc4324e1b844021135a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1744d4dc105a11a54aea26df8e3255335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19dd3068c2d8cd7d221d0163102360336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07117db141f394eacc3f35401062fe37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cb0758b72ceeba6b8dd28db4c66d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e629355f880e3dfdedcf4403629e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b95d746a3a4def093bdad45a57b2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a03c048c43f7a8f5e3f900c0df1dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7195b5e6ee541d14756bb275b59acb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace78f342cd2250f245f1646f0ed55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba6e07e876905cf6bc18985d36ee84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854705d362e60538a1038bf0cad55a88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982601ebac323ccb24ebd83ad2ba4e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf943460e272b044c6600e904cd023b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3340e05a5703128422e407ec28a819348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba4ed4a9b6df3812abe22f4d71b803349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb1c75a875967d5e339a7fd8007ee5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914819b2cc8af66a43fbfed4dd6d48d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a69f39aa8271496ef9a1e78e161e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986cd9e039f384b0b96f6688f453d0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea251e679ae6d1362a87018359fbb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a356b959a3ee7216fb7f9ff4d5875355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d872e5de10177d9ff8f133e5574322356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965af09d6eed604b86423c4b60f60d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220350b87d5f06dba0397d967ab8f7ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069bd2bab7b0658bae5b38739ebb965359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ccce9f69e7a56ed456cf084c10e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a13b6b9576a08d48190ff39e684f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c601d03cbb807d854280d7d69ade6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5a97da59dd8592d71ae556a82313b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6ebe79b5b0473f09f527e32e7456364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e4a04bc1f5fbc901e958df80f8941365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bc0047d80db1357b59552ca5e8bd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d6ad1c9b59257bf7fdeb0abb38ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad6cd7cbcf7f645a0ec5cb33516bb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166413a90fc425bbf1ea02ee046c2143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f39002a813ee46468a5252ea1c40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375408dad78ddaed985f39335c33795371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a674ecfa8e81816637789163de159d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57f6dfd9b6c8868546bd630870cb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424f0f0f0695b849534561c4643b119374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04033e36d5b4c5381f2b8a4e48d944375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05098510210b6e111a711747dcc5e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8c76ecae072da4da9231b4146f226377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cbeb33ac414724f5054f8f173d525378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b66d7ce9e0de1cf55408990649565379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d3e7e5812b4b06657bb4bebc0955380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef13e9e0bb996515fabdb63cbe3d81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602fc66b07575654990da6fbe8daa79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc25499bd7ddf8f78b9738745edd9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ea0e27c5ebac057c2ce53cd24e15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e004d6e9d904989b5409de9526df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227d383f9289b9c34074ff1022ef6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660acf09cf8a17e392067518ee49ae9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e119a49b8646eafc81571bfff7784388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea78a9f107a6f8846296d4f2d6957e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df91847f56ceccbbfcaa7789b08bdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c790a7abf2c8b76be2f6efe620520391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e108d5ee8bf53f1a48b168ab1459c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf6df769c658f6abd1f6fba60863b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b738828775509b42dfef9b53fb3719d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6836ab4f1faf7b4d9bca95766feea0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610cdfb89b678458df2c390c1e33b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598162cae46f736969768d0cc7333a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e989bedc5d060c92cc90e1e59988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f1592ad996ec694a5f89abc4f99f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ec49bc20d6065f20a855c4015051400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5579ce3b05c51ea618ceed2c8e0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184a9c37b458702e8b4afee9dfb346402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e7f9060888f58b34d8767f314d0c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfcc6043481799edde362558653566404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e6895ba3640400cdbd8b60dcfc78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f13e32aab144672c33550752828e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8323e358e60dceb1f71a3ae32e3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2882515dedf9c37ad6cdae2ebf5bcbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef5d2fb9907892d41fc6113648adab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57be5043271deb42c76779c585df56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d18a87151a57e956d4882819a2cf09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3242afd5e07d2a98d15bec537e7c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041044025fbc2cfc0b3d685b7beec4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b5902d23e940fe369523b574bf6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e19ade5e1b6df8090c434561ac737415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d44576165565b8fe31cadcb91f43c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb643635ef87de48124f58969509a3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11b6c5d46bb92615980a2477c7949418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e53462f80f7457ea422a9f96f074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec5fc414426b6e9e3262e1f22c605420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113cd1e04069883297363cb83f48da7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eb169b5fd74f59c0d95ac43c349eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed2e128f219d9656b9e93cc04d2cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e562d3aeeafdfb71bfef7540e0790424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733cdcb1b357d341b4ebd0e27433e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c6efa53d53a71ddecac12230c356426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce83868ca9f72e43766d0dc7e3742427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077321f0b4a51de06747a073a879ba1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc48b067b522f8525a00598241fb8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc02b04c8bc00803a501f2b0b15b692430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cad00d2e901a305c84d2cbca9f348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef78029169c72c990aa858e7e98a41a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4914faabc075430b26c126e8aa48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf60e7df1c574e485d799640ab77e84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6c9088997fcbfc8f99b9bbe2c00aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3f07a8447c4e174f033204f3dadf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b72351af290d4a32b387923700e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97120d9a110d8122ab006f0d03e6cf8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b15932c43432eba8042aafa1128e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb3e76a68e80333522a7bd11581a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a696cd476419dae5c3514ca7e659441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab221556269c5443a3edb1d37c19c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d74e0a9e95b30d4954ecfa884fc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a540a50ac586e2d4d39c27d80ecef2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2125be4644765883115a3fb6c91e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cd7a778af9e22ce1ea041d7fa96b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e206a9bc4160b4fbfb23a393b03f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69ca708b9df12620b4bc59e5b2307448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc4d361b6c45519525b64fa38251b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b0c96c5ab592583a19aaa5e15176450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d41f535dee7be3308824d449972e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367bae91df2df5dbb4e297e64aec07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4cdf80671a2963b4eebae1d34f5cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd353db04380a684fc085a2055bde0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe7c474868f08ed566e52872b250c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b814538c1f4b8833463223c2f271f5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae43c0214f5601f994e233d68eb99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca393f0e880ff6c30baba9f105b99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd000e31cc61d6da710f67f2bf57b05b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66da1837d674eb9a0b37ab3bbda39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcd21fa91d9ced834ead0043f207fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02c6ad4cc8485ff4a88129e604f72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2369dcab55ae9a96fe0730d6303826d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67995ee65b6d1ee0b2399ffeab5bcdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c50cc26d054a5e1a1acf069b4977465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a63db8b1c5d8baea857013d199cfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945987cbb4636b63075681c814f0caa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee980c2b9d3e4276235edb8fcc6f2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbe2521d7a06a66955f01478a7ade9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413bb74608acface87b690822c0625470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750572571567674051271f4f813f69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ef321e4ece0298479caf021728a57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28012d6e3f39a8862dd9e514f72006473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c904972c13d4fac75256dab3b4440cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0091caf804234aeb90643f32b9f0266475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc5ba560427faa11efdc3229ddfb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41159326a8a1e8dddf6b5649664ba3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc681fb9df2a39fde9987ec76b5978478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710bbf897b39b2b60bf18e3ee614559479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4995cacfcae9a1cace944eb68e604c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27be1030181cd36fdeb37ff907dae6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bce7879c2b3dedd77f9a8bdad0c28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b549181a65160abed618cfdbba225483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846a0629a257ceba33188d68adfc2ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cac196c05bff3f544d8ac32fbd49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2588dc930026e15eca891cf711d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f957ed59968dc9e01916d9fe835e0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd9de19222ada0e8b3cecdcb311e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d9370c8ad2807bdaba8c6bf0a83f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b9e2c0e41a6ff1d6e093447d2e98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daa63f3adddf08ddad054f8a2e8779491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec4108554e14c6ddb25515d0b5ffa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f8577dc55309ecf117d7ff5182fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08570ecc2e138aac9e649624b1cdb7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029c8b59aa17f257a5aa8d4ac8876c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e22b83d03c965dfb3494a1a16832e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d249b7970466035d14d821a7e753497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2a0c6a9899649faa85184ffc068f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69348cec46a7fe1266f6993db0814be4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c8bace263099624d475984132aee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e8ddcecd7d43c1d678325d6ab0594501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56aacc8c9796754eb10ebc52228683502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0dca29c49dd2d62d943e6a339f65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ce29b0c679196851ca8054931f5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42962dd9e5a2e4423387a173104969a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bae79ceb42a7ff528a48c7c7cf0a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58af738676ad058c3628ae32cf5065507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c644918a5b7a41a4284759d06495508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e991fa25201287b80cd5a7da4d646509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa90670a234f0011db324401040e30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7389fbf2c78487a21de81841d719511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2511bff06f06c7e44ec03eacfa8a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9aef6f3b0c9eea74fa1d83a27f27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23fe80a64582f9d15ead7c8c67b59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa87e7d62f164840975ac10d8491b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337698165b81fd9d27127066a052c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91e70c3faf26ea9dd33b24c3bbee6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce4e8976a7b0d95f3d361630b50b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df89f650d340119fb93385aec0a83d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fdbbc8ccb5af8b1aadd7f817829e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab5f51822efd48ce51e33ef2ce355521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379795d31c66a0783fb39132ab65451a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1998ef6e5efe540fdbbb12a4c32e77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b3eadd25b17e9ee63fef3884bd17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85969dcd57e0f5bc618fc4e552556f8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca798d1ce056acf89aada3d9136fbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc6713ba093256695eebada929f89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713a17d7bfd1dea79b7e66565e431dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352612d09d951140310dc2aa28d5e609529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c202a6e705e3a887bd6f424326d397530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eebfda5ea3ec9962f65f20298976fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e7282770841af9f9d10d4177d0307532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2f556b6e8c7fd622582bda350d674533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfccb146a6ca67512b1a78b948b3c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b2b87197bca6b65bcb1fb04fc941c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037498584a8241146bf1984ca85c7d2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19c070c8cfdc361622eb4ff0a6f41b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040b3f6ebb62571e117d075e95fb552538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d495e55b9a2524396f332c6e47111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a66f7d63cd2509173712ccef839a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c427835b241ac0268b2629b5f7b12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b79740db23fedc7525b2fd596704ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974651bdf1874e3259184a832c874721543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e370aadd84e2160282f54b713540544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d822e7f2983ca67761bba3cc74c5f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7691e9e5fcd1aae55fe100ad3dfa32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d44240785dd7675171ffe618c3953547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c52bb729eac022704bd3652988a276548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24acd5d7222f1c2a1e6fdd7dd58b037549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355a3734035fa968a32c31f336c849550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8283f40b3f074808adf73f4855b15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df99500d0c6457535741107ac08a35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97a6184f189287630cd4cf3cb3773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eeb9603ac8d33c89c52ee97eaf129554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00243a7dc5ea5d77993bd488f5b3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e339333810b1bc741aaf1d3f9b52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640fad6a195a18084785f647af2fd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efd221177eb0339324d314fadf0aaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25384ff75ab4ce867215c72293196d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81836b4886e41a7b6e0d102e21d213c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8060c7ad414b06172d0f135ce279561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db0a7866a80ac7670a89aad08714bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b3ac999744baa1485201a0bdbd8e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e241aabc8f9abbadbf269c92b63b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07421ea41fc684a3e8c19eb0daab467565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb3ea57a1baec3b68d0287044d0ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364559af97b8b741fc2f6d8243267201567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50edcd3f4137c0d19af24bb161b00c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd57b400cbea0fa74d928389113d35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2376fc72061095c8bbeb52f8fe0339570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f75ce6d8630ee0efae41393b3e521571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd9b1aded95889b0e168505612007572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc78a6212b3d75aad409b9d380436573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e275bf5689e24302dbaeeb8d64f77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548edb5bd8a3f66e12d95d555150daa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf88bf147922ddaf9a403eda88a74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb273e1f486df0639b138b862dc07205577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52fb0df6301d38b4cd783557b22b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6741035186d95d5de033a01869cae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04918742b4120075908d362cbfa12a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a850efba73ffb40a307c44a6a241581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd200266aa2ce3210e02208c8511d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf4236c89ee322bdb1a4fc0fd23c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf1894c059c7dd9a098ddd02228937584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664b2bbfe248f3478d1d92c4006911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321a4c5cecdc9385c758ae1de3225f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af423df80e96ca2e4837db4365d9c473587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7fdedadb2c3a81c6d9419f2230def588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2ae4dc470e50e098085fe739f7eb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a75a7b54408cd08b099e5f170fae4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c505303ad09af989a58b0288b8fe95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1a76303827f046777d9dcaafa1e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e29c3d1060b574de71f7ca3a610bf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c28b6b8d148217e3b9dd1c5cb717f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896a1313e7b0d72114eb1d9b9e6eb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78122344c1caf7c976a09431dbcec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114c97362f59cb8270775e2d33c988597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07838e7472889ba7e38fc75bf709f376598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b3238c345937fe20a034e6a4306c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba6685f9a7cba7eb29dffe1ba1c59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafaa58c305eeb47966b6011b7c602b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00cfc2503f4156ba10977cc5a90c2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe718eb83f5385eb612e42b225ff0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf4513234932b30629d18295e1353604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205befc1ade960a7a111acc05c0c3fee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a8c6b7d26d7a72812cac06862025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1760e69961451d67d8b6cd0deadb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fda48d7aea3d49a2da4681107f50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9e9fc3a2cdf774b4731d2a6f239f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c5917dbab59449149bdd881f0915610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd61797267f42e7a6cb85cea6fd4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a908e6341fad3edc2eb7d9d83e5132e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f1ca1031173fa4416e420fd57d58d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca918e8b0590d3eaf81f06b0bbe7fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55a7831c84b6e3c0e29565d804537615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3a30626a0dbee2a95cb0b1dd3e9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8ac63a39eb9a77847b3a2f19ea8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d845f0401723e989dcbfdef495c0f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb9d7f100da3acfe4bdd78d57e0827619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9b10f5048c6ab0e5da5297048e21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919e18babb95c82237a0a0b4cbd6e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd736c6e7c4d71821241d9e0156fd371622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca29250d594054af0bb592f192b3f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbefc3fa0ac9fdf078fa1c2e6b5f67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee934b287c1603472fadb697b306ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ee944680613c7714097cf9cc5ca68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b958381cf0e4dbc7eb6db1ea7fe5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1a369b7f46205e25feff7acc5a67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125119c68d71ea22029823d56dfdd7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff319f6ed5010caf16d1e9c870f2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34e545f2f2dae3608863b0c192ec1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29bc4f9e9b0652ed58bbdb4cc3904632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d4402368c3ae2e91136008f41727a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b726120f2a34598c836dbb168c59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c8edea0ccc17e5b32202353031d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85693931d2503acb28e152c5acdcf2ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a4f98ee7270887a735138097d3a11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f27f851a52b77f0dded5a5969c9448638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b3b07b4955ba5d9df913e6e4a8963639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef054c51d782604b7cdb53336e205320640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd8efdb9550a58f8c9c1a0b41aa521641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fe3f399f7103edeeb9050c26be495642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655075200e396d5ee0f8b761421540af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5e2859bdb47cb79374b22e3bd2bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e524da9cd66da627148e327aee50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f10557720bd04ab2118bcb5fdb97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afbb7e97319141541fe90c1234307647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8958092ecb254ffca1e0f453c2251d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b76861f05f02da33c8a807550dcbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49e692166ea716f8303ffa249352b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136178cb78bd8e8cf281b7d75d1afba6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b27fa0fdfb7f1d1111fc215a103561652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0cec368a35328627868f85db640cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13ab58ad734fe557c3f61b36a9133654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462860dffc00e4af4ae40a5d45716465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc589f2e4eaeec65e47432049b4bd9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607d5527dd09860eb04a8fd0f3ccf18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc6dbd39304de221d190d7d47b3019658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd4e09e390dc7ffdbfeabe78f754ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef08f12c299ebb9698368d02e7d6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037653b6d2c3fcbd4a5901495e6b149661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feefd8b0ea6361a6841a9133bec160662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f693ecd0b81c3259c38cb64e24b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c0c4239d58a4cd61753c6f166b92f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e20adc2a9e891d3af8a73d2a315e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f0bc448898df3837eb1dde2426b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155683db199cd68b0af48d33eff0ccd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7459f7fda620656097827f2c18f20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a8e14dc1753de232f6becde5c572669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949462b040b61c68991016381ca2133670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a412fb6255164baccac9d0424a243d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b845e842cb53b2c8e5583ccf440bfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d18c8ecad3b71bbd2a6a20cc4db78e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700355c591277e37b8a81762dc6726c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83468c02d65f62d0b8e5e3975b5970675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11082a24090482c39f09e07ff8129cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5098e5c63a1e7319c0b46c6c356fcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdbac95f53754fbe9e9f92f84b53d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dbf1d007a5fb7842c195eee9110f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf701ffd4e94ad145f806e47814d88bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf4773057bbbd76a2faadd9cd22ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4ffffe11134ef512a618630d84296682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860a198dd666d9179b9c9083bc84db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa76edba0acfc80e71ec15bf60d77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040227433116adb954a9726508f78a61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f2381c6dc80a792e5ec1026cc5ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ebd904a3ccf6705cd5032a10e630687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d8ac57a1dacfd9f5f99395911c05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c3107d8f2999effc9fa53d8001157689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7865c7846ed288308a735363a248d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b3a715ddba7b8c5308ee3591a80ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836584b1d6564376b31afb550082318692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a230c4a2981afcffe136f687dcee1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f36c6053f20a6349a9f4dcf29429c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e32ef8e730217a58cbcb6906e988695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2f3a11a6e6acf51db7f64cfc9f125696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711edafc3c1a594807aa4c51ab35a23a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a30a313bb27b9e2d8e7f425ec512698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89610933fb3b4e66c3dcdcbee9df671699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f5a84d0490745224aee2a0f574bcf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a0e09dd3fe6db5e62a493680314b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f61924979890d1454f7b58ef48db52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca9dbfff94953f6a3886967bd85944703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d3318d1255a1695d55050667ec8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec99ee37502dd35ef6c7354d7b5aa24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db9a30b260e4418802b9f965b5bec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28caabe48d8605318681d7c94fd23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94415c5329ddd9ac6a6c469a42a0b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ccd74378843040bb507f58ea15ee3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf11c7f1aa3404d0beea0cd55c841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a2a142681a0f4f37a706d2c788fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d2376e7e2651d9376dba2be7e9e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc18ecda7c6b1ccaf06fdd0f5faf9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c707528f541958db12b67954cf02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3891032ad6e7649a5246337cb28cafe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679bdb3a31c000663a3024a63411841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb87d5c1bcedcaa9752f4869566b7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32beb56cd77ea34a3210277ca1c342718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7180ff4a23d68a61c4866fe106121d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef7498f97fc9fd5fa31fb8d419b6ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd0d5be9ba560ae25d830c6887064721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1fc92e3fd51f048b3eaf4e8b2c3aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e4ced0f4306cf435f85c9765d95b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a909b12fef9f8d5edc2ff8b351d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5292edf362e95b3c2b9031e439d81af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701c1cb5373f409099580a25b62c60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd13d47f95159d9640364692bd77946727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251328c3259178e61530a892bd1127d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b3c6358dd4085974119c45dbed415729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545451ee34d631a5dc1f3b884a59ee28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1fe466e5001fcc7defe40ae4ec15d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b770892882d4929694efe457425ee6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170a4dd965fb7db93c5b0b13d9a777733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634549921deb85a4d1eb5902a4393b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed897dc50a585041144d0d101f5a83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb107e1bf5f7f0681b8a2999cb256c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc75d0349f26b6516dda9925d9c11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30144119b12dc4badd737e3a88cd310b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4133a4de014b7b619bc7a298c6f324739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089979272b8a64761d7ed03c9b4905b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef7ede1539f371951c30914b6f756741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e297bb23130c525a7e90cf41ee14e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8285a5e3deae18d347ce5a906ba77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455e2b1418e6fa28cb784b05ee561a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89028fd9d8302fa20da673cb70b5c6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec99bf69508629d1eea4a8d9b1647746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a5f567209e6579a49f79727ab83a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcaab3be28d9f135f25b11be3738cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ec8ee912ad97ddb88a7a75379be52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b1c53200408c760e926b27bbb92e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ed76ec5ee31542ae16769262b3b12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee3215d755512ea11277977b1aede752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b400cacd6e15039df3c3a5295713d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9eb1429bac56598cdce210a85fac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5cee0c0312f9134dffab6721bebaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a300978cb77c373d12679d12ba5c27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78fb425e2634c8da4c90c15e5a9925757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3744894ca1392407ce7e31a27364758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180af9c17d6a6445805a10aa4c7c63f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64ca2f3a438aa23fcdc6fedf9dedf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c4a4060376fc1850b211fdef418d4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f483dd35f068d6565ba43c220f2764762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856ca29aa8432de7fddf965f936aee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637515e4b2fed884e7811e4214f886a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9339b357d74c62785bc14c89d6689a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004f2fdbe5836028871c0a4892054e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107217684bfb8826922f3283c53d2c59767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d60cb3aca0bad4d46da39f0b6e59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee6b09969c9d9cdc1e2caed4e9c14769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf519fd3092a3ac1819b9d16efc31770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26550d77e9a6ac91c2383b8c31eb3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e689c09bb493c688c41603e606060772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4118561400acdb5ddf1377bfa9ce66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7b3a1193a15599f336c1dae7ee8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d21808dff01bf9e07c3b69d4a77fe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8ced2890d3f876ac91b7df89a5293776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254efc441d1116b9e616168e6e07b525777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda9cf6a9738f5f015f64d823aa7f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5658de782327c12495ad7aaf86e0ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e6b24ab475c591b9c760da2c2eed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c106b9f1999c48842a245514f8a74da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e40e217a18d097a0f11ae0af0eb7a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee55cd6fa28a174dd34fbb119606dce783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16871a4b9140042012f485702e0a7ed0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99099c61c29d7e5bb85d04cfb6c3d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e020e11eb80676ca7da27a150bbb55786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039dcbf164eb71853f139fe7d044672787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac647f1b392f13271117420036ccdc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da678ae945554f81aa463c304c19e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033d0bb7ce19e2a237189cfec200079790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c8a39c462b8dbd019f0ae4e2b6ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0cd5551ca71e18dd5cc747d0c698792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ffeb9c885a7bcd8bd22beeb0a9be4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075951b0b8bc95b63fb14be96dad40794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b799e2d58bc2fb3994189f284ad22ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165e9dfa600f279145b001140a50535796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0499e966d90352012c0d49c03d6b15797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a670fa575a4b1c8cdac1e57d2a83798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea16a3b499817b965919a83f705dd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95361e1fa4a418f005c8c889b129936d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75728ba2018ac14d4f4629cfcd6d2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6825a38beba291eb23c2033779ca8b2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ad04deab2f872ada1d492a72a1067803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118dd0ccc01b70cb108ab36e31be947804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5348e201e58b1c4195efb8bd44094805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb6118f7400b9f63170630406abb4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814d9f81d50d2757817ac9d3eb0701c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f468147247111661f56a6196f8a2d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb946bafd4d8d3b5f6231c5d87c9dc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572a5bba7fc1c38f721ee9786a2701810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c05ac30bc1a0a7d339b169be7432811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406f8cfcb7f261e434a0f0f1f33a5e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8735ec6ee1a8f8cdbedc22c13d631813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99fcbc915f558dcd0ccba5d93d9a18814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b104c13f532ee042fc732b6374a02815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb090ed00814e5286ecbed07c4f37816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37962860a0c172c944bfa1a728f03ce7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806b92e9d2b41ab6cf0476338ae30b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329f6aeb38cc04e686f5dde0ce574cb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6eab6f6b354eae69f951012d7890d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e2c44bd20e96796a2714ff18981a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da2440ba9957672804533ebef4ed4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a36fb14ee4478b05f617b39a1565823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12125ff6d0a83ca7d0ad9849196e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ed1be59f10595ec6f58e30e3410c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920386a74e48318e1faefa3f126bf3e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90275e60e3e43bdba07917f1fa908334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a820761a46e45344bdb69494a7705be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0264343e905ed741c8ff809e3ce86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888edbd8974030e35f938fe1e6844b487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb17b67a044a9702b4e3641f8c7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e086e035ad396a4f48991d222cabf649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93877a86a4d840a247d4302298ffc4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d92e1c7c231cea6ae59e8988c0a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5decec3121ba2eee40fd4e2433d6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e51f5a4f728e4fe1b2089704a76513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf30552ea96065db8ae26eb111742214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9163b0cfa21f5573c234d1c320dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951c25857cffdc5765ce7e94aa542416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eeb8401af57abdaace0ca8d4d3dd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0787134f21c2199077424121e4ab718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2462f6ecfe5057e57d892b361b6e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e12520027c4527c30255ce6fbccb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7593eee6844a1de87a6803dec11c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24e319913a268500244205b398f7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8aad1b1f588ffefda1e4a3f0df93223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039be06e1035abf4a89ea560a9cd42c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44073de6d77df4340269af1a938148fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfde5328fa9dab7fe2679bd744bfd8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91ab9d44f230123d691418442ddb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ea5880f40f1a368d167f105abd7a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ae2b88a783f7745bebcdcf2c3d1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a73a4339dfaa22f55abcd9530c82c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb149836e75cbf2c76b6268859d9e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6d9031f24a68555694114c20312af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e544b03df5454fd871d4206ec97e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731718131e3209001b97eb395e1b62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dacdb48c963bf047c6090a785466a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640b2eb8a0416bed840a40481c2cc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f434e24795bb228e53b442edc10a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede846a7e6aee9930ffd530198b24a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d37723aabe8601be7092c5b0aa6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb0781247e4923faa36b99e266f7b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5db8ecb3cd8ad9d4e0361c4bec32941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897ffc9f443d1b3a3dd53670ac0fe942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759311cef3277348a56755ff977cc64143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767bd18721addf8cf80d4729cf6e6a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e20b838f031384386c245a7553d6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cf129da91ef2e13c7990177e2de9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a059ecb913891a0d645d8c500d421547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec37e4ff0f3cac88df998b6ef01ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fadef84234b98cf50b59a73d9d0d8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6e0a6ecdcc6234206dbb6f6c8e88850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d2efb2ab341b5f1a2df8c8338fbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314952f239ef89cb6b3953347352d4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555c5630f7c2d457706b8e7dca1ea753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae3d79724729d2a90f05b3cbb8e97f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a949bbf9fb9adcac58c1ea77aafbfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cfe2d10f546cf7ba830145afcd77c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b122cbb51029b1547ddce6802826d9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ee2ea2664ef988a590c662e4e1b2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17060db122756f1349b12f2343c9443859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a4927ea4c9d0e0127e4c33c242a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f0a8b7374698002bb902043b4972361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c84f4d036c01724b4e5dc26dca01062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a43985fb3ca7127e5f9ec01e076b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fc2a301e042cb0b6467008225c76064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba36c2f110669b071414f512292ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fb55174d1d80a3cb4d9408a47f66e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bd25cfcbc3cb6cd745e6ee4953ea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ec2df9a29952702442dd4b59374d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb835161eab1581cab58c2773ba372d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275996a5b3e36a908ab23043788155170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdbedeb49310454be8f36cb9e849e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f919918bd197c81d754f577c3b5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3eb3b90f1d5df41928c7b846ad0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f49478e486aa78323d4ff69eff134974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bbfcdcefc220c60eeca32b7ae30db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e80ea4a0256d9441c33c06de98f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24267be8d0c6bc568f77a0e8e7ccd4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ccc806b6984394855ae4402d39c5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf25f442868f0ba15d8ae6aca96f0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f507de821ad435e50da62a1d97d5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a7fdf8ce650d79c148f4c751a16c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2216b873cc7d0b3221630896ecd8d3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f770c5796b0b16f288cfb6873863a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8817ea3b88b8c6419be10f968240f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85c8a063c487f6a1bc165ccc28f5ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a3b453309e57f901bb444b9e0808d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42372d265fac0e5d0d37dd1b84a97c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609110cba839d80de69275753339b8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe2a27d1864f598a148a9217c329789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6879d612d8c354ee47680bb2933ec690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322c72ed9f80a0d4cb1e48a0b5e160791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b4bfabd78e4bffa877c6e04fef8c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd971e0d9b0da90b5cdd1933111a60493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d257d12703572e1d7cd3d8f6a0f9b8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccf7a2a40a86d46b16c9a28259680195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f405dfe3cbf45f9d2c6c4406c0bbfdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3ccccac784942016e7900e7ac68e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840dc871f3e859d101f3de57301886b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe520e5f757ed1e1cfe76154bb8c696399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dbbe1dc5a7da6643e35bb1d008191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314cfba821d5fd1afe8b84a0f3e5e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa70b54b4016a1a62c21bb991fee462102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805904432ac962c7b64265fb1fcbabf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b9b70470167ca04ed8944f040c2e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3e9d611a4c7d10ecbe4dbb7c5e8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02790e89693294b2e6346e8a59898fa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d71b121f0d77a07ddb56bce4f61a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483076856065397e57600a3ed94b70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10507ec0d9a961f5270018cb2f8e25a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1312f038ab2b192def27d7f36eb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f60ba5ecd0b734c05b064ab11ae58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36883058593e75fb887716d0813c5b4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64874178f5d21b675398a179d7078d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa51e2283eb5ad2a5b934d753ac72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e22c4596cf2c6d9a295996e56307115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c5061782e73eca6dfe6d9d595beb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a31f10f15389b7d3112ac7bff09e30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f57c7a64ac17103fc555b84e62ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46394469bf75f5c660b1ba5665ddd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abd7bc09c7bda47be8fa816c7b182120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaa50a955702fff6059bfe070a756b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635dfeb0ac25fbaae89cce63b0019db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b701c52703071fb437a8b8f5fc7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fae3f232f5682e13e599f09a4cc10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fc1bd2b04320381c46b3cb8f2ee16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7216b99803d1756378701c6d9c4d0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2984bb24ade19cd028fc90d040fe84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8781cd119cf8c2eaae980d99241b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187200b003f22339b35ee8b1c01919129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd53bf6856ba9438286ff3ba05865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693eb434988abcd6c57fd1ec138bbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31c4eb57b622d97022c99d8afa2c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5e35cd87316f6250bb793bf2d5b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c45412826264df218c38e5b7ad5459134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804d1513997f99582cc882f256c161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b181c43228212f214911daf572e595136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83215f610734446762880437d3fffd52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72f739b5051b5671a75be255fbc4a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a3ca946078f8fa098d4a8ee8718c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f08c472af9a1dcfaf74b4dcceaa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041223a4352fde9a0a9a27b65eaefb5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208d4af30b15327d00870c6191fb8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327e6c61f02819f30de462702cce92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c062ee3973995b62b24aae279b74b68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ea59f879f55178d363092823d3695145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c311fa17eafc1686658e6c45bc23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca121795b589ec220616777d7b02cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9025e2a138f799b7f7399d06577e4b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506a439213050abadd7b8a321e1863149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be43670912d2398d26cb9b37e55744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d155fc687eb3202277aaa5a4fe8be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143db27d236fa149dc3ae450089107152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bfc44175cc33a846a31cb58c6cc12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51405a48c69eeae18db7cb44c21e85b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ea76238357cc90ffa15b8d66b66a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19249c8a00effe47c62cb929ab91cba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce260afa1a1b9d49aa0579fa639f34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b8210a96c41cfc8ee8ad5f622794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca250226d1ef0b33ee854ef045926595159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225ccadc125e9ec641b1444345ed17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c249e092d293c5f81193b443ca7df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6e4526b49f12f8790e91ac4679dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a38cbee38045fa93c2d523e2961a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9744579769cc501ce4df37b6cb860164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b240d16e9445b8bb012cfd8a671a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e0204304742c64e990edb7ab433a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae55326bb1ba2fbdf76084d323957f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c625817b26a6833e1821555dacc6594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2eda8def19295e8083b9652e1452169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ab7a658de7627dc89f5d5b060436170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde117320ec67aba015aacf67ee2340c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea8ac32415acc7810fa42082c8989172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080500c66816f1936926bb1a78b958173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29f17a7478132a4c7f4aa3ef52328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632fb21c4671281db681653907bd077175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e23533c63ee92b77fb9d23424eaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24d2deab36d08f43da4f414e538c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab037932e9ed5e991ab40a6d6cd9a431178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e470161163ba99a53ccd373162570179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157abaf49894105b72f24c61d1079a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb21af99a8d1bd468f4a5d2049857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8236599f86c2e8b2d430e374cb1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c55a4f47242dc20a5fba6a5345de6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38dc0d5c1534068f1445f38356d1c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd833e91b2d161ecdf37b95d7c93a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692cadc1fa59cec9e0567f10c2b6365186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588f65b72fd485179d73827e04acb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02abfe6cb1a54b8a731e7c2d7158c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde40a96acc9403378a9e1204d3f315189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec073a36a3749e23cf3753cfcf0a3eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98756b5430daf851663992411bb4b6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936bdae17a9d33071b53dff90e5b95f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a56996dc3583ab1155971caaf90fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8b6d332110be4f982e26b87ce076194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f1a3b87afc73163346f10b5313807195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c5db4e7dd83264e5899305205920e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95a17c41fc48f0d7b4b7b03ad0098197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a9e4c39e7c80a6dfd133f69761d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859fc096f394eb64f7d626e0293da4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652cd83b96ef05ce4cd8a9c4ddad12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7800f7594b0a45583d0a7f4adad842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89275f43b2c0f7b828d456561df4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354735a667688a421cf67b614e9e1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8584db975f76f28f8494a95fe8c7b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79361cbb235f0cdeb1d37dabf5acaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919375bb3c17ee6fd25fd8f8636e77a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acc60fd04e3ff3134c118080192d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f591d475ee6c058ebe0dc8c5afa51f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951c398c69577fb7892f5815f8e4007209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb85e4fc63bd52b20336c9ae2be7897210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e74f851dfcf9c5a06741939074f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7827675a2afc8cf79b5c043b1fec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed879289d2ffe5701a773efb9337b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e4734e3c0765a24392cb38629f77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ecf2e0535d87745c62d078402c277215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61ae29f623ad37b9c68e9963ab5f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e37c4a754d9c993e52e6293b4632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f682a18710d792acb4138fca38ac44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca642a1cad182562dec9e0d76f6c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddbdd855ef7012bd29a60da1057c99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b58c6a584faab05495e7a046da2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb4312ba54f1ede09237f536c7c195222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22902a1c468250a6a1ebc22365e775bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a903053ab5be902d7f0765026dc6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938dc1f2fd07b81d50d386b4336af2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699fc955e31d304fd6a144ea110e5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456cf11a6058416c5cc18ee039cf5ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058d10c2c4a81c201b82fd8b01248f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d990c6306e42abf4cfc4359eeade0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a18d3f25c656b20ab9f841cc3a48a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551813c200963a84593681131a300d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb5b39f437a20cb8e60a8b9b9895b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1df00185385c920afa3534a776923233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ed23f66b093afc4311db1121df18f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c92d1ce2566439aca51836bce8e300235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c37d499a1c56639faa57cef47907236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c71303b70b2e04db2ff6a647f1176237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbeec55327464a09c26022179d8611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a709a0ba0ff94993d796a7e16ddf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194b2af11519cc1c0ab8fef9b23526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba531c78166ba22eece558f3e7993e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b731d51719d7f7945410f2ae1c43eb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc216299ef668e3a8d3e65b376b70d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307399173c9d97a215fbd244ff9dfb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ab7f03cf92896075e0566d0cae7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7307838d500ae2aae51a49642d00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c960ac2f00e91398cbee908c7d8653247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f49d2a4c8522fc2d878cf7c5703b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba04fff74fd38fbb9abf9e92b4396c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d034043847a054d860950d5273905250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bcb53d94b3fbb24343eb5597f6731251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64622efb63e419f7485432631c20b2e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa46f337d3dc7e0b113d8a2cf8921ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e022243272e2eb36258f525724c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3ec2a56e87e144688900e663542e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ab255e196551645cf40935df5ee0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331586d8877fd4e04021c3b23b46bce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4b81eefb1e352ea3fe7c06cb6620258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacd7f0d5e46fe939a40bce28a0858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fe024388c2648c8882dff9e718439260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690619e5606ac32aed1707cb2e037c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c467f0cffa1fd7d67d49604693f6db1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775453c669e24c02f7eda5c79e54854263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c33f8ed4f0019d1dc0e4ffeb161b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622baf28573608bd575656683b86ef6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d801c27e122dab6a4cf047a1fa412266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2c648c136d6dcc3dcc9f09edfffe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b17759c53eb7fb9e04af1e6a7835b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b698075adc0c03cb6b5ff2c0c72f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e74a5006b504f04ad76e286ccba6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8cd5484fbdcf77b9031a6d6d66594271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8dd1374bf021a00b1a08c9a4cc7f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4cde72245ac69f587e4d223b91d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9320419d8fac7c1c0019a5767bdbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357bd706a08a77adf2901c8ed8b4a17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a241658987084b2d3ce2269071d96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84a0fbe008a8db7cf8c262a574c746277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a5e3ec1265d0c6899fbe8326109d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939168757f5d0bef7a82db0939fa1adf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68c559064e5f95bc4fe871804a97a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e220e1df0fdad7e2de0a4e99e98e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1bc1729b2a1d6691bd6d66f24ac44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab0285781bf18ed7a2dd8cf378513283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55a2bfa7d190f2db0e4e40d7bb58b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7327c61666100e6d8d9fc404fe1d9e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a908f4a46abb8e00d85c5106e94d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b8547c300c8473b09c33868af1953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd02c1c68e269293a84e8ba36a5505288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c78e369e93c4ec31603f27289a0bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484b92f8ef41b771b7927fcdb90d4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7ee0fd698ffa2486bf495235b5674291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305bd59ede93e543cb885060bfe3ef3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0afd6303c16c8acf5ac359091d2cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46af8741911902dd29c97477d6840294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb8cd790903d007a83c99400bca859295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43494978d53ec991f84e6886483d98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521cadf5376374b0e1549d25c7b8626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6754481d4fc97ff5bc4079dc29a06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffff580514c6d8ba81ccec3e24e127299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aade11a265a975c3299cf4f3957d94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf726d4845c98651659deb8d155524c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcebdec43b4432158c2b02d40dd06e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0fa6f1e92b002a949697a367ffe1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb456f2ca4d62ccd6f6e46fa20eccb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398b1aaabf9499d769bf0c4c3c6d73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb42e154a505bac432768917d4b29bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43878aa3c377224c295e85f191d866307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb4a7bc8c906f3be7390385e707e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a52393820460ee8911463c0d42a779309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d79d7f95e94998cf5a65aa021e78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d2792d399808060c80dc9532bed08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b3aaf464086c6840db26dd46134ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204a4276906af96875800492414eda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a28a26280f302580764e16a26cb27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c9597922db81656aed648cd8cf575315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a861c7c556d3316430f38a9d31e519316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648df2fc426ebdad9a09480f2c1d2c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0937c60089386dfcb580fae8a3066318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc961ff22a678bae2c4a8e3a7c30ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa3262ebee05b6d1e4d3c96efbd9da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0d96ce1cb1f66e9f4dbf36f430e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2da0398b9d5d2eaec1166ea3227ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ea100d21394cbff8b16671c9da0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd8b71929f77659183f79e0f3e114324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6202b4819230e18234125d9bc14882325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b610aae0cbe53f97c760def754d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e697805051690a79a46b7d414d29d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f8dddc6e766a05d09b01ac229474328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df71e9322774d6a95f7b7de5999c80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99af74259e107f99cb23e7bdca48ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525e2060327fc04c0ed42d8354e1da9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a8109fc6f48b10174fb06cb87c1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69f7ed70f6dd1cb1eaa9ccade2f32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3c3926313b377a7389f5d45194e35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ff2c1e36c81187245e73c978b1613335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428f2ee34bb1c5f85664a5d93f3e2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82059e0c94fb538fffa0b61e61d3ba7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c6df9b7af5a7824ad04ba26e82bd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c10c5b22369a2a09d3fc18ba6fab0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a534628d20f190fd6f65b6b4b254fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade89925db37ea84d26ce38604c5b5b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc10d29bd5dee69dd19030225790f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1600f388e265a7a58e0ff57aeec849343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e3b16cce08c0c0c72daf1fd0d1ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193a0bc2e40a58af971961cf519861b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2579385dd0f1d97ecfef42c791085346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20323612938f25321a5af0e52f98af39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5448259f4e4ba8769366760d0e2f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54712ad56c54ac022c882b7221a2c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d96537d40b9feff4ac73591a1dbd05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b2a31bcc5b2cd8990db1d9540063b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd89d029d349f740034ab971f427fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a49e8f7fa44a36272006aa9c81a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1df3b696dded860421278215e1b77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03cfe4f362a205868f49f7d75d49bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2f76e095343e74e1d316432220a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e456e70d27a67143cf2edb7b34287357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87a1ac4f36f7c9a4c1f6a3f2d36d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bac308843bcee30a597fcbbab57be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97960c388430a90a881729542e1ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b9e31d058c5e7c93434c5946f9c2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a0f7de521d3baf4fa393bd94600ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808dba20fbf91da063b5e10942bb45f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69568fec70dceb336c4d2840f8bb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861aeccab295cae1338149caf0ddb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753314ad7278a3b6dc4ad868236529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a27000af66f9fad7be6e23c740bb6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d5d81961d62078daa0b17d11f108368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f15bf4d8f2c6bf970b9653b69260369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a9edbff500944dd7c1f412ba036d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bdae8811a97ca29624112ca4bf17a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2ada36bfaa0ff05c7f58e4a0beab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc745795fd8c95f8b8b30d88054e40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5b53f5a68850b699bb2099366ddcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfdd175b3ccf9dc204edc85328525a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cafbcb852a0195c0acb11a3cab2f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8beb9c5b3c984cad1fff1d7e280cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10af73bd248b26bac06588eba9f5fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606aea9c6636dc40a6ef4d3e5e53c9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1be424ae14fa5f3b5edea32cf36217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a02fb2b57bdf3d48544f8f0f5c96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a4d33e84167883d6a8c812224be4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d764d72b7fe85cd80c1a362d0f94bb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adca3114b0f82c6a04ad2fb4e8c726384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe05c4280962a6fcf02d32b35cbdad3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a03e16e0ee26cd0d66f850266e260386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b28d372e46c7af53b2d37bd2e824387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ab0f81564ad486a21403fc1dc4ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb026a97d6254fdd5c6bcda46fb8d2a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82314ac5c0582a9d07cd8f7879f9194a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56619efd03b4fced4d591cf20b51d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2865585a4fa7b4544bc1411fad3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f32d985c2c2a903dc370b2b6a93abc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cabfb040720ec6162fa2e4ca5e427c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f47c934dbeae51c89193318490dc55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6504985dea5ab463fe34517023407dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76375c17288d88cd44b6a226e418d269397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae05dc1fced7a46e2ecd3a4d89e7c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce79ad4a82754339a6aacc81541c29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb53fe8acb9c60bbf6dd1b62c959e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1486ec40d9c9a8282600c0bb87e4f99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364aacece1b450576b0a3b6837f12d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d62f530e0787d755200c39d5ec8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0e303d5577f29d7b092ed657bdd12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874e16a6d703df905f7e8978e3531b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f259446c330d8a298e3ee3d7d7fe09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410eda9c3bfc9fbbe5e4fcd4c7613d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d381b8c38420e7c477d2462a96191d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79b7fdc57fda4d3793887be8543f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56987f9fdad54835edc08f44becbcd1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac87c7ae5413dd3d3f7f640c922da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6455f95523b41348e4f4bd4b25ff5c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c250a8776cfc7a4b209ec2043b07a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d8391c1b7d384a537ce7aa2e1f6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e88fb4f286bf084457d1be4abfe77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c7c6286e11243182b5c6c082999f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c373ebf2fe8a1a267eccb69f61fbc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f17bb3cbabebfaf2fee45db62ed4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba9f077cd9a421026b65ed78f98091419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767073d92577ab6cd0d7df666847e1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac2e1fa4d76a25144daae286a1bb2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7cd168baadf3c868c70f93fa2157a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231cc859d57c2280aa06d9b9378329423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb478b2920f4d596b76e6b94887b6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca909b8dcd4e4abd7a5e2939dcb0f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43ed4047d9dc326c2f51b7ff7d32c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34818854d21e71e0436674cb805a7b1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df956fa84067518b563bfa1577c40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d61159519d5e21ca050476cc36f5ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e30825c2d7d9f5c2bc563fb46fc7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c638ad2e7a6f9c2dbc51da5f0959431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb5f94ad5899cff0edbda8b13ff3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f7583ba69097e614a45f6c002593433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d08f78c292208dccb70cc78c7aa39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b30af3fe6d04fb295be36e8ec06d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddbf490995d95e21b2550c76d908ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9579821d21bfd5e37b3778bc8508faa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9638009e7e87f1fc13b908d2834c28f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76799a6e0aae43c2eb9c314c40c95e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521227611e1c655111a300ce9e5725440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da7ad888de2669322b6c64fdef75d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102d0045c5d957dfb9bed99b2ab2f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8714d2175e753efd45fc7a0ed9af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3f634d9e53278b6f6e7346e41b93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3d685ae380bc9cd4472735600a7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24ca8edfbdbb113a3d89606e9339de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7875ed8b297b770458710551ef695447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c46d4c764528a24a2e65dc010602fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c24124fe42371bda9791a3d74ca96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719335bc6b9f5acba5de222b0bdb27a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b5f7c8594756c257b369bc217482e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2673f005c758c0103350f8d5075e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70bcd86038b171e8eb744b2888eae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d1ee3fcbba2bd16f8df36369d1f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a40c8aec91fd14c17da5817badae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b79d2a6902564ec98a76b33f27f77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b98752a767fe144a1b11e80f7589a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9b0568baa200c0e5a85eec19c658458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dbae97b0330d06350c8919189413f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032c3d6acfb3974f0e24bc41d62ac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da77a5681120330cd2dac6f517d3ec9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367d1bd81a40fd54e657b8ff61a48e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed991d5cfe2d757994baeb3730cd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a94ed02537507c6592372e2d2dcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e0f0407d65bd8dd54f10f1629ebeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c125b7f27188dce2ece11cdae10ad4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea0a6fa573c62bd8441b9896fb5a3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3c413e1bbf8e09b6aa2c5cb3da16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0c943d05a60bb9d58daa4e735fdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b689529f60e70fc7b66ab63559f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8ec35118eede5f110331644f6c7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe816b2cce5b586a0b2c0f559f72d59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511479624e8865bf76a58b47ed4544473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79b3268d9f301f36ccc2a6b83b54e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ed034f6b01661b8be01a670ae5ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343352de09576f77e1ab351675f266a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826c972c28d0e816c3c533468fea839477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f50429db8e4c54c3dd54ff7a9c423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae81fede5f04eb6b1c1515d3d9a4bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f36aeefd6d81d75ad57a715df59fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc369cf78554c6a0ba21a5b416214996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042314c0a5a59a1a6cfaa2ef2ab58f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847280de9f4037f073e3b19a53d399a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316bc0d7ff9cc104a0e07ab6b5359d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0f6e91dbc41e0874d72ef9c220f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d50b4e13a1c47841e0c473248d227a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a0b386b731784eb32a80177ab303d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97af7a61c9249217db8ff208f41e55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeeca5eed4f148ec698eae37c470ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72bce8347884c4347f43b92c77d6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa62bfbc2e05ff13a524dcb32062f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2354ebfe227b5aea7e637169edb349492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d8f832f84d1479359014999e24214493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb801a061f96cde50496753fb6532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c084fdd30962f29be8e79f546aa5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4bf03c20d19a54c6db83792e462e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce1ff23a2f8a035ba78e7595fc02a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb21bf95a02412af14b45e980a3f07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f7e4b5249b84ffe9dad249738774499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86c4b0b38ee87764c4be0848161fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48483459573b3189b427bda626e17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af963f953f8502795fc869d5b091b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f98bb2e4f534a9202adb1f678195503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74caac019db27bb611721c404edc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f20694c7cc2aaf12e5cdc100fa4af9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b951de49a9f9b65ea12013cf7d8a0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffaa084192482e8d6220e955b814f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18343ae91cfdd94d3f0387a5662c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09123bdeae8f9776d236436ac459b5cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761bcaa08ea4a59c7712eff0ffd1d5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec6e7ad073215c59db4ba5271183d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314819ca272a11e430879b55d0f513512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aae4c24834e62d6dda4271c431838513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb82412a866e17f8b1d8ec809a2998514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc58026ec4f32970a514a1687d608515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d633c2c9b55eb3ea9c1ec6b4f07aa41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0470961dbb681838cae7559d9823517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579699b06982b7324484be4d7df53a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b47f54947cfa896c4ff95a2302d41a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b59770886588ae8c39b0694c79dbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc897031bc37bae416f059dc613038e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b5fed423e1e4ff6bcb647166b77cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf803f74a90d9ae8dbd65ad8d3a586523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d83dc243bc9b0adb8881db1b3e64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea5fbd2595debb3797a547c0727bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3f93d4b5709e0b6d2eba2dda15c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db8fa94a5302b68ed51b13f0a2c8aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d13fceea9fbe1eea25a785460339528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989838f3b487ab7d45ccdae941c2d63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446dc0f668b90a524e6f6add43f237e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134aad158704dcf61edd79a6ccf52ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da9da5a2192e14e0f8fd86085b021e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42b4c1c011d0d5bd7f5bb0456cb85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475beb7764b3d801dadf5b53c999cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db160434c232e33b7f52028b0c2a8e9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb4325866b41554c317e23ebf7285536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c94d9ffdf496e8492305015a8166b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c9e3910985185e1cccf31452a2ed5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e7d8f7a8fa085526c15d2fa664ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9efc93203d9da6b2a42ec4e78f2a90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce89ebe7eb8c07cda5c3b53394f9afe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112207fefadf1ec8872a3bd387eda6c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de8d92f538032eaf428b29dfef762543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa34dc1ade320d17932e7948c8cfae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed4364fc37139a4b969896265d8b77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44eae0d64b5eb091d4b28b6ff24d3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcd33b007e979769cfee788d441b70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ef3915fec3d58cb88f24c7fd117ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c4b8217cb759a017e0ac07f4bdb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91529ef2293f8991c8d83ee1de64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc9780c04f9d2dfc989a72cc552059551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c893ff66e9951ce7d9cd5b74943a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96312de921f08ab4f694d4a3beda6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d77affedc202e6bd84465ae5c1beb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b708a730db562d072af001ed6ec548555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a508d58b4092ec656008b472d4fd7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7dc3f52b2f9dcf44a7c0569d35990557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22208349851ca4e214c1d93e63b1820e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47235e2294d02a54562521850ccb6e47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f4339fa38d23eacb444aa899bd0e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99910f8fb3422f1a585e65dfb405bdfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de400011914ff9c89779e57e662e73b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f073ada9c9472623b51d4e41bbe8a63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eb1395c07b0fdb08e8545444e4882564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7852b817cfb71430349eaaa84a4c64a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbfee83e502f686f62fbc0c2750ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f6d8f060143c3fb37f63053e855bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9254c5c9d66538b27e45f12d49ac06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ac4d1672c6fadb22fa9b46bbf236569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ffb57091ad8adfbdf2c84b4771bd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacaa922c5455d998ff0e6f90b5f47e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018fc4890b800f191de2b231050d8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a9bab976e98b26019057bd7f91d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066dfe01c1d438f185f073eb210a6ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a422e98f40028173e93ec4a15bf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5786613d55a9f970e7c143de927167576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e464e575958270946d34b581769f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffcef91998c171e5ef8301d3160fde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea5335ca597f1b441285b8699dd31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc4c6d636033a40d6c236fb58c6d06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f8e888c0cff4e8f699599f3daf89a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185cd98d3d03510bcf25ea8abd868a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879abf5c418cbe8eeadc64db69e0d022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ac859913766a08b799ee4272f999584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae587d1ce7d53d45f93a2365f03b1416585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1e43ad96a63af24862990813da20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6b7c673c77b9003e1eadea2c2e30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545df31b7e071d23ca97ab06a3d0b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437e2f5811d9e2ca155abd77c573ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69643722675911ca22edbf4a45b8921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275479aa13f718a9dcccc732ee98d7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee48b95b6ad67f9a7345eb30f705b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed35d56630fed2052a2b5fe7baa3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba06fa22cf958c788b7b870b27ab1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775589323ea3a0ac773350c84f90236595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c0a000eee556ef03ae3e83f825aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87dc4d53aa02bc504b5e41f3013846597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183da415a3b4a24323e6a0f953f552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622a91182c3ab52370177cf0874f29a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c67d065cbaa09cd35143f8ee503f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eee2b5f933ad0cc4b86dab0d688b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6058e8cb6d08e3d52bf01fde4db15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d5b48179baa146940d7e8283c62f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bade49225875ab7a5523bea30bfca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af07f06e8d2a0eb86753e9f2d073fc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356faeecffefd3e1f63909a070b0d70b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974d708c0854da253a984866662633607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d4678a9740953964b3b899417abdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb6a43b20859b5e893f10314bfe2c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75843c631644ed9e662193daceb723d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b9dcda5abed25f93efabb10ceccdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243543b9dc51aa4a06e5cfc5ad1363612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bb25b3f748787ba226d745bb62269613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473a189b1868f363283291aa040d094614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b6099ac0ff94100c858b07b75bb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b65d0b5120b2f826fa53ba87dff7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c402f78f346a60e683458935d9ee63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886256f464abf9c7399f5756391afce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe717f442f2a2bf242be93c98030e12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55674fca513c626f1e9d87b811aa481620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20448fe1c33684dbe39b3046115c74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953d36fe2afa7fefed49f2678885f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4ae350d2c5b8212cd2e5e75c9081623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139efe4d94c1274ddca8bc8b2fa8f42b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a194e6f1f0ec39788fd0962decf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee2e096b04387f6e9f0c5545414f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8256be1b10c3cf125dbbbcd906b83a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6992034692cd17422f6007c29b21ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd899301c1b7435f3e4252f9a6bc262629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb4bd65abab4ce2a1af2f91300b7e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc89d7650eb803c2f097421bace187d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e8ce4ed6a8fdbcdb30258efdb37a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca199a2a906bdcfada6c1ac06b1a3f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d53c66fc77ffa3d9dad099b18891b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84e62ea130f334df3ee183fdad0e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223ac115ae21dc0b6d521b57019562d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd847b58159bff4b062c8a4d098dc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcf8e072fe5413be0b1373005e3f94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bd9f1dc79ce5fffd968fa80bdf85a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ed63f74479d7eff1386876d018f82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c9c24b35bcee2f370de2829b94121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fccdcb08cceab45a596dc069c8506642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa1279abfda76a23dcd06bf6b3d30d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beace3ed38aab4418e60422f95155f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62118a5dbd3ddfbccf68c5b29a745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a6d98cacdbe1079f18f490dc60b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49afcbab7e559b0a44e5a7e0a92e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786fd5e9a5362225acb402a8b351f4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1493073fdd5ac330013e8467e33152649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18f55bb134dd896e2188c0564daf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0135e89e49127a7a0663433184ba8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a12e6537ee499999347b307c516ede652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563837588bb49e6279481e65b0de41b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9088e1c1b7abc6518ad3b67b5bad1c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd17b1d3b5d29641e6083110c078d1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b41d47b0885ad017a817973d8aef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089614d741180d3887c0c52c0d4b806e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ee2502aabfa0ca0a7d6f759695ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7712a36fbc9b7d903f7b77f07e214659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e19f0e4880ac1ef123071670a0de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e81001f2e6c2ab8164cc123ace3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d967190ff463b7a229261e97da59b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5dbb272956dd68f0d7fbe557e477663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c8e41958d878784cf73ba982280a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742871e8d862179f61295babf300584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627177cf78988f014968e4cf9612fc9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4b80fd1b7050d762f87acdfba4f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65721bcf6f9dbb888e4ec138ccc41358668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03c9fb29bf4d308641928100c3d800669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5307a85cd800284a2d158308f890307670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c441779f95fd55f16282483d52f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8732e667465f7afbeb490704a94d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b082bd7c24b1df57abde5a9932a3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522bbeb85aa07422b0bccdc28529808674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f8f342c5b949e949aa7fe262a7e60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab395fa1524a430576f00ad24901aca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a887c72c2dd1ac6035244152bbb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878938533770a9301a7478eb86dd11cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe5d2d83e2280810ee59a1a71b99ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b01d823089f47c9ea105773c2e00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30227acbe70723e16964495c0b3ac718681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42f7fd70446b661ccb3840d8ac0642682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc884b95200075feb01f4f3853d0335e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d62e2c03fa6c21926abd9c63e228684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff54c43c74485e9f5186de057244fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08949b9136b0cc5b74e1764d0dc2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df8f8cfe9291941a7a6ff749cea830687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded0057f83bab107de99124cdc731a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b07ca59dd401295e3894a125908b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868c83f2ffc1945fffc075abf1bbcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c903320698ae3d71315e0293cca0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba6981021d04b0dc35961f3f1a5899692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8c12a55345fb5add160c2e2c4d54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f2acfccf67fa16244fb0160c139a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c6d924c2b97d34f6c1e3468fa397a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e7ac796aa13fe188b4b8810c6006696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f345d824716096cf26af1ddc2e7e4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df9803c045f50241ca18c3a551a12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35381bd2e38bbd28fe852b59e04f07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac1e4f24f303829ecb8f9ac433238700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40e5525f4a19803a12dfbf0c5f25f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4142fabe2802a3b93bb9a14fa510d88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0dd6f5f51013f74f898a7b967eb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7d0337c92359ee61b016ace093b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96e5d0068fad60bc4b8979fe67f64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef4f3101e2f7f25d38579af46dc33d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10abcd8d7fefcd27f92b80df3dab3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06654ede4e2bb4707ae05e8c9cecfdb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df7789ddcc3dfd9eed653f6c75a67e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233893b25f99ab2bf9b2b611d3d544710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7f07b46206d0635c296cc9495d08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a612b7e9a3c4676145cebaad5b0cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4a674705e4ba92f8856ea983bd80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef28324ff0e9032f22f7e41760e6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278368c461e78b8ae722779baa384e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a65da5790a2a4af6c04f987c1e3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312a86232c72a03b1c602f0c8ffde84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2b9dc8bd172ba3a81ab885e30c10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7277759d94e096687d48acc997f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ae749a3602613460d8fd7e0146d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b318685328fcde8ebbd56f3d3121721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05818f0444afc6154d814ebbc7fdbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ec6ee3d0172d029c20cb4f12e28d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2199f606179f80924e27697ea39760724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81ef3d5969e8cff793fae467cf019725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322dde95f766ed05510d978cb462592726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933953023c5125cc33106e1f56c640e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29836ea852a9caf0a1e914513eb3f64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe9de96f11f62d572f67c762b800fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db52922c4cdd956a516d7b93f92f7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5523b3afb937fef97c5488611eeaf91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b8984da69ee88b5af1faa942d984732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cf557a67b7e8b1c394f04cbd32594733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11eaa02b5a78028f5739892a3981d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f19d23eab35b42863476bbb213dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabbac7cc5dbf8da03725e11596ee88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed593930c437261920c72d26ee9624737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38732fd829471a7156aa249f4ba29abc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffcf462ef7b49160d0f0c65e5c8e18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386256efb84698d9b2b1934bfb94aae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f19e4b448e394b868071981a46e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5554a9ef5a1dd347c3e4d1dd492b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c8770db1d2ba2da989f6830d03a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cfdaaed54e11ad20c31f91f8b66d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7fdbaf3c24c99f68d9e6d91c1a99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d70d04c12b6221d2d86cbbd6c21f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e61539bdc94bedd315f345f497bee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9a77f9c2876c05b3806394a42d52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af65fe8ea286cc9e94d62bd54ec230749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55a7aeebc11d96c2ce7b4b4b5302f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ffa0a43db804050b77a51a1ee1484751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258c339023437ca5d8140e60cade43e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accdd04b89cdc653a3bea5f3ec0b063753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b35d6ca6fce54fa3ad0024a1f5a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb7aa476ed84feaa9b95c44aba13c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c755af3165ac0837f1a83741cc21d10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca249e9f952ca26783638722ec3169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c2a1897f8779fc7fd6f5b4aaeb0c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5abe1cd8c06d37ea17b6207b1829b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ef0d18b512dc95efd9436568c4a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a64b57694dd33f66c9845e1a8b6ff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977e7f8ef993cfb837c5f3a203d0334762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d25610a570e0f0995f91e01b74bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb4a5dea1b7d83a8931f4eeb82dc71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb634b22121a35087c631c9368a18e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb06284968cdc93b1ed9130aecdc4d0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972fd082178f78842270890df58dde767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>