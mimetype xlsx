--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa882dcb7ebe18973805edb6244ec551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc49b6c248d59a53e2df7e4312f132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c8140d5a99da13cb40c8298da60d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eb9fd8a67c2d4cc85707c497a0ea74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9f9ed9d632e881767f021c176f305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c51789f778bb7f7390d2c463654f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630c154a607cc591f5279a25656d83a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba9eaf86f7afb1514dae2aee66ee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec65217065af3ad0c86302a95810039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df92e00255c960c67ffbe41815101e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd83130152a1e704b9b7830eaebc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a9fee9d030bb250c60ba92e390a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6779a62704dd26d1e6383c9a61a53d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082427c5553e286f987518eb0cdfb7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d256d521e84a7fdb787d000ccd6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda733dec786797d1983b93620323e0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd8531ab662988068534858903d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fbb03dc211f5ea0bb2a765d9383eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3aa566716e16f24ef78be94ca38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46431571fa0085caeab8cd08ea541920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e11cb61575583c373108620993f6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e37a9ff6ad25d7cd117feed763d3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a056eeee14590b72f0034638ca7125523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4570829c441f8613af2d8704b3af5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d24ef26e40183c4e3e68ce540b6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ddf0051f63b81d4574cabc3d356726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb967e2c031281e08da9fa9f45bbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d54f86a44e843aaecdf2098be3a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f09b3ce9795ce9d5ee072dd02b5a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b0b85a2fcfda5df599d1dddb535f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956a4b8903aaef9f00604026b47519431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7210913612033ba1516f58038192632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8712206f0f67bfc9881178d4001f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86430c55ae9c3781f1396e70178ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8ec3ee84ae4b9f495846e152275835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd234d8858c24aa7fddc24342b3fc9f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a547588a0091fa8973a2288ac2581a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70974a4e692a314beed59b53400a8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce5bb921399e4519a3233c9c5bae7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af6728a42089a1ce580f5baee3435c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8626833fc8ca5c4a17115c4f10fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce67da5bd15b29aee4441395ff6c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385358b33126979d7919c2e2864b6c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2080ded4be9dcc1ec3a0d0f07214644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a82852d2827e8951914807766cff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c2a0e9fc677be3bdc02f3a73b15446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6f7b55e286d87eac411556e5b02247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e701e05f5ef63271be53e4b133fca4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026b87378a1b26530032f5314afdbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef55c7e858a9987cc8a92b72b3a98f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347e2eb766b920ac7367d79843423451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87237612c7b77ae0f2445187ed8c60652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d803a300592bcebba7a9e6ebd34c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f0b23397d10a48edd164a812912354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd3072934785f35641d830bd75d06955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4c84daea18b0077062c556759adf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad63b7b46ad9d098cbbf64e4fd4e7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05fbe21f7a0458d39e1e9c92b83c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d603b5c8b176bebddf5367179ebc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c88aab637d6107396776defc2076360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4c9bd1d487b891fd3f6db3f814ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bca3ad8c2a323a4da789c798b50d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef28119187989f525ffc4b20b44a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49823b1cd0372f8693077e7e4c2688e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a719db370017023c300cc77f5e84e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90782913a75573f40c63edc6b31c296266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62879066e71c1c54af522aea8cb11a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657844e76c1f2b3a9808c3d3b230877a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc6945ca1a0eae1afd5e181302255369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0660b1d4019ce40af48bf4a83e8ba1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f403738eb752db661af606c8edb46871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f027f9300910900aeb677d3b7372972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848890c5fa1c1c2c40cefc890c8ad80473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53767c7040604ea61db5f96114b907574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f984da04a059253d6017caf24c29675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c58496e28e0166b21e92fa69f515b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7fdd10466f9b27c38dcd61a6da28a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285075d0a3d113ba74717d80342f33078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b524065ca663eb3562b1d3d227e2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4533359f1ba26502a88da83c26271b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ae34e07e6f166d95da25aac27b0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef1bf154524a0501156c77db1cf35a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b56ccd46ddab41dd616def047ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d83bb20b586e9b3170aae8356d40f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391336aadfd528ba7d8487afa6cd08685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7303a5ad0449ae5e84e0c0f05ed14e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34392b7b3d12fcada7d1969e30b02a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88baf12f39a3bf78d096d08f7094f0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332777035a8c58d38edf11d54a6a14089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427449aea620d23b3db9eac662525a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c2dad034b48f77989cc8520ad43e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0925e6c99175ba1837557e46894961c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c4c0ddef794331cbebbcd2853849993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79785eed8cd6537f308fb07a7b60fe1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdbee10ef4bf1b76d41a899b84d39595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270556deb5f28ae597446e4200c877496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028203406f9c18d9dd7d2739c261487197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b976d9ae778c9a43206d6bf4115f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2acdc6f6c6d45d5523978aaee3635499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c94d98125d2fb2a13801c015ac2ca2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a1d31706e344ba78e7be7966f4fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79293bbe4a3e7f2ec50d3de1b470d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fdc0f1530bdb9dd3ac53697af4f81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469f459cd30adb94fbd3877f12e1298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfccb3e42894c813cd2df72615b9ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662226ce0b744bbcce9e697d2a078836106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aeccc338d0b0b57e9260429e4a2f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ab70dae83a63b4aa9e143a2711d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f4e848df54652f355b08fe92d3a21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6071f1b8b087179f46de777f24c6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bdfaca000abe04330731d739a9f8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f12cc57d2cb280125b0d84a046e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b692874c4f4c28187ea00195bcf4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0609c5535f083bdf8484af268b7b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffae2f4626501e39de4dfb41bb1540115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f42112923cc61bfa99baf121316d7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56ebb25319a4142d481b110cbaa614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c6f2d58cbbfedce10e26b6618c088118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6627e82b7a48f277ea29e53436db0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76673934d7213b20a26332a90825a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e8107cb1125bbc564c3290ff44dd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f7111a4dab18611af2d974aa85d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829553b3c42bd1171038e28f6fa70ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a108f415931f0f6a57bb242e653c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4b8b2174bb4e41590579bb0d560e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4623f507dc055b6d294d84abe2d78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5f1b40c8827f05e3ad89cbc82ef1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f3c195079297e7f83f69ea5d0c368128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0c03e421bde8924f910a18f8957b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5200cc72e53ddedbf23b94e13ccd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491949f7e3c9f166e50b419b2460a2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f703a7898a22c53aab89495fb3f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a04d904d3bdad2d66403f8fc49d8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b5351c00c978b4e5129ed03ef088134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c5ed46590ff5296db96e99aa87b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64f957393f7f7218c00d3e20ab1efb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1fbc38dc7627acca8d6256146118137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f54b80fc5264535fa69a15bfef14d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5202cd042ed018dcf198041d6b58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6fd113ddce024fcb251ae74290cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48a2046df55f5b2ae87ddb85d3a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c00c40f1ec05d6141ac92ae0dd98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1f0f40530732ca3fd2c0b645cdb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db2133d8c5a0ade7daf9ea02a19be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2bc23602613b488731fca9a5e440b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7333305dcf76d593f825452521b9eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee4880713b2e88a82bd5a69f5714b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38486390e4c211edc652c2e0af663df0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309cc13fd58ebc487fece34c848b3d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe251b4d3784132ec1c11aa7370bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8471acb1e6d6fb3673a270798366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13a65312a7e04b32814074f71a54bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235fd80d70cf43a910928d27f9202b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578beaeac49d27972683f1c38a49ebe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32764e3a29d7303daf052c12574583f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33fd7d933cea16d96a7fc19e8f3a2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a051046f9597df01e29f457ef844e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb442a442018cb84a189c9c953bb00d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86992f5024c494554d4afd95489920159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825659e15fa8c73161090ec520a69d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c0301d29870368b5c13b4fd92d81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87946add38c2e0ef73842eab6acf6863162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf26ced273c9b6681bfb9c212863c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca6e4b9b017a32f1fc18ca6fac4cfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941d48eba8f3f8e15a83fab3e2ec08f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d83a2ad2396c2c58fcdb1e521450166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8daefed12627e993a95accb3b81f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d309a39ca8c026ef3692de39b58a66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4cd83bb8cc574a726fc2dc64c3c22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5006b2f1c93574762628c158e000c39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044b01cb7106dd6ebe1e4ae7ddb40e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d0582b006ba3ab07e43b0cab2c6bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35915f8b28ed07adc6089c3bfd95fe4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534480b6fd92b4ffb14eaeaa312ee3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243f88ef0ab39e58bb61bc9e9fe0118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15716814838f40d4772a0032b87e0cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2facf0dee3ed0f34c5a133fe4629d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172af74c35145a95b3afd3087c48338178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845190fc1d9c16d18f1ea36ffce3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d007e8a613b4f23b92275969e0e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec8c572f07fcfd1e5dc7b79d0b7bcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb16c4e68f9be75144d08823bf08b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462978bbd39eab14960a778f272268183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472f8b02d1aa666cb0fc5e9503af40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf54379a4bd09da204391a2d4865a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e881220d7ff13fd59ade3e630f006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8adcc8b435c09c067359e2050229c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8cd591c9c5399456c8de5adbf679188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca232202cf179d510894ce1f0c72f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614b77225afcbad855f44a80f95d46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1174b4a24c4650e00af36e9fb83922191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a600e5e04c2e3a16cf74486250421192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa905ca34e84e93fab3e70895becc3fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5ad5d199f552880a8a8f54c91f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7e5f722ecbe26ec2f34c5eb565db3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04330cc6d77a7684436682a17ed50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134bcf0b20078fc7c7ae478aeaeb2db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830404966db20ed98e4fac5669aaa842198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcc8eb9931ce7fb2902dadf981be3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7332a9bbca68df7e880b62930f0e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2660faa84afa06f9138bf9035c7cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18605283014e72c066c4a639d956c44a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda20d3d4c98f2637ff09092d89adc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b83c0e07df362bddcce21a8b9fca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253a001fe44ad8e61b247fe5729865205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa52c8c5a782284da0bd7b09fc688206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9036b97628376bb5b0b5d1e58dbfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca753efe803a00b4da27168a7806f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b06afa40549bb544095b7be7ef69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d083f4ee917d2e315cc8d6ae28009210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd5f3b73380b482adf469f7dc9377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955b93d8ed19f5205e2d16aabe10ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c6e851aef4f382bd32ff29b7d304213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d9b827a9222b29f5c0c634de44214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76cf476885f228ebcc4e16d6feae1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf3e12dbd20640a722fa5b0f535ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806accabad7dedcaa8b6c03e04bbfb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48acf206880a26f108c06d5f3d122e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f2f0010e5a36d67957bf29ef13c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd3f3b33a84350e9bf9894169611d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256922aa03b0169fbd0e6675c27352a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974b7b7fb4c424d9fb95ba745154f9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157be478cced89610090f9ce2f12094d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c275693958a64a290b1a8ff2bc4a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff9a9c38e35a033c263e99a043c562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c666d98b7ce9dc7551d04c186dc1ad5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cadbdab3ace9ecfca13a3eeb619c5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abf3fa171bfa6c0aadef87134b9f9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e465d7c79af7a085ed6b91377713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c158114654d3537356e19ccf2ac1c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09581dd6ebc25142e20fd53c89d2b3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17cc3610029bec168164bd55ead395232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4aa8686c6e1370f24316b42c50ce4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a30c7658f05b8d66434a7be4c7e38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4afa5c525e17d8c515aa317a2919235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae36aa23db9cb4ecfd02c8a1fb48d88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43c41ee6480d4d5acde10d61dbf7bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa699d6c8d94e73b5511f74f7e2112238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08668ac1edddcd1177f611d103c9256b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce77411dcc0f95c4648aa2b566c7c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e59d3d054f3f4600c907955db9ed7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32f57fb68a1c6c8a0f4960361bdecd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984fd2a85b8f7fd83aa484a0c057cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fc8b40d7f2c0515bce581acc1fc27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5565df029bce9fc6896e1ab847bbc26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a32e12427acb727fe04892098f0fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc9f61a9a3b8e600e932720a53bd1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e7665b9d7eb4f9d50e67cacfdbb6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f6c813f5b949068e89e87082ef6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41337468bbae75b49aa1a2f5db13fd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc332a1c0e43a19356332b0a46b09c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2f7355cca948b7771ceb260e49401252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd056dd74c76e65f8a57990864a0b0b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634216d961a4fd7faeae3e987ea0d38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d47e32c0ddd7ab9c75b3a330c3d3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60d8bb7f534d06e92aa1788bf06b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83cb14eca54494586dee84f38a531257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5de0a131f9d9827bf9dd57df02e86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac517653dcf3dfa6c506f02846c37089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04040916383b2faa112a5b449ac83edf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b4f3b1b7e901e0183c693e75cbd55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecbd2a28a58c9f0a4389f28e8a0207262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e1e875b517c00e7d5f577d9537462263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb471db7775444ff8a3473dfd85395264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cc609aafdb1204a5c3ba1a715ae27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c883a8a5e9aac4c92e3a59ce45a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca9fbbf165c0bf255392b1fb89fd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3c18424ac9f9fb7d9c3c6b43715a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245aef65029e7e1a12ff1056ce4568269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0535c1d522df617f6d2f35448f9d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93a4af5897b5ec014aac9b89024dc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e1f41bdc47b6bb364b0485174983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a7c3238efd3e996d9f7b11332551273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d9c6d47a7b52a6c8de16ded931d38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaaec9efd826c5e287073754621b55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c74e2669eae2d3d3228a5162c6e7f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d389e12073a09d13edba0405563e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7baa62f0146e7eb7521e789aa982278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03788780e770ed230c948af9eb9df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb69afc59cdca8baaa8b017846d8613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56061975b0af54c7aba7526942b25e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8259254e8f86698da713947776732282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43895ac04343565da0809982d62ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11bf89a98e9e2b190ac432f2b90bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ad4de997128ddc7eaf1196bc810a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f32cb4e9902a0308bb81d8d57029286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299fbb60dedb7239490d417d48e0657287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1908e1dd6dc0dbda2889760dd88c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641f9e6bafbeaaee059ac8e8a7f6416289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945eb8f72b13ee4030b65c645eaa70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a74ebd60bdcddd2b11f5830d272be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d258349362f5226b0678252dab36954292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c002c05e9cc10022be976c88afadc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21378f0e9fc942d3a7060f9a5a878294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b984da866ac48a9fca492e9d06a2c35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9310b95ab8985bf5ddc4d95c7dbf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc2ee48caa8d281bfbe24bee5741a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eef6b420e7e285766848808b3361f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff35c9b57e0f69477b08a305b35309299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28791be7f401d799fbb14a8d04f27d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11ef7b491175132abf78fde58728e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f8840da15fcaafc71f3813efe8e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba65b6330eca366b0d4186b4ffa4bf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728233d3c9c1e75517160591dc23c225304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f586e638c7b5c53e9f25ecfa2d6dc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fb7440066400c639153b020083928306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ec582207afbc192a2d565361f911307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5686f911e78f13b678f0271f2c05bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d6178f7d8e25c277e896bc86ea90a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984ff4c8da316c8512ab95240a3d8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021815f4603ac517634c931a42d0760311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911b069c5fd161bf2334be98c0b6f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b16e051b21e894d1ab18131c2c013313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff36aae4ec49879e1c0ae5d71252d2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95daaa152a235cc558c80d0ad5dfb51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480037aa6b569bda681ce65a8c794e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669075cec84c175fc2844ce35faa796e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a003711ecb5aefb8e93537ec4d70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df3ace01ef76be272d69f07a863ab1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a962056109cf8a19b7f107bdd28319a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7069453f0b79c46d7cd1d9a80505d5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b902a34bc40e42555376643ddc1c73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df220083d21911aeb8e8a4fa723f186323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd4b874ef2213139b2be734d9cec8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19768f425b368d1fbae8fc2942ab9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9106b432bbe585ae7ea5f4566b8a02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc9938a1e445f0bb8540c3d5eef2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23202b38eed734dd668e84ca90c756b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c3aecaade31b7460a43f9fbc72e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd075d2666dfe00cde6d5d4d505f6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dfe02931766cc36b1eb10d9998df5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b52eb9d6a967dae48c3c710d5d24e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86eac972fb5f833a96f29b8890fe1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306e69c7722225b086e389f794fd90e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d7ac9935274b49da5e498f2e11ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6035e8d3e1450594dd52126eb3aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abe86c68e6944949f70d01f0e1e60c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf8b6b751e8df5dc2f6269cf407bd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44158d4e4315cc56147e6f183d1679339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af89bf6c382baaccd042b510452848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ed239718ae047f68a49ab74ef4d9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160c810461a975ad49a362deda21f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79505e144c4f083824ce8f8d84b39a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb99ad998c1adb7998fb60623f819a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802d65b21cac6b28f38651d116e19e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02ec1f3b1c902bb47dac4f9713d72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f681e5db0da93b634ae940b8f990d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6ad722660e33ee49fece62aaa48c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df9ea6f0509ea6754761d6d076a336349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f523a3e1466c6b1ddd52a263b305bf2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af301eacdbb6c0e177f38c1dbbf953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972399cf42a0aa85ac5498249a01da3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4873eafc5417d03acdacd46b4186353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2c66e206eb0556a23e935c4e93946354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0e5a7ded811d3328bb154e488a1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a741c595ecda03d00c86d75e0a2194e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c43c0e628c000a5c06e0b539d25e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3c2c5b5ff98f4c1195a11d9d683f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a729cc1e91532203a52444ba553b27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb2ba9f7f3486fb654003f8001c44f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1620e2283dc1802c9b5d5244c01d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61df0cb37840c7ac3fdffb81247f485362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599cc49739e61cfa4f8d4481112929e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b5f67b800caf779eda7a88b9af468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba2af84f88eadc90d79f77c528fd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d65e9378ee9e4672fd3ba081b352f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4418e9d7e13bc520504de0b758428367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c907ec7cd7dc1b59ae4aba4c8b4f095368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500641893c210c5d25029698edf7c1f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594955bac92f5ad1a0ab298169a5e87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2861281bbd0f8b93ab97d077ea245b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e347b38afa89e922e3702411e027372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82f468d0f7bbd5e57d6fd3f8cf654373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e3fe6a0a71d2723b6ea7a650e334374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464733de1d8cb326ad15271e5dd0ef9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21051b672ad82248ef68a6b2298c3f25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090da1afed35c1693c82a5759244ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f36452ca6c1c815e5eeb0891ee242378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c184f87b809266a882e2116ecda0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95904f3ca7aecfb5079a7d606bf3f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368487fc1b83b7ede5f34140d71c9e19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea97339eb9177233a5b6f1e8bd0ac5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa0ae3d982d54dadb369d628ccf8db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261461ff2a20aa0902d082708470975384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a53f2bc4faefa9fa4b72b402490b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87ca542169096ce0279e721aeac4f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef64c8e001d18af5afc6cda47cff22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1b3d5bb490d86a1416c922aea80af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3be77dc7be32199db48f7dd81812c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd5592990d476cd06f18b87a1a790390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7aa50f96318ab4ef6c1f2a5c859d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9718b16a3ab93641a85c7162a298392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9709f941c4cbf71a75af898981f37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da314f7b8c1eca7d3d83b7eadc74376a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55d8475228c475a205f179af6197f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbbb757807a5a2d54db04e1e227549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41efd6f207004131a8460a593dc4ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed599e2aaee2606e7df52fa9a904ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a85b2e8b722c655134b7ee207a924399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318b432906b6e0e1b113f2141ba57c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df62e4b3fb6870106870181b8f948cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c4cd3f634165ee434a15285ef35a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ea6ba07895a1eae6b4beb2d5c71a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4da0d599cadde6a856bc97db08418f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c55b2ad58c0752fb63dd97c3d3709e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e4e265ce18c7d5d55b12c5a78c1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9414d642455c9223aae67370d80c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3fff6be269c68f0bc3ace556c50d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ac56d73beffa9583ae176d1ccd61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a540379d9a1324f1f88db19a989f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f129d85b35b7d1e305d50209f7a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced83ad8ab6cf8cb1ae06c23079d045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaef1cff4f161072fea99110f66035413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075866988eed807fc6c745b68ce53999414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42476bdcd10a0956a7a10295341b4155415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1367a500f6882c5e01557491487ad5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b19755b9d94772454c0632654ed5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fed9921227474c81f0dbd4faa5bf0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd30a747bd252aa70cf5dd8db63de35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6eb6b6eeeff8ee8894b2a3160654d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bff1522643b72274aa91c9e5868e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf9a03e61a8679bd8bde2580ae1606422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956796229260c627ac8953affa9e6f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38575e6a7043b193ce8625218f10370424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c3490a4be5890aa49268a0a7c8043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c213b98ed3f414d99106afb94801db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039e5b023929603fb20f461ce8efac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a32ebd75dfc7185f05bf3ebb16d177428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bf298c81e6138981f7febaf503cf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99cc73b23ffa3a3cfbf8b589530cf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef9f59c42be577f1d9c029aee9027a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17fd893e0fa3d1205b65a0508a8cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7d93b7bbe9512331f06207c21881433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b504dce6b492dfc485a3a5b0811b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad45ec4080dfd883df95d42b084404435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54ce7286be941693fd5221753d7d31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d491a8353241d130df08bd4fd8118437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1e2b80a2bf1ab9ee20b5da5bd57f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1300793d91dd887333a65b646248b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513893633d417fc046a899ca29c4ff95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9b4a7d063f78d48ca8536608835c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e29c8f2cea98089679889eb0a9d98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bbc4dbb782c27b5a5928a762dfa5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc705da335a6046a1a1eae4263577444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351c492e363a00a525d544b1fcaede3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8887c0e3a02d871253eac38ab2900446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc1ba18a9b13a024abe0d58da212ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13cf9c869c8370503e2b6a84ce82cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2884b4b962825080cd75527c822f915449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3259f9a7bb9a3511331b16a1483c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac959a2454e192308b87552ceafa8e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fbd9cb8a8b001bca03f8064cc943452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2526443e8e3a3233d7970111fa1cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab42967cbcca1c9664e76584efb9bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b1d591e4b68af716d244256baf32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00da23e9f832b4c1442979eb208556456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a6ec1a894e9a7b7ba069545bd27a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d135a43cf3cf0b2fda05818851a0cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dbdaa079e524355b85397831c289f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09f348ce970694283b7b6db7483a88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c57bbda08c19c381c42165338f38cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb79e966f61e9ff81bdfbeefd3997462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd51de30f6d92f943da6fec76f01f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043151c89ae6d92f542d3bf79b237967464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946f974135798731c6f3d5b38507fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82a0f2e642839448dfdd2ea98607e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa209cc3f6cd141c48c95dc488754467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7bba8bfd09f0d0f05a1bc92016cd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a643657241bbc378db3302eb5656883469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5e22917480c8b37b692e069188a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730a146d118b55dc991f69d04961b67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eff1b330c09c62b66b866afd4cd35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa242d54412da4ec321ebea8c7b87f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0a9081a2afdaf1b2c04cb4b110db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7237e3506d2be7f97fc3f8c5525bf86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96606fccf3a705fbec30d0e5290c74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651bf48290afd07e2bab3469b1bcc9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3bbe0c699b6a6095257d4903e056478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135cd7af811fe4f1804972f3b3753f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f96ee0203bd9701f1640b773b350b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd623d05c2732f333fca62d9241d0f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d21ea3ed3b7f91037d3c617c7f6ba2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ee8ec51e478bbbf628135a4e9f13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8416f60ae23f2b9f41435cfbbf0c1fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010a0980d40828744ef06d99ddb330485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7cfc0b6000c77627cc3943cb6644e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca0378058f83aa93ba239bb0748031487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938ec7ba77124c6ec71c355ededfc2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d4b962f65b37f3265dda57ddcccc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4762e9b8117a3783b46694c8b38a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f360269d455d3499a3b6af25785c0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25777a58a2a4b037aef506fdf646e66c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4b3c804eb367c962656a3cc53424493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60a53839f083881c59fb4ffd4ca96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0af1f954b7becc6280b7aeac51c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf106e85854fe8aa5563bb78789003e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f6c54c98361057db689b33aaa63c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607945f8aa383b5bc2ab09004cd2a9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21fb8c9f85234899a9e7684e5c396499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e72489343a2e324911dfcc99b3ecf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b6c1292caf7f779d42d808976a8af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0bb6d7e68201cafcbc1684d2fb953502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32b0c433109b87ef53429ec6689aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb3f6c87b7ab97311c4b7f0ed21c07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8207110204f79a3c1a38b58475b253505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504972148c3f82036175cab06c203d49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870dc41ef8e38228743f9d92106f57d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05c18f3429f6ffcc4a73fb57179658508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c2ccfc2bfc3e212e1b44c0305691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c17b614ea734a6aac0da88784022510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74176eb37c7e500e2c02ff80e16e4dc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0f112c5465d93dd0b3eced27e4c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ebf0426b0ee7f5dd12d9b333aacfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01b90a3857d69061d385279ed8d05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264bbbc4456629161111fa1199fd45a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f195104e00c511716de214babdb69fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d3f73277085180c2d4bf34fd6a6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94cc484f177f83df2d21b414af0d1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756b9f7302ffcbd04c560a03f14c22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591fb34ecae3e08e25ee4eb23f610da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773801cd9aa2177f22b328ef9fd8e7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34fa7e6451b5144f2e585264255677522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5eda1fbc97dfe4d71270e0fcfc9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681dd401110d11fb03e700082630a94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddc4aeed569a41988bf8d629d5cf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81efa39bf5dbad8f9eaadf6ee212bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eee11554219789fcbe143c8772010527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539eb46191b4fb2eee76b7f3d4aef19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda9987d0b4c7d79b168346b6ba9dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5f69b6438ae9e1edcfdba917df15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb46f6e527aa7ea71e6c5b695925af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949b76587ce9f39d9c8932d6047c803532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4448fcedc3c2deade43c5a1131d85ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f25993bc1d7adfe17c90743fc4f90b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da4978a6b2e8483a16505f5cecc54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c3b43dcfe56ec38e3f7ec44fb579536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecacec6274fb8f78b3aaf9df73c2e4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cdfa5d405e4950845e2654d90e02f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd3ef45b542b13dd6bca296a87861539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc32b95d764c48441b95df5a6ce4379540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc83c4be7f1ba37bac40114a23f8db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a95a647a2ad685508f5d83710cd394542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1b91b0fa5a4e35bc352307f0eb30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b046301a7d7f61e4d2b7a82966d00e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d506e645ca37d8e7cb35a94867e7d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca83aa9ff737cc89c477f17b98f860546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2dbb2e982ea8c93c843b2bb320848547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49b406f203931263d46a990cee7ad0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41724751146e14a340599b9c1c366661549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253762d32b3d3007f152fdfadeaa43d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae462cba0a1938710ba349e6e3705343551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618967beaa7db55d14e00e8ec68f7e2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d69021fd2cfdbd6202a5cd348f740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe04925b7f00b31339337eb1c715f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f76ecc48bed2d922b9aecabb1d76f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c6040ac8994023789036ac1ce69a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2b277df9864891dd5ae75271d2095557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713781b1232742d6ec9799d0c937e502558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d19d4b4db55f6e67b047ce84f97f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab7accda201d20017fcdc3e3ccf80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8c216cce7f8df925910e41d50b53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4d406de95ee4e78a136f7e940150562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6000d6c9bd2511b9602256078be0dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e12867c0b9176891a3db048fee23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753a7b46a13c0c8bd223e9261c046b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f550840a6f45ec5e7d44c72f81871566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc2bf8f24e723e83834e3acd8b7e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c831cc1d53c00b6a9357f2525182568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3033d79295ed904d2c31f1c573d1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c13e607574a224e246eaf5d9fb725570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df0a041c37c180721346a4b0f3bbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02c772096160b5b78b9d8e930bec7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de88b641cdd3b8fbc45ae0bf618a75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0645e504c871a9590ffc59bcb87a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ea472c164d8531d3ca28ab4d2f74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856da5f617c3ffd120ec6b06cff009b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ffc0d78616a7da5b4317090be1fff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61b21612b2afe5d7149ce26c959af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059204ccde9f20011d9ca8ed1d4dd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1feb1da6a1f3ebf35e8e23ae47e3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddebdcde535aa6e9323e46112ec61d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534666ee462809708c9ca73a1190c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00c72c0f72e1dde372ae8213cf0bd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784212ab6eb006336b1d007ebf02db0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92da171cb30fe07ab4ede8cb2adf74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785d923e240c89afd7b9c7b17254ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482313ff2823e20a2330c9e0b4e49e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef1e8f269012bd00ff4df799b94c4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582bf4604b9651835d489923c527a8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432edc071b43aeeb93521c86cc0100f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102de38bfd22b4168ddc02eba69190b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071fef6397cce3a3ee83565b4b5072592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51addf9388b3f00af6612da57b490586593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9267417aebdd86c17deffb0750eee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cd744b44bd81655f107b41112e7ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe082a6e261165e20404665b9aefd5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace42bf221600ff2917ae1aa15e7aaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1e0a461f2069f3d17660d6753e979598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f8a891dc5f62fd3a7618de8cbd872599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdfa2c8391199fa33ff04b60fda91c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b49b605e8ba200550d6050f07f976601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb866c95fb90fd265dc436db0134984602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf810c91f1e4ea6de30a708492087603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98f32a1a6e2d7a73244571494ad5e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89bcc1fdc59b83f2c2e7ffdceb82a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440226a4e7fa7ce922f0ade5074715c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d5de32a2d32abd8684d67b99dfad5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9765418728c60b533ff4fa17187c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b34a55985dbeaccb0243aa2d92e37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369957a86f9d8f578055e3be22b80be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f2cc34951011c7336e4b3bc570da1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae08ebd9e9282b2bf22cc9b5741fd6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38d654c1130e35720eba196ec76b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeb37736c47fbbd6cf9763a00a24ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c307af5fb33640a9958b8769e428d84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848270d6e964a48a83d67b8cb52550a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb373b0e67daf2af0579e77d8e0c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56250448e94ecb779a2a46c15a58804f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630405cf24ea75bc868fc1b18bc632a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d0f55a21be8272d1571a9cfd8c0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359d676a51bdbee45c9f62b40b55b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01731274884846bec2fc2bc9706cffad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c3e17e02f6647c406cf3e5dbeb5e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc10566cfb5c6335943d4013691c3f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b3509ff69d7c99ac932c35a2a073625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1768033ddd8af02d51c5d5f4b993c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff849723663be50eb8f1db66d11a27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0731c23a8c074c41eabbf30abaa3e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957190578a0504cec2c6471d3f64226629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58012bf83b1e4e937bdad690ca03bae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d2ae70692174af052d81984fdc9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e28517b744f152b3c627b748c7fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a8a8cb4d341941ae7b453111ec6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbea1a68909f574922ec72e3bd6053634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab08d73eaa7122bda57877ac14b70c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9756d530a860e749219b53ed2a8b970636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce0d56056f0daa4b0e9c30eb8aa70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d19582a247e39aa58e63a6cdd94a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2defa6be005943513eee05352e02ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c5d3042766a312fdcc29127a0def640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02dbaefe8420fcb298baa0688580b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e981e6e9e11aafee7d509bf175797642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110cf376d61101a623b8e508cebd9ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a7d0225cc73b057b670f94e480f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7e1000d7be7412ac673428e64b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8c0a705d58218f4bc85096acfc55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9afdbcb3f59d09907594b373e9818647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c94f1666a2d433bd62074e9989d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ac4f16cb8435d54569e1431fde19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d034bf4192b1d84ccd1f7bef0bef1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf34463abead37db9befa9cbdc8ccfa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21d4fcfa35f31adcfebed9b7d52c4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98669e8ad4016a5372af04991215295653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f424ebb3b2dffd2304b2bcc221ce4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d043e9f4d8570dde630ff00fd5e9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab7963f43f7e3b108bb626ce22d4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d08afa23e187831154cd1d0469f89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14418c5990cb3880c11607891beff0e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c233d0ecad1ec8675f239a0c0a3c6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b78cef86b5b28ebe5550e80ec9b806660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4736c69bf2cce55db4916f82ba0f22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c48f6109d87ffe88548e72e62420f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a7a723a29e5c3e1385a6589111ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88464ee2139c457bd620e9735a95ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281595c1a05878c76f17a30339419176665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc6fe56ea4a3a5fa91edc57b8eaef6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d34618da5aab5606a54229324fccb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0fb17bf98f5956e95754835f0cb7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c81eb0c3b6f7d2bd679645be41844669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278c78c10fd692766a25e2dbabe2dcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde6fd1d8cefeccc9c378fad7c3695671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac436e2770b5a0a55d3e7759dcc611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c88ded1bb4c6786bff0f730a6d85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67a8e7a8556a7ba73ba991d7b5d38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195e6604b21763c060708a50aa6f40d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ffbe3f823d2cd47f031fd0c3e2dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58290b53961a1e40404b495cac253d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863ec2b13af021307e083721d92652678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928c4c113391ef57fedd459db565b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7131a4f7bed72edfb5121e5264b86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f1182ff807cd0317a0606b38de11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc605a1281def03833c4eb968f502682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9d01898daedea89f20d3e4ecdba17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e604c2b22607d22d70b4a1e30caff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32440126b41881ad7d29100039cb77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a003a83f5df5709eb29f1baafc963686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495caf465fe56ce46d007c0dd7998a0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83853140ff1b719c48b2751f4e1a6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46274eea47960d257ad25120856555a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e48008c8f6e5c101a5bd0ddda169ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ea2920cffb974c20c3c213977f80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b5724eb3b4d6a4588feb36a78e6c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ef7cefd77bc5ac5a5032a93e8713f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c881f49f0a53f00ba0b59e1a1243a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fbde72973a6a3c25dd2dd61f0a6de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d08ea6bb4f683f827832183e7792bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985838194ebde7b5369713924ddc637697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e13a29df4b1897575b5d666aec7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e42d877c704fe97fb7872cfaf2aa2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfec8f3ddb5e5007c3ba479d6de4651700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6eac8701478d0b293c66fb9051b28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba11a106b6a6bf4e3ff90702f5690702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37cc0d3c53ff8bde838a09bd58e4a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c028f16ef73086dca0f4165714c640704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd915d0e5eb9c69340d7899fdb5e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb2ca0e0ce5f90b618c649cc2b082706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945aba2ebbfcf9ad2f4f19ee6fc77dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666222607f02128eca1f61d3df595dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db6e973cc3eecd2ed48077afb75e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2837c0f352b6d32387ae79100ce20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c035d6594619f4d4098036458d4189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5469ff46652d990b0bf869c64d0183712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079aa95269c1c6c4d0c97e9bf82232e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a7e8cee621732c97f7d92e6da4bc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64259c064eeb3706b24d61407d68664715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b998fc980b060905c6378f6ad628d58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddca7c44ce7c3d66d3b60d040ddf0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c33e95b69919249bda0309d0d4139b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1996b0edfc45c1c9f428298f0c38b54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4801bbee5ddf7b70e3935328c66d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ee6f6b8fe247a58b5083eeb34c08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceb4a8fc3954143a344506b2f5cda1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9995348a0a1e67dd42212bd0b995723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b6704c360b1edfbc186cba159df8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962cc8f004143deebf9e78ee2e63cd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31443bc3d6bc2bb1d4e398fe6f744f2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db55961c50fc47f925c2f3c98992d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3141e921af2926a51ea2237c932912728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db137e959209e2a8a971377c7d2459729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c0f9413f7fb083c749d2614ad473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6447a22f8ec864ffb271b5dd55eac5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee4fcd9c6a026ee6c27c3ba08483cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdaf2570e9e63659ac5c612059cb59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899c1e4a14cacc1635b3bbc7e980b5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987934c1f12676d639d912a70f049819735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce64b01e6fdd368bbc1395b4a14e0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf73fbefb1d200c55368dc6bc63a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c15d18b42546505e8163ab670ba43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14728dc78e898e2bd7563983fb9331739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866913689ae1d42a08e307df7c57b9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6478bfa5a0803a2cffd15aab62f46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e24a2fbefc02da050f7aaaf5ef28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170411d4d3bcc6edaf28e46087c86654743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fcad3a253f5dcdb86fbacf53c157b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3e22ab22a2358d64eef9dad4b924745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c74418361de93fa4d39068b7af116746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3bf58a32569f9a986771de83e65f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd5885df1cdc98f7315204b224a68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121dbf71c248ef8a891b7218ccf866d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205bbe27fc285f19acf92a25688661750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584856a84622936876cc9bfabebd05fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57352119bf0fee695304218d2e75104752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab81619b30982427ddc78bef6597c1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f098b348c55a6ea2138132bd2b9b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195d7308ba2f4fa3e1bfe33f4f1c098755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67176a5246a5a27f59232bd3a4325704756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c314a966099ad989ca34b7078a903757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bec287553b96555a99851676ebf0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a67c128d7e228c91b0293174ddec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ffd7d6f594db2262b08c10ff21f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71e6724940edcba2ac4d7c64a3a487761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c3a5ef551978d7e3c6a0e5276bc3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d4b1bcae7ba32abf119bcb261dfe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96c3175f9e61136d36fb237e6b6be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c6ea30d7e5e6a9a688ba488b85ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca621b5e9be7ed92e21e44967349411766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0691e1d6a1a9904dfd54ccf9bfba1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c458814f5774d463dbc0b80e537c00768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56657414c06b6308138d03af56ee53769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc98e4b68264ec906f03e84a7d8b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b65e56fa92a48fa2ab991ae8a2b34771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051804c4410abd877ae126f5580fea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94c8434743088d03dd875078e2e021773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e767784fe07cbe10e6a608f4f42fa8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7457f74d9c4984893bbe77b3521b01775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fbb233459d7bd3e74e22a1a6cb639776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b285f45b2c91c96673b094c22f7413777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98285ef8eafe819bbb5d4db2c4917f681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1709dcfa6458d54614f9b50a252b2a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631796a388804c02a8ef32e2d8c3531f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3903618f0748c80b739f226f78cd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3abb452faeccdcaae0ad6e8574d2c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98148917fe189792f1c71f9b97bfeb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405641833d0ce1b9deb2aa378c1e616a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc49b02be5feef093f430ab34acbbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd923cb7dff312dd533d40566fac22059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9745bdafae90bc63a2f5429737dac810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea641af13f80110a78343d8b082ad8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f247f3c32d40699a318b2472be0e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149e302e2097cd9582c6ff75f8968113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013deb4a2ead11860178b083b7d1d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e6285c65eaa8d15712a2c2fdbaef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b90af3a20c10e777b102808e1968016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f4b545a75d1223cda3c8420c1cc2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac8b9e940760dc6a010811533c84218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818318d538cf986849a46333c8ff4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f6ea975979674fa9fec99c747b5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638fe9b5a3dda7fed459c822d573c9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c8d1cc7c650a98af13f4f6f5e2e2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d3f4cb37a255e8f753a86676f27c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352c832b22c587a669919cfbd9d9b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92db3775ece9bb6749e776320556e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7df9cba07862ba789f8681c614a2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed857720cf88668657a7aaf2e80f96427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07871a2eeb38fe88e2a6c2ee8fab26aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef313b37fc819b740a18b495d509982629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e20c1b78d7872e66de54a310528d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706cb896594e108fce61f41413fcc3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9df937278b8b0092b47dd0c00d08d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1ae4a81100d4a1131cdcf6b1444f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b70ca9b0e049eb0fbbe48de38fc9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a363713ab8a297f71e8b727cd06fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958b8e5fc07bae1a6f88e3c3b1a70f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b901ad153dcb7c93d18e5c9bdd9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbfc1a5cfff6c69d43dd46ea8b63538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d9e2768aeec4617e3ed9bc9d8303639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b8992e619726becdd89c6372d91540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf49a8e805645d0c449e46d2b887041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181abc4b1285395d11f778f5a6a10ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649d179361253e34c3f16e28d24e8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3667705b3f4da1852cc221a08ca8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f136f8de43eeef5f99aa584fdc795b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e33ca6e178dc5ae32fdbd637e7a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b71b90a1d382683cd0764d23d11947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae95456037d80f819bbc080ff115448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0a58d8fdf64ecd3d71ffc252c4c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff01b9e1a46319aab84bdb0a625b5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cccbe7c4f4c9892d272d693859a7b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a5b988eec027c97c2649bf35619a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb336ac618d3ee750f8faba1be15553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749c7986d5d40a09cf2d94992f589b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958e69d850c8f498095800fadee381b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e698f65905510e0ad0afc61d9d923e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f4b5e80be916a5308679ca49a9fae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585405d4829ffefdcc4d037a846d652758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07c52907f15ccc59fabd7174917fc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e167b58e8048d76eccfd50483f6ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105745ac756023971564305fe617e5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc678220339f9e9ba4110ecff02f1e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48aa5ae12a102b2c69575668c4a45b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4beb410d2f06fa51db48bb6f3fa9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c67ee96c5dbe00dd9be03cba896265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660011b4c9920e67bc9ce902cfbda6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b376ae95cc17f64eead2695e24f10967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c088687b4448d7da1fdef96efab9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e89d93d8366ba072fbec6316435a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46744b9db30c827aac8a3fe387b2426a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfa49f36b586a3f7551d1c75a9c97f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b055cdd278574e6acac211c4b48a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a69790a399f99c0eec9558bec4db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9a61698a1cc682877067282ffaaf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc2ac50db0618de99ec2bca3a1970a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad111aa7f5077f87e2812532b2ede0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b540ebfff8a870936673df60ace21077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc6758450e393e10fbd41eca859e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08eefccd0dea3568660f8d55e9e65179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab885314e5bd345a6edf46f61fc65880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989559b1b31e5ce17abf18ab089999081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4da75a51e8e2582413bb27fdae64782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e749988d88efd44f103d718c26875583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb526fc9b4d864f73673a5f532b29984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be846b0bd7d7c4c9734cb4b497b5a3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885fb90f91eff5c82ffc75478044a3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5354f2ffca6d5c2a6ff37a62a3d4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90829a063ca072d496dcc433243ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a662226cac6980083e2a41abbd1ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325f54b7df417aea120f4361e3140090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b713e4a1ea907c444d6ae8dbd925c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2861f8843a029b7c03db28ec120f1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8ca4f464cff575de9b8ff03ddd1d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219dd87168b2ae918305643531a251994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68864000b1305c704cee745638cfd5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab01941245ea6dc95869376c94270c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c3392766dfe2cf21f4e89fd53c9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d15417f9b24ba235f01fa759c82598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c227aae4fc0d255dfaca5a29899b0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bfea317b3219af1b6cd0cbe80c52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f7d4b5d5d3cc4eb1de5af4e6008e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d323c16c98dc02ab32d939cd664cb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1472ccd6bff65fb848c6c56ecf8a26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19725268061a587179f8a278a236c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65cb744546f6cd1199d15f414db7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3c24208a6b5ea965ae1fb5a1e19a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df2bb48f2c300ccae2266b1d1a251107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9824e3009f30f92c86d118c6f80663108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae3bf970a55993ab404e9c44d0367e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d5178c69a7b2cfb00003d88d0b3bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22e77657ec5d0991484c0b546a2362111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d5a4ec8e64b93071f9f025b81dd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed743bc8425328a3255292572ea67ab6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f25d150a2633b2ddb2085b7e33076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d58a42c6bdf90c44e485c50a836533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84297c96bbc8054625f5dd83b6c672116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcb670e4ea6b63c4817a147a58a48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143caa22e89f90481c950c8df03dad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aa90d187bc9c52f3b95ec763d4ecc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba71c8855008a189f560f0445839da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e116b369bea72225021eec88204b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bff7b5353f1de2119755e144d8fd80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fd46867e9d678ce4eb58ebc7b4285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cef7f046af120eac6da5a18311671c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc3a624ae6a4112c4db1451e5e79d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f25fda0e90ac8dbdddbae7a3d105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf331d0227b7e6fdc2f1f1dfbf36c52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ba49d9941b76c803936c4ef9e7ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c758dbd63dae9fd21549a9c290d0b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd661a3cdeb93e25b83f680eab8792130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9b634b9892ce1e6dc151e08017db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f7c9d652255064184dc4c79fb528132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e5270b7f2b147a4661dafd6e2e25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288725b5ba8fd688856e0202c69af14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dadb5b73ecf5231690800d0a2d013f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d2173c84615c4d6a3cb4535296421136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305f75ea44dbc5b9fa5db35b5282c36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921cb6c4f5a3cf2853b310113b19c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fdf4a9297c4d4157e2d576e24893139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c180e800b553dfe3165831fe19c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064025b0eb2daad3a9c6f4c9e312bbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf80b6cedf741c226eadc681b7a828142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f274e5e6d9285936d193eff9b3930f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a265188fa95ea198673820717ad206144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006a67481937bbbda370f36b45e4a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ce7fa08805e4226e67f03c9b84e65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70f01132b438e41526a41b5a93a2a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23e6ac6a71d64ffdc1bf3bab6a0b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960903a4d91492714694ca4ccda65a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeae016b2526c1d2b59f2327c34ea7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ba617df3f962f9c30580adbd679c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c8437a106704a05c91b1e0366e67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60b80fff21c8bcf74909748fbe4979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c8af0aa81ec351e49280c074b3eea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b2c921ac0190d7bf4d4a4ac055bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cb38ed1d6b06e13183bc2e84e394156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1045ac612cb9a590f58d820b1a6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2067c76ae412dcac3cc26e75f69084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758a8757024943116fb366362a69cdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0b0f8329b764bd27743298f7e85c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3642fc2b4890b1f0353a272e9a2cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f3e43d51cea6307328acb1e9d8bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dbcddb7c3127dc1ec8ea9c26f5b87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901da4ad1c5078504a1463a9288aaa9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7d8908037a4f2b7f774675e5fdb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d7c75b866ca1db64ed1bc10dc90aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d62e5b6095f1cea52ac1367106763167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34d705d84d01f18ca5e37d9eab19a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1a03cc63367ca1a5be172ae6b8a4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4254106350fb6a6b7b5e1df7a97a1f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf25c36fefb3a7dad79109b489887171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152a6c3477fcbc89f536d49e8c887f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a904fe0e87b2df195c61a729eba9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1efdee36d864bead9295bda923efc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396c0ea1da2cec37be4ab72ff32879a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde7fedac764805a4465503b5f778d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb92dea566d249d72dc00359770d8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8a2651c9d7f6c88d7f685f4e45d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272216877533a6b5e2068c938328505e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aaa0d5c9e4966f79f99eed7bd07f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7df77d3149d21bfe6d85cc7fe6de63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecce8e186cbd57dd87beb6ab0b5dbb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11b479fea1bec3a2bafb81a9336e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9647d28e19a523492c42ed596033ed1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe62a3ba218b125cdcee27773a459185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0fbb02b321eac7ff5e1bd01e0235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127ddec0d23bbf5173978708e63e6c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ed287c7dc4b3c261a35635e63ff5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d850b962e16c4f42764e82f5b6975189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e792ab3edaf35f114fe473e13d5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017ad13c8209c927e83c232ee375e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6a283e0b8ccf209d29386b9881b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d66ba35f983cfd5eae33c2eea36f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958721e16e6faecec632b6781e531dd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84480bcd6e76c7721c3e5be2ad743195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73c06b60372a5cca06b9da9093afb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7fda53ad0085c709b7c4853a187a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256489202ee5003d32a819576029d852198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e6792ce72368f6e15ea27ac13a49f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9c5a1c3eec08e31a7583444688f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625edc522989fb7f365e5ceb4d37dca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a1f91083013ddab03495897271c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b30219b86c20e0aa9c995a4062eae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca940481feeff71897d7b4576f689ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fda93182ab2c041410bab6852355dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de117683c74e43aef601fafbdc11a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68316f3cae2cbe535010c1a7434d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478aca0885453e8749246d0a235b6b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c881861a7386fc64982424c5ca088f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e93052b30709313da00f913d06eed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bbf32eae38a5eca9df20f249b357a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80629435fbe858983374d74b31562325212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d112ce5846c259d0fd008925006a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150bb9c2f809fe0a330713b0f93091f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63996d808e421b1bdf31cd5b689fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaf4bd89e74bf6c84fcd98c395ddc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a64de5ba0882fe48cc01cc51b0ed48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758824a8051ea844726fbe083b62ded218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d592b10787216e5b8de22e8b6805c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720cfecaa64b737261ed71db78da4b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670aac89405ff69c2c2177f77f82da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec313d4d9732fd03e475941feb5796c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b8e9fc2ed3d667713beba0df76c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1584c2fea7b3fa7680d4eff076a15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1907ad72c680bc75784a21d94812f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a628222fdcd5d45c7a6da7a3850be6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56da6f080ee13969d0c758c052ed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903d2e2f1cf5d52fdec688fec087b3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7286c36df773cb8b4bd8334b8c152a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f227763b576b630e2887f58945604230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59caf2486e27df61885964232c450e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8861ceb47dff387b24ad15e516072232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11613e48fbae799c935f8c0518728a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e5b7dfdd398a9e279726b2405b388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e91adc46d7a5f5c8765ffc56befa6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09ff8442f5143861a6a612b51e5b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e55d7aff8e876366016c951d0db3c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ad7cff5422ed2cd7fefeaad6e3cb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e9e171ed54c7f8ead941f0f0d509239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1fc01b087e2a53692512655203de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53719edbc6d3ab4752054dae36356115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313571c23727012e3027da8a62856136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c3dd6da0ace7379c4eec4bab4526243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032a04bd1c33378dad6d9a144fe412c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe86ddcf1bb44300d566759d37c3fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9563050deb51c446de9e68670d8ef2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dbaaddd2461e729996cebec1c8d0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd537c36cff836508aa2607c4bf9d1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb20dbfaa51ea92b7fc568750fe89a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439576dbfdcdedfdf06b33591c1e64df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72dbfaa2f78c6909d63cc303803d32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7975e5525443e6a490587162bbab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63738697accb7b2b65fb9536aa1e2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35cd9f4d99d90b5fe2e2bd6f678c55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8abab8d5e46616395761daef8fc110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394aeb25b063ef454089ff754bfd7a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123e556087c542d1b6244c0b0fb90fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8942773f67b6536af0b97cb8e7b55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc1628722ca0853dc9f10843b40eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3d6bd5a1623f63b2f995f7fe40d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073526a9fa30d6372f9c063336aaca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1d9d5fc088973f94c53f9bf295a60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc43b83188f1b4aa14fd4ad80ad160263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4b139167c9d4cede986dc645d0433264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ac443fd1e4e90e83a4f3a7722f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e666630716b786507dea0f7ed00daed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a402a2981d7a47d6f9136979f12b39f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee5ca536bdd370aa6dbf045b1165a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358e3f802aeac2f6b2e454d1752693269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9835078d3884292dfc1679eca4f907270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfeb405faa913bf4c954bc477ec71f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19793b1393b3716331f808d17611b2f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338501decd976cd065932a2ad59c0240273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5b1290acff69d699512e16393b27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1106c8956b34ddb9b99360063044275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0950a8cd408424c4c7258e3acfa6c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42795fc4c2f0f2c939ae9d29ad9c19f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f39c8f0f679cdc237af020b4c0191278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf3bfb591c15a10a0eac964238253279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc147fc9ec9bf3d8e957e37c193212d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b7b68c08a0b990b5c904f3812878281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d5b7c7491aae3d89d2756df663ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1df6786ffec1a896f8d0b79617ab20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf347336486893edca42283b66c295284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eaf2b36614617d129d4f9aede4d0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee886c209de621a8a0032badec9f9e47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a9210196bd33201bd2895c058d216287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb9f3be29d73e600d79b3df4d09bc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6bab3e083f8f8295138e219f8f46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0ef1d7bcc24cdaaaa09892db360c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdae0f8519fc24575b7ef01c6edf17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1687c98706d613861b3059ab7b9a66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c87a07934d80a39b518d11c6f04ae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cd1716b738b3453b0df2dbdacd2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313267bb3702f9bad6ff2629e48bfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0bdd7b1d643bb3c4f55354174d736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b389dbe4ec6a7711b5b4f1961500b48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822252128eea2b1288b7ae0ba5249636298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcac8280d728326ea2efc1ad94dfca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481b3ef05c65fd7862b280c3bc7319300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6a63354a131beed9d480b5af424e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551bbb5c267184574a1f64b40677a6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8909db6fe509f7bddc052566ff651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d08e7c18eeed7dd068f0d01affa7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ae2b1183f2c807ccaa31b9692714c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb7f2bd599b42cb0037b9257aaf16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02fd5ba4cb2234449ccbacad0b5848307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa3f5839d2327a191dc758cc34016308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798413001ada3e5e3a1bcd523ad4b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad7cdadde63e87b52801a34399d0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f3473ba604f4e84c1bdfb56b111f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3160d0c4e559d22e07be94ed2d3ca53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924e00915af9517550a91d0bafac38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7d2e71db36ea490fdd1e59876e990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f188a8dd6be7d8f16743aee8baa4247315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8271490422126e85046918b64b9735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f686d7d0ca186b29d836d0c9d6b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a13e4dae9245412edc8f88c6bd18b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e5ddae8b389a230bf66438c6416b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ee1e49382575781d0629a285139b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68906e76f5fd9237fc2961ffe09ede4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61567f1ed347bd1e161abe841af2492322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084931d82e549138515e59b6ac68930a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a214c0fd090e79e1bb13f730fdd5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2325d94c596a165f30941835d8d9e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5178eaea6fd8e9f1f372d527e91f23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dda2ce83b5bc005ea051a92113997327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c10ea1188492e4bb4d4d4fd77bbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f4a051e6cded5c2e1a603403cb34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd62e3a0b51d2db8ad2b048352ce0c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f00c7d0c441dd77b06f8b146724f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229f057225ac0fbeb504d441526cb2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c422472d8a9017d6be0ce1bd9fec4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da790111b99b64ab28b5c96b9c8b899b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeea105a2a3c340e0fff879cb2e79d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a9ddfeac9c221674247b2f24ea0a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0473eb2e62db37f86c0bd179b22b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2e7ea3dc5b505896a976d579118e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566885571519caaa417c511ca00ba2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74025cedc1029c4e168e4a46788074340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c87764e92eadd0767e73f1338ccbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a70e1439286854a5c639f19cf3956342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d870b7b692c41a2d3a04461b816a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2387e9f9fcb54910907a7cf970add344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e35e305e2ac5d81a86ab59f3ba653345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e22dcf68832eb2f5e6dd69a14ec78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d30b663175cb011e87e9c62ffd5fa6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982121c4a23b3283533b5e86af4954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729babb25eef23cb6d317e9690b099dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8b89d0fbc86c729397e73d591421350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78316c970c1adf6eebecc400ad67b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bd420d12239a4ae396dc3d73032cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16801fef8b6cc85701d781f74553c492353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124580b3372558d4140e52232a40a21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f93a131e32c8b1c704f09656bbd323355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb4264c817c02c37bbc745923eca0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d76df5763bbdc215bacc99a61b1e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad082f9fa39806e1a21fd5b2656078e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f257cbca0ed4a175e179bd325ba7296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6587620187cf3ec159b77b67a4da64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e059bbb4ef97aa20d4bf04b5e85b41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f510c91bf16646fe3c3c94a388126362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac3b0680f601211d2f2614b630a198363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536c9ce0a127478cb5e090164770f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c00908c7ec61ab87ea77560f93217f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43996b19230f976bf060a01c084b75c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45469bb44b6f5377584bd10857dc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ea7a3c45630f2cf98a62d0f03e45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356b897e9d06582ad92e50c151946d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55bbbb0fa5fd1a827e4ec99a8855c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8412e082d8c69f482d839dfece66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637213fab4069717aa3d8a11faf619b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eec3bf215f53d4836cd4a82495702373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c53d617f06f3feea1218f4485341a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a25a7153b7d7c70d2d47d5ab92ac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f8b475b50854d8415110b3eb6b4f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb975bfd34cb777e42d847dba1610f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd797f9a2c09e3194f41ecf693de7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7722bfe89e62e79d99ff6556251008379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91552949712dcfa354d1c4e35da3b4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091f2d47cef123d6ef7153c6129eb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e455d2134ee78945071491c033d1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b97c63b4d29b237c9b2edbd4b47e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b372c2f1f98a87fd11734a94c391c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa65fcddeee9da0f68024253473198385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16469a3e0f0e1bd38291d9957fcd52cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ea9f8be5b0a65def215511d7a366387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255546e9184296c76f02d566d7fc5291388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cba78af8415e708bae4ebb451fa01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e792c88b41d82dd417f69a36ad713e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bae74695acfb93665e7e3a7bb529e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6a251600415d98e1d87c0643a43a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79131eb444580647a190d288be03bb1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e545ab9f5d31af473f6b01e8ede0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c425075d2a0090f2cdb879bd66bfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dc561da3b437dd3e6e3fb3292eadb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1078c75577ed1d0e9a644b9747f6ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456603b0d5e553915da0606cc6fe1301398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8382c8747cd1cca8921fb1bfb3a4ab0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13da59cda95331b4fd432316848ecb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb96f1b9e7d7238c6d492b9d847a06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35d9c91d88ae38aab91e05bec3c0d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e824200abfe7c526cb61b9a34cfdce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c97a9e1e6dd1005b7b513b6e58db7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945665761f7b3d2f11da581d2f47fec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0992abf7c6335ce10d168fd3fea90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbcf1c5c34ae6403e15153f4309a3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ead9d3e648aa3475ebe7ae2fc7eeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496bb8b74b75fec7f4bd188c0b5357409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d7c05d58c1e8a41c1be485a396e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce24627a76602170a5363aeb224c73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69def463d1ca6aa49698ff2d0571eb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1a85ab3c67cf4433252639621a2bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693b247483dc78cc1c72cda245e231414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630e495792bae2689952e87cff957b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28421efea5c030d593e299f47e6dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b263912ca6c386ce21e8c39c848d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd758c9bbd08a3f31ab9859743c5d04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee1358699604f45cc0a5e9f1e1478c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e2301560ec205ebeaee59e8536c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5698920311ea38341997ede254f343421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0701b0d8cb2005e9ff38d4bc9e8c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450525d3b4710c39160f0d39f5faf36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceba046f623b6afc4215d0dee079a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27846aba1fa2c54a49e014578904f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3f6137646bf5af99b0f376ad7714a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e811f79a71727cdfbcef247608f649427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0419feffb18621ca7c583854e7c73c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb010a50ca9a4d843e831f27a95b239429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871dbe14006d9c70dede2e34bc5af34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63312a719fc88de8495b7b5a3138a7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5207a2bec9f3c65ec2f93594e89b09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37376346774fa8b40c09fd4f373560c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c812a5ba09ec4910e9da1f3b549096434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490aac61467310177c6098498960b70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac77677753e54765637e957b5c10f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe57c1c485976e5f6c83170547a5591437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba35b2c37a774ba33748bb27b825b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0ea96c5538684b6cb002b6df0b189439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9f6d73b94dda29d235332d137dae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a51dd75e08f3672b3ae90fb089eac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638231046278fe2de9c50c91481e58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072395da4be5a7d9db603913947ac1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6252c977acc47c3174bce3d99fae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2b2b2a060af0c6ef5aed4e37ac74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77fb77526caa666df73b7da3e2bb0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf539dc3fea30a032a5493b3e8aa0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660111605c0df3e185418289e3ea16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14767daac1f1548c99d76831da5ed757449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb73ab4ce1ffd33bb508a3a01d12b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bee5d3d5fdc40fdc96b9936b560106451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3b1bad349a131d108985d9274235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c40369b6a8d7d31918e0d60b05540453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6769801fc917770a989c93265af9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56133e0a9020d674421a499c2838de49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7c2b3f19081013f60649bf780ee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae629c0492bace09f7cac4570d29f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1c5ed8acac709185b23aa22932fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a7c66ccbee460e44cac1b03f3c1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947468a89b7127295f16fa66ef6bcde0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6e3957fe3afd386e04ea7042f27b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c18308c10a3eba4a7d789514548d8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e6ccda9ebf195806e49153baeca29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0341d09ab507119994c0b3e0508d47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565b8328233314303fdcd1f88d0a12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcea39014ddcaea5d3a690a526ea13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58911ab7c824005920025d2f3dd66e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c7196e2632cb06ea10547da12b8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd1c73a9a2efbea1abc7334bd0e53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50bd327771f97efc19e2dada15da1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5856d5456c68abe254a9869a57fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580b436c1b204cf9b42590b2c1e09f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14957430138509b2c3968b729dde6fec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f21f05cd4753f757b6b67cc4c5fc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e235bacab1d50769c35a62779e77a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3a02816bb3f0259c079fc30a46104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e75743ad352476376f741331d36c15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b757d758f31e3e69feeca23c0a5fd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4110eeba5ee8ded474e9badb894162479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42a5ecc79472762692d95fa01168b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca90e91a465600bd43607f8884a7ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f74a56206c7c184da424eeb38e9b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e165bcc1b5bebd9dd262be57bf33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642468938840b486a29cb5a2043188c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47b667b284fac8028d081fd5442b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b880c2590f0ffbdad8d496a5ed88e69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5012c560de030cc1724de6a4ffc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eeee00da0d68535f388667802f644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680811b3fde4e9988e49bb5db013748489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3c9b81c7cdcccfc558c275b0d36a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6950162c82b56baad04e5043bbba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178d95cd8de86dfc9c5f9c1fc288123492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b338736f43463c2b5a21fd8907d61d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a0ba70a6c337cd6edbcad35c1644494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a084db5f42b09cd5ee7a202509bf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c46954ab750e465ee2a23a0c08f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba7fc45aaca502398a6825e2922bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd520115e03e3a0490f9e3b26eb883c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fcf17e5c887b7b724f59cd87c6e32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f28d3d9cf1e9af1fd95c54426fb25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e300435ef3852860e68aaee6a08f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165f385025eca4e1e23a1aca1ea6ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66308bba101dc7398180436c069f9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad916a617aa8f2523f585872d539764504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0192fe2643438b8d432c43251d6b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f1b6a5d7f17811c35a83a21d4133506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46499dcc66952933cfaa22781fe86a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be360e974588a3db00c89d426df407508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82fc5edc25b7ae4c02b3ba3b26cd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca53244724da54cec63814baf3637fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8bc9c0bb52fb9618f53845f742c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0642437bc2936cbd4bedf86f81fbf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700a4d04e3e8d6b4646fa29fa05aab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f512da6ad23a39e14376afe7c1b6c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb8f3aebcd8fe9361d944b91ac4edd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698f0e0c3d2b04b5e125dbe576f25e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc26513c91fe036ac34b651e3d75d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da200fab652b9d5d43932d54ff859a30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fdd03f7b0c2ff8371f69d2df3c3bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ebbb8f552859a58d7cfa128753eb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb049175c1e50f94c30d87ff48945ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159846a5a813b7e64de8f8dc5c43509522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10313fc5ab250361fbbba23e3a7115523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c9b0ac6d4613bb45ea4bcd3f96e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21702ed011e98ae5d1de3c14bdad8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff63ce5db1f4c7d3c62aa0fbd78393b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535269ca34b248d93f7f0213fd5b6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91f713524c1d1738233e438602be0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3162492ec125903645f80ab4773b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183cbe8bb802816afde80e4df0c2dcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbd5010eb934f571d2fdc22398a876531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119796900ed564e7b979747ecf3d13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056e47f6eeb3af0f51db4abf21ca693533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53860e665ef1ea60d2ac9869d30585e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02586abb26a20b5bb102eced45b4d2cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343a95c41eeffc9fd5f6f84c321f02e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470619d77f084ce22f0be2f946d1e703537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99a68b62a1af9a25fcd6d54386350538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48629f120a0c0563116ffa8a036daf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22786f6c46a57833ee1d0a662bf0366540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d0916f507933f237fb38488230a2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e94d4e4cf2fa511b7d1ce42d9c25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9cb71ae6f07b2989159e0a9916729543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f452a8835406ba71655aee89ae61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5401e4824f5b0018e57a1652126d1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b978e932f80ea66f2125e477aaaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697179d169afc7e7992699dfa947530547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db639b4b96a32191fe87870a7243a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed9a70cf9bbc2e9c17663e5a03c8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a93b69c935e2737bd1211e4c04366550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6b8b97421771f5410c83b5876ed14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253068ac76bc2e1783729976637cc8bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d7692210ee603dd8d44d69f0a943553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e4ea8740cd3b630780ff7f5ad5da2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e365f1869cb0eac400f941dead11a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b0e3c500ff58edd1d3eb30e80c870556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da474aa69ae864ad6845d21cb7fb591557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a8be6cf4f52780cb606819b87ce35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8685d08eb754a8701a658dbe7daf03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a9c630a0f92b713bdc7d216d1a8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac57bd7bf499a94ee1458d982b211d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2d7bc02aebd01827ca87e73da6469562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c21196a4575ab889d71e76a777e85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac33cdcec470b1287308d76e8909b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54bb8dc588b30ca16b81524af5bb0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441b1716e3957ca748145f2bf3cbdb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bddc71b6b4e90b902df712ca4f9c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292b7705981d282171378199a0510d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57898ee6b1a9e29dd3753242be58c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cbd37ef12174dfe0c1de8ab6417bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4d92b6a3a2e296076501a9fcfcffb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca8fad82d0c7c5c458405d53b81774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2670dfc6b73ff8616215c9255b892c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b573e56876c3d0a59a06e04aa4f28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a5ea6e3eb904f7115098c6c95a51a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90995e345661d21262612ba6304b85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc4c015ce316177bf48876a9be2e96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd4d318e5c2f78ac8a886d3629594e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24344c11bb353a7ce45f078ffd041e68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133acafa58e7ae4d149be823ad6410580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead08429620f6429a735473f815ec4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f478c9d6c0f030241dec4e1315a0a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98004499823a3c8c991f4f7539afeddf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842dbf0d214d57dd11aa6040dee6408584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e1094b9ac4504a80e72748599911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918217c3dc78ae4d7c802ae91af794586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ad12e04f930df801180b9894e4fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7dda754dfb1c66061a66693afa6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e7d7c3990687e2b1d9ad23725d44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352bb1d174b77fe52ad66715cf31cc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773dad60ffef98cbe5fe1c42b889794591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95072dca1f6cfe75a8aeed6dce7c70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb2d5fd99729373597d5922992202593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0d6674b23089f0891e0f30a514e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fcab1292878e19406a88500c20169595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228cd1cf9dd2a3d44c55a69cf6ba117596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38f11716015b23e46cdbe9bee9896c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a28d27f82c111d31fa30118a7663f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d899a61da2d37f1e792e2136fe5f7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d69047f959b7e39f52166d3db31eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436e981cdaee1ed2f80befe254a313601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a27703e994c2c93cc451975f57d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c0df51c8cf03eb3429f5796fea5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b368513d3a6b07eeee015bbbc35db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ea194a8224943ce1ffd94727d858605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a56f994280f64b9f9e32ba5b96de4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9390f4b699dc780e90ffd88799d732607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e2708ed5affc1766be341701aae9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369858c974cacd4e32388372aa09828e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d099609721755ef1f6009b060d70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cf5d74c5221b74796c08883305ec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2462d2ff24dde8b0e131ec201883a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda5f0f1bba03c492f435e9f33965ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601d869016ec975c289b904987be0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611241d03c66655f541e30119d3a5c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2391bc9ce229810d9c00472272b50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949896166d8a4c2d21dc6dfd14d9a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f096bac9a82ba20e33b3d6968d7cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ad75a10de41a5c98061c7e102de5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b97da69f7f089803b02d0d3cfaed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c0b551ce5be3589286961f9f7306621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed8ac44c3d0db676d5338cf5e9210622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda8ed69d2359f2f724fc191bf9e57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe43fba79830551a9955c80ba0cc8bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241974ce02f1680e463941def0d497e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c430c0556a9f728d8a4f6b3fe1b4ad5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a79eea39fdfdff41b06f706b247671627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb11cacf8f823e6d06eb4f2e97d2f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03851cb1b75c2eebe0316aacbb3589f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da99e767648ba6fe1ddcb1a7b162e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fdb0007eb8e48d2392c39d699b479631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97415f91d2a446bb400089c3102be54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c93ef5767bcbe29c349ade562de3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f31cd440f2aed29532dd43c784ad17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb1bffa5714fa98c8cdaa7b78a4d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154354449e223647d53f8f38c053c82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90539f76437a3101de8c00ff0b468637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c915e8cf51be28c51f2a542705e018638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c5bed31586da15b475bc39c4deb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2458ea6b3a2211f86c05296e5e2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a421b3fe0d2e02ed788bc13876c240641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a343f4fe3c9c2e39e36d856b28e91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864241020a91280db2ae841ea2498f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a7db577436c2d668777574b09a8ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdce567b6a18f6c5bade971d837db1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad14be40c5bbd1e371b274210ab68a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02209dd7e1740388d09c21d2a4677b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e768a629f7fbe9633a68fc71d073ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2d177cc9b8da314b2d800a4cfea6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34516234d3dd47014648c7fa7edc225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06302d11f8810f8d6d1160f1294b6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd2222d3bde90c49cc17261a71dd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d83e0c59ef208ad0bb4685acb1530653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdcff8fb096844edf0108bbc49a852654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623f930b13d9af17d9f3750ec85a96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f039c55fe53d9914ad91063a853c90c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bcbcc55c3843657c79e01aab5df4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448c8a68767b2f19d6de20c8c2b5754658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6e2d3870ba1742e7242938459d5ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb778f143656d9aeab23acb550413660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224341ecbd0970f1727cdb38f848307661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf321f8ac8bc0a54970f747c53261662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a959221c6205feb73d1ad00e534b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c61142ae6dbc53ab6b30378266afc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda34e87ce13ff31fcc937601227f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33760db94cc3811d5642a9ba23e15dfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123982abfdd363ccc2b720eb1c71d603667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7e21dc65d25c046891bc550ba65d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db296de086ba14e9d810a1f65105190669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658adfdb4f26e050a0bbad741915e81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53cd3c9f95db2913a4ec04206a9c22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e26d661b0ddcb44521a56c307ad1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc58715a8b4d03496b14ec24aa5cf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ac0a38ded5462d58824fb008b85a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00876dc5bb1de2bd5712cba8b6f93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c5fc446961904a2a8db6c21df4ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eec74016a74f9b701dccd615db3186677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf60aa6334ce8f108f98c3ea9a50d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70553780d27ecea4f5ed84ca1cf5210679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde947304d46e94c57593f7447f478a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60004705f984d87aa183e88070dedca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2219f04879678577f8f377693be78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5357b617e8b58bdb82711edf317f806683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faaa7f8996f443d4c3495566a32009684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc58974408312d6d8429ff3c5d9f39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c3207a9a555e4c32b27875959d559686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa69a0c0aef22385020e92a3770f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f266093a012d22d4f4868fb7899547688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53e94ecc18b7d379748a13d2f0ce9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591201c8aaae4e0359a1ab11c8744189690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66901adb210d9f7a1b202ea75eaa7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41362bae3a7a0799098ab2741f1df6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee8deaed61bbc7148b559e5a29e454693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bc33c7a233fe015207931335a53b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5db0e8cf30fd4a847b2f2631b26cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6220ccdebfa0ef52e5b558959e5d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a3643f604a9c579355d8e65f7c5cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6539f985583106e92ec1d0b114785d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60c6502f29af6c376bc1e5518d060699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374fd1347bfcaa8568ccb70c699c9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e841e018670b41a8dd0ed076ffd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25817d29f486dde91b2ffb118e83eea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe3e95b4927c9c5c743395591beeb1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c58c0bf0d579d8efd48d53284ada4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159203f7fa0b146198f2491e4d81e841705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653cb034401e064ce99231aff80812b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f57ffae066ccd9a81c8f5fdbd8404707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636916e2e4a79ce5f56a7b3511dd628708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3604db44ad79138f9d9a5596634e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1fa093430a7d3c1524f6dabffae1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249819945ad374507433faa52eee263711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a5decab7f3f61ea317d2d317a0969712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d4d4fe5093eb79369e416148748b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ae100ec7018e9fa41d60ec29c929714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e00531d64f92e012473f73365ec7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dded2c748e30655695622521f3dff3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5484fe7329e15dfab9732118e68ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212238188b53690b066c545b522d001e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437f10a158bda3469e6cf523aeb2a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1624a7824a2b228aa8d46c4a83e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1522315a086a073907f9fead390c9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05866851fd933cb580239984e2a7ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1113c3feeeadc64fb19c84c31308723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14acec7b0c93f3502433a9032e3344724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389e5853de02fce3e0da9203035b13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd2081a24e0c533e0e7ab2252e5183726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240b41d5be73c5a2798b2d7bd04edc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc8bf8c3e19a1874a577a98ebcbc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f45f383ec57e734ee594b4541c91d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f7e3b740699209464d4a15ef6d141730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f795c60fa208171b03da425fc0c2cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044325e7ee893f16f379e25fe88bb009732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a37262c0eb3cf23a28ba2d5039b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1f40d5c30839c4467419e0c101b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e2a634088ee72803ffe662833084735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f968d981e47194529062d6086ff28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e171f6d32184b2e0bd1f8117bd210737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4131cf487528a80a30d2d179140a8e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44073ca3695f0ef1392e1b5f7b3802739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e48452887c93157f1f993014ba694740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61645b5890bfcacdb2a0c612b7fa3d09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85172bd54cdffbaa7eb47585630cfade742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a78d9d4f3390419e1308b597884a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91daa6976b8c110d6f3d33a092bae10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1603c5423417ef8585afb77082889745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb549610078ac32dabf9918fbc344dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaccf7835d11e13a756c2ffb2a634fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5beaecb6bd5bbaeed6d92b3fcebc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd33c63562240564b3a7fbec5db7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a3a6cfaa5bf0502b2a2e4235d2ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66889c9a2da01cd67e43d314bfdd44d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e147c4d6207b2a6d7d744e5f3beac2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282cd875216e12c580298d906c8e61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c5c0addf6631ada98e154faef269754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cef076ded11a4dadd5eef2d2045da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b711493c90f3cebc75a6ea265980a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c464b2c72707c2a1c427f8fb17a304757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a35fa29e418345cd0af24bcae6d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000a525206ee06326d2600e1e5a43c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00e23fc0c15b5df15b034957d313b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae6de9bf36ca9c597bed6d556118c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790c4b742c8f1f1d40c599c92dbd5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f6487dbfc00e4be33a0e0592cb33763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46796af0646e0482187ce29724cc0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa11627284e76a28edce2555aa219c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31e710bed4b16fec4633ff0a707e0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b99098ac81ed865bb71a015426abf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc3213547678791bbfc8a20ee8210768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aba9f3bc4fc23d9e5a0f968c8ba37769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1afbff7df87b4832b1a072ce88e941770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3de776bb9b1611806033f416619fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2449f6390b58548e03f7672e86ed7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8668da4f0614cf5f22e2b0fee53e7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3cf4626f7bbb56f602e464243955774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa0cbee2c61caa8273f194968c50b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102409acdd9e8db8b3be9ed6494f153776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56bc6ac462d9347d94786703d8574777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>