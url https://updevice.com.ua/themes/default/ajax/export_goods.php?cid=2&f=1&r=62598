--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5c38616962a210b06b9e980c87b3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9b361f95cc6db05093eb88eb577952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf862a1b49f85844e2ac363e98532a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10126cd65ccbb8a310e61a465758f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de142e98c5ced14221739b707a92a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604b4584e95f28644a125391bacb8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2be1720ce4ae853eae231edeb3787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5dcafb79dbb4019af84584bca1298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f543b184ff2d99abaff1a1df9ba419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fe887d3f528145af4c4d34023badc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109695b6df825f749ea39c2034e9d2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8772a74512d4fe3b8e5a639508e6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6d4ed34ff5bb73160788a833a345013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ba345b0dca4b3e7c3122df81e59f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96719e651284f2afe5f49d271beb17fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72df0d24a2991d7ef309dc31a6c1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ae43aea5bf429ad0369330037ef017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec846799f416765e7e867004f97ce8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd1e2aeb633da9d3e4e14398d395519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8de56db2ca66a4d8781784875b8b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f5bc14bbb98450b6a3337c986d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a59e032936a89f81f636ba877c8d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ccf64a39e68975e217b979a4e180b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb4bd37df968a96ecfa22d47ffe2fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bce95db47b3d03c9eab679458019c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca8ac7eeb60e37d780da19729e31b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d5bb16ca3243d6519aa2da06e34f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82769b81e386ca08257c2993056a6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd66894ae055f5f4762dca169794f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b614f76859fca61a873af1ccbf8f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc4651c7f320b717dbea4cb1b80a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5b9c739d8a45d2f28f2035cd132432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0416d9651330b09f1a01af16d19c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c593a28b77352c78a4ebb6253b0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92b8980d0665dee35ee904acd1d7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912d682c0d81539420c5f40a1a1b23636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59197fb0655aa8376afd24720496f04d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201da8f08f76a36f574caf3555ac5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11756753237e9a3814a68fe353ff570d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99392c3f6fd81818818a2dee67b1fcc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d79a435ea641374aa05eba2a1a5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23896b23bdb3d2660912f9929259a15042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559f79b781033892252622d34e4b6de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8de8b9d744656eeeeaad228d7388044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991067d585012ca36b951e7c3db1bafd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c4b904ec0b4b562fb75ddd901fed846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b10289895943440010d4be55f98b3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9208b3de677db5a819e35d84f3a2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8573a13627f6757367f591ba8195649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd77970862743bb89f9c462ee1b9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c0aae5a8f2d02822b83982a71a35251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc4b07b5da12b894b46ca17a9cbe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511906503ce3ad2b0dc49ce9852b5e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408fb8fc508a6b3b2fcc2b3ca19ac354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a38eb2fc18e3137de7f18a4b2934355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b388385aaddc281e25b69a5229cba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703622fde0276f4ddce36623c863a9ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db7436af57d8c139f1ee08091c0ecd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf489255320531a01441c74cc15e2f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31546f7cd5e35413b1780a7d5140695360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3516d04a46ad4fec60c741cb9734c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03fc6b95fc2755acfe08b00d1746862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04e01fd749091faf2ddc3dab8469163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d9ac6f1d0bf40ac9f7586e75ec0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc42ab778fdd07872c0ea767fdfd4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfd7618ae73d934cf53c75173c1fe266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576297866de5dc2dac24544ca3207d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c712e151fb64811c9cd7d0abb0ceb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609a740dcaa14554f7f9c5d6fd055c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc8c05820b7c8981281d50204db27770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990a39dc109726e866162acaaacc2fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9322246488639f6d07d9487c018072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9bee9a9e55c2a2a6ed784bf1bf9a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea79fe3a647883ce4e66e9cbb42f4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e27c811c8318ed5022ce4ee861f9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1c3aa02b7758de1d73c4f8f8a127b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9081f3a22cdc225a2d29c9c4ae86177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea487ec1aa2e1392f5f936d577ac05e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59ef0aac5f40e3de7c29f769c6cb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520d99058ce851d25301a9f47293a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5653fdaf3ae141950dd91566afcd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b5ab97eaeb9a9a67aee3e16d9a7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbee791315d03c350d49ef600b99b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8428cecd908dbe5c59842b1faff784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1cfe251ca0f29cc2a344eaf94bdff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f1f8fddbc6ade50c029230c28af4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926cfeb7d0d16bc19c41c03729e9c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431394b79964490341a33e750a3147e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274c700367f8e95947253e7126f4ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8dd5cf0c424b28218fed94ee4b99e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69636530565f02de734a16a72eb96f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ae3fe429d03f27cfa52d35788b7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f121f00b0462723f7701c12f4531e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16e6f4f04f2b61aeddbda86e98acd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31420d4ce6b418ccdaf02f60a0922e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a9433c4bb793d67085ffeca7f51c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d41ce0790af8aff2566e6c150a8cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4057b10118e5cb55746fb8a79ae98398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8184e6f0e0434986271f9987e3431f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220a161db71423922dbd9b2553dd0cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22ee9ff28a4948afb5c7d2bc1fa62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9709687b29ad44f40087aac72f0428102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5376d598b7b81aed771d96225e6ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366f3b7f8ed8281b51a05ad833d750a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051425a700cf46c35833abeeea5075b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b454f91b12b2e00c627b998083f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a888b25568bb7e5a22c807c64bc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7791a3642e28fcabd0e44e3992b391108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709cfc8e52557784b808e650f7453d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ac5f1c1ccb0d9e186a8e8576919de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b746ad5818c6002f9ba411af9443285111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148fa13a505d6aa0a6437570ee2a6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05648140aa66e875877341acc03dbb09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de04ea6d762e353597c1d0f39b8b656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ecac953a2fd6e14c424f67559fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c70e194451e394da2f89991358eea8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e578f3c1f1fe12490710b940a508fae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642475486ebc3855c7556810005312118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a3158dabc9a737738eba499fdf27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25829706913085139e8d16033bf0da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0854e87522025d4391016c0c4d3c7b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e7728e9497207267dca3e5e2bd31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f53fb25203e17d92737ce5412804123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf124ae8a5f17a4a841d3e9791d84c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ba8b2f506f1a2a453167384075f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4341ee1177ba3cadd3c0111057f4ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23474edc9c7c75e6fba7188e233cea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190a9c858981f28b724c617260772a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb542926c6920d894fdd7394f1538129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504066bb7d3962604bdfe9f1092212130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf58e2b96eb4f7d9fdb582395357318131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc3689aaa083c9359dd732ef3d990e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5562b4feda502a41965a7b11c9b92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4a88a6c9536082951f3c13005bd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ceb2c4b8a088f390cfaa2805ac556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af7c57d1e73e4cb03661fba1a220d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b5b8037f5133d2975dbafd22fe348137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab76d714dfd54cf80eea5b12b7cc97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beab0a861593a91e07b609bc10c12c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c046a7573f258aa71f0809ee228f348140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9519cede7653c795c7795a1a5eb49e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c84599fc9dac53116e9524c7b45a5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99d8580d10b2b7901b1f566dc768b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de241a57bf413f78761d55e7423cf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ca373699081630f7fd60519e937a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d43d0baf2b524fcd2bd679eda8ec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07761918bd38197956d96435e699d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb746c66f2f0b5129804cbf5a0630e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a17c4229cb07cac7acba3f9c9562b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc9dbc9a9ab01288a68584701733f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2a96072fac04ec7b024492aa29f88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a2a9f8814cd51b336ca7cd4228d2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347e2ebc9c88b4fa9f1b7ed7e6f0580153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4816cb261d3cd8d0a774b64c7c5b88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e63ff9fd9bfddadbfa47b6864923b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192479ed84a07e25b3f5da6a27a91c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb9a5e82aefc6c9143afcf698aab00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c90a29da0f5140c84cedad6e3eb592158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba244efc57b35fe54c1b9523db5908159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a22546b441c211f63944dc150d59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768ef2b236a1db843ef059b963c972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3dc7492b7d96961d97a96a1b8b03c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec02f28ecd2628ff5cfae595d6c2ace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa77e54384c72cb366f314b3b0e29d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2a9aa19e27544e018403c4f88bc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d3a84282ef93fab83435493e9bd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03927e6153bd6f5df72bba58df5366b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f433d39a63a3b77c89b4551ed97da9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd009a34466b24a2f3dbfc18eaf5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff4c85ff268878469e39ba8064378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d5968e84cd7c984f9451f566245ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf339ef38e4c488dd16bc84dcbae9fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a54b96bb01ca60f575c113c9f1e01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58730bc8fe5bca163e752db4e7e16d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90957a668fcc331c4b178ec66e18d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9214f2a833539ca601d5693bf09ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf3c82497425c3c1fbbe10e6cd17a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b415532377ed4de019e22622ff11e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2c1c8000e929e795a401e1e0827a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292c8e983a94b75f5bc0e676ad2cdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94db26309540ee73b1d08afa673b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03666e4b58668f9e185008a1fdb5b6f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e8e7e8597b40d81bca173f36f167d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fcf2e9be0cf5f2282206ec7db4fd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee99343795e8faf5d1776f16f27be24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0865a224b5de1f5d0995deec54058c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99669a38f304c8df5f973fd30faa661187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c4b44d57b6bdba1938b2aa61852e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f23c74537480d4c64f5492e74eed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92466e34e3a30477799b4d674478842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a908c326b46e12ec69c4a8e90a6d758191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c960c1dc9d56ca1d69e6857d2418e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4689824de93e06ee6382582da9954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a58c65a3ac29b791fbfd3569f8244194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da609b004e0bf91ba67b814b91499195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89873d50413004693417d25bb3ad0fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adf26b8700327cb42083bc9bf473f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8208a424702222e7c30f4d210bcd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c73f6c6f30b0b9f663906ebb78e0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c66b14bf98c9cbceaac0e3b7e4d80b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dfbc4c7319cb4a1f601374cecb91e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07612bf880f511aca6841dc0e4dd622202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64376f2dcdad3b227fe07633c776e3b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dd6c0c453836d4633475c05d75998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1c667c3c77e81a5827fface2287c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd3a0e349d1f52e798eb3c0bd33b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e4087f28bb2b728787bbeeb8161e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b6b565ab6a23d53f8df6bde130e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f34bc0f920fbf7c22888ecd2447e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5569aaecfc4d288c8a8b822a517baf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba138647e0b98dc34559315555906318211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7e7509c3a5f415417a7932de3746212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571ffa4072391734477d49152120d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced109030607b9f61209826cffeac8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d017f071585fdd8c25f179d66b14b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef7dfd42fd0cd2d92997ab6364d52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04609df85f7d981c0a9ae0ddfe4fb99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e905e5881a5e2d89edc8947502ed11a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bad0d2de07244bfe0137d3a95b0da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169411c084de247ea47d7635e1c6f2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ec29ce82c67a7ec377488773085b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f92be541dfac4277153faef5fa78c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ebe03ce09570f71c70aedb4faa16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c448349f57642b685d15d924eebdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab5da0f6b735a889f94bfd7ead243225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eadb8457f108783dd66172791cebb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d290fe384315103dcd3dc87a1425b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a71494b55b88e1f6a9d09daae15c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e069c53910dd0277cf4144650a829da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4baea4739f03889bf3bf0987a94740230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a9353b4976b5d7cda46c3650c183231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b4f9c2713911443678672754d52ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e6f7d10bebf81fa259eca85bfd7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da39fc0be6791ded14fcad7eeb0757c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57363ed352a4f031ee726e53b5c468235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209291ea77584d9b7cd64f8d786f41f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d7e6ea931595b09aec10a66f89467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be30f3afdc64693c511d694ccadd179238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4beff424521818e08a130679175721239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa67887133aa9d2b58dc3e531fc7f50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd505c987a073ca3acad9da61814b40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea943146a88abf8d3b3906785a52b2ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69067ad33a64b937920fbb02fab714f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4103dea7af9879dbf7717500b5480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3aeb81650c04b42c73ee50fa89f12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e72cac64c6afd6ffeba4d73fc26f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ab4dfdfe1bc48c3dacc6417b6aef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c0afa1a2bf5fdc6a5cf51cca5391248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff3ff10114795c9eb2cbea485d598249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be0db0732d14d16393b1afd3c5d3c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670fe6a162ff6942957e6b54b27623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d691e720079e4ef67bd910a870af368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294da43c191d1c3f6ceec9b969a56bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829932566cfbbf262bbed5ca0253e52d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f98f132f84400c85f3ce37969d944255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95740512f3aa42e8bfe658e0058044d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c22dcf42cde03dfd14edd280b9e10c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9ea5dd45f2531bdcb35c0ffba4bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c5e2b707ebeddcd7d9b860cfebbfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06342e5534b296097e1d0f21559975260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac82e183057bf3eaa6be30e81e3a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615eaba15165b8e4568f34bd80d1f32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f4e34a327fd99ea85bd6fd221ba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a871788935d6ca1be9ed77d4adc7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837833b6e221f1082f398a319dd65b3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae41e17a7c74c4f26e7da57a102d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28213a17c10686c48cfd1ed37b1ef0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518139299ae1a83222addae4a605c02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863187dc275da6a06374e89679d52f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a139a6c328be920cb62a0059f8df79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449421720611e0e77141a85abc1da42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644223d15b16b1fb79dbc86c65e0fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e82f453fea65c2e89993e23165b4db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419f4ae6bf19ae143f5dc49ec9ae49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8073ce1404e0860c4363d13bf14d82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241956471e2962064d5a11619710e080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0887a73ab6b87fd64b2e82431da37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c82016be86fdb24ccf700b899933e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490cfa80d883f219d83134677c3e02a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c5ab6d7fef32015882c6438bd88d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af07f3466934761b84b51d8ab7aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e26d5fead5f011b04a0646b993296282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d7041bee0277639010f3a5ea7f776283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84dd24491e1fd900192e9eb4b3913284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a508b6c97f52f5ec54f29a6fbd734285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85633d2c63fa1a83ae2c883d02aa0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa5feda4bec6948a64bc25799fd44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d1874a559a4ca353abc4d7f61c8d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f261a154415602b49dbecb5d87d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa923920d71dfdb8c84207786bb23a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac539e0284387466c1e73c755a357c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffa1bd5be40d96ad5b65c7e64f75de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb4d51d72c7b65d46ac8dd2346071293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c109b3656f278105243f660771356294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee34ae8271c432bab2083d1ac3d33f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbb4ef0eb67f6b037f27f84078efd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106154c475ac78efbdbf0cdf34019afb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa78dc068e648de8c53418db779ac9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27245fe0b940f4a24539fe7b37369299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0c3a14c78956766afdaf53a0acb72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb1f6b5e9c434a7fd5adbdd8c9e5c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abcc42fbe2e2aa80a07fdc77288e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16966eba11556ad74a677e25e5e10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dcb45ba9f3e034e58707ce82ec467304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c4b11a238a58b9166ca02f407f64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebf66325d39e7e027350a03841a5f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3044f6278625a9c10451bf3b0788186307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d7b71835fd9184d72e114427aec9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543c68e66210391e2f9b7ab05f73eb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d20265ae1a6982e9bf37c7e9b93c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2fa592fb8121a1f790e62e3df050f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cc824d574fed7f1420f7138cdc041312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3479c3e1d964d57e204b73d5e149a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436744a3437d3caa81daf26f757fb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c4780cb84f7a4b3376e1bf36c681315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33968095dff1219b3d7b0991ab4ee9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fb651ad8f9aa79790021cd094724317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1b3bf4e8c3b4fc5255394ee108316318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abd523e214648828c975d69a35c985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452054702c61f9953c4e0ade9fb1e4e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b94a7074d34b699e77718b6060e95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2265a39f1d12bfd186f19b610fb3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4c8adb3b57fa1425a0f3b6b8dfc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d64670a9ff67212c759104cb28c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7a830acf8ff5992ff23837bbf748325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da5d3fda6a3a6a87765d3941e11d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af91f366fde2c6922ebd749bc00f36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde0a3214f66525070c85fd5c505495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be197402deae4c2e077d0da39019c564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e6f3dd09df9f76e26581c72179d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919dbad7a23d2f87a7915b782d0a444331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915889f294a305115214cac7148c82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca30199f86bfa5638a5b975001f408333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b0e694853d191f67dece9c24f941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e8058119218abe9a53328190254c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471ad431cefb9353347fea6bf6e3be7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096694b0a640da59817ec5bccd3a3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a59a1ddab9f78474ee0967ab17f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef6b94e706350c27eec5ba39b41661339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632e7c127cc2cce144e340ed760d50e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad44b4a5358768cdb12eba970daf5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81848b1bf4d4c0a64f97f18e05f837ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6926f8e32bdd64e24486e8b9a7d6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe3a22336b6564fcdb0d848390f6f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf7d0e19f192495a16683d2e56a63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb16e8c482634a513506653ea4a0f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701578eb171a448f5f00ac97051e1fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bcbd1c5c144c3474586f900fb057348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd580c98034f135b32a650d347381349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac994aeb00bb10cabfc378a8d2da3624350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d071091b85a439f690e3520989d86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5013e5724e81e372f236679782d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb931d7c3a9a79ba5a35a213adda34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a1ccf57bde0416681ea7a1bdb3974354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ba0d71387e4e9abc06f8f0124781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de64814d80d27bde45ffcc263668e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e2b676bcefe44f368361db74b0e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496effe353dfb40e703aab919281f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1efd9da3d8346de144f6902714fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107d477c0ccff81d0e406395812b0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589080fda39fda045b94cf7996907c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c0bb34fc4bbd3fdc3a7bf3c9ec2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41347cff4d8db7e28511d1a62fa55b31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb9673d2e70db8bd111cf74a563495364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cae6dc9c337fb66ad8ae09b5ae9f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e584d7438d800e8d4fc021186e7c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f44cb68c44631ab1f217c4734eb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d7f3a80f6b620f23dbd8c8f61461368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb83c4c4b9c5a2f6e14497e868a37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56298078a78409e5286ebd9b2bc4ecc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb43c1b25bd396b173cf13597c02f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb42200f22fc4d77c76b437955c3b62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e774c6907e073c4212d696c1bcaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc305671197f54124ba49ba2943d6892374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242fd4314423ae5a2b9094dbb8de6b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748a88fdea5d2bf20552c0f952d4acf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77525238235b1a6c297360b441ba30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b231aaff6bd2a00af1629a5c63ad41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751baa8e2c86c788af3f6d8d064083c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f68f598b9d1711034d3670edd7fdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89249d34ad5ec9733de7fd7a4b0798381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0746fc672d761da6b9a0971b1b279d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdc67681ac9dc41e1e1129e800f9d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdfabdf920e7115d85b439da44cdd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8800e144d9ca43b791c2992a9fde1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986fd024c7239e78781ab7462b63ad9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4608a2181dd6d376285ffa80bf6784387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b27011c8ffe57e33da167b71d7d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d929ddffeef348a0cf296bcd56fe8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e576a4270ae5a1a8d31818c62184d5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e278dba47b6b5a8d84cdbb06208224391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b94aa4b736b182ad96badde29c562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a154f1d38645c15b62c16339bb4f7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215ee223f6b69f825c7e3f85390714394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4361473580b932aceea08101b8e62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71f2f8631c638314e6055084a164f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a579098c21df67b1c9b8960fa558397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41389cefc33709eb708ebe2933baac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70987ea667de254cbd229e4b50e90947399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c3946b9bf253ca645966f056982a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef8f9f1ac731ad3c5267a7d7d8242401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c244e35ba145a3b9afcc654036f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce1b377837ea57ef4d78b05776892403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4985ceeab5f9d1c0a9db4ce7fb7c77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd064bffa5eaf3b6b70dd1204eb56807405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e16ac284d9064d3b5052fd22bded406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb76e3c49d5249f98461550cd4b728f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fbacb9ed6148c232615d92c929e35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcc77d2bebac70c3a6bd52943d0bfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4028d68f8e3d7b0132bce8b02228c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69038c542fa92fa270d676b42ff5668411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e1c02307d405d7e016e68ce8bf7cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88cca6c6b01ae4b18b5242298e3fc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3ab615cff6c34a45fb7a7b86d5a47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c20bef6f037b73fefd85f133eef58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586db5509c688ffd0b9566150cbdfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1de91677bf9d7f99ee1ec6f1e5f0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d171c266f4a919b60f7c68145d9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a763596b88e7be16e18d1a124b4c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb37e5e9fd02ce0e657dc7c919b87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da382e0ac9d3282c618a949ef0e4410421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edd143945492fc9ac85a962967dba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803bca23f1d250de59bb31f407325f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3775cfec0c07b27daca89cc2324c0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224bdaa9606ffc04e1b7906cc20f4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff62c9e3350137bbc31720751aae26e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21970df38b04a2d47af999a2ca35565f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9b27f54c19ccd5919f9a5dd3a482428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d193bfdcd91f7a44ece677f4bd84bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6d180e6e23c612d9c10c2b3c8abe7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70cb874ed9bc4ea6d12f7594b35166431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b9d867cfcbf60cfe021336844859432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b9bf0df1cc68421c92362ca0f471a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88020669295be23304ce3bd51be685c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7cd2a7cc3c55ed445ae89c046405c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a31853077bb48bb4e9db31d10c324436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc9ee011746afd0b9d7c04175ac8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372aba88f0df2deb5a237254af11d73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cad4c8f706544177dd58ddb26ba4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc4ff4bfe4e9a681152ecd48eadc1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51ad89c61a7a91c3040ec94ac8dfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b55b65252c872b2c028c8b8583ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da93acca0a7aea35cd466ebdf76cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7661c553d047339e7586c26ce95de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72bb1feebc1ba954547d57e21bc777445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62197ce8a67157f79c2759e66b320303446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b368436eb4b8b188bacf8340f76cac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca52094817dcd407ae4527623ac71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc591de40e48eb5a3c104c6c215e11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7965e149103025c24d60fa873e2ff2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2890a02c37be3c53a40a1e3550c332451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063326f4a62f22525816542048906638452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a44f1c9e66fd7819c89698fd4c83db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ad5347c91e2c974c8f53778e383be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a925d73effebde70f3e2c04979f48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55914298e9ba23c8b999ac26d26c63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c77724a55c437ac0579539c34d3d9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597ea31610123f8e5be12385e5be4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194d63782a62e304843970fcfc0091459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46bafa832fc1e314e4db6a17b8f50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cce750a8f8d01b99fe57ee8ac60bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482a382367028678aab555af7138f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fbb2b3a7dbe14c9cfd365d36cd789463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf582d05b422d50a356efeae2aa35b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443f75b0751d56a0451bfaf9e484dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3e952d672c2bba863178cbaa7c6f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f76c5bf82646ec87472a98a5dc204467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fcff75590e54120f6a7649df61477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f620d412b45996d52937b7c63db22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d394901683bfdaf7656d0648a0d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d2065bbe44bbb9863e90ba15bb38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9893f7ee7059eb0b008326557417d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eddd62d62fb5aaa233fdc68e498da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a6c6f53228d6176ebd58230efe8b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c64cd6dc87b6588d18c79eb037e386475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbedae3381a5d30d33f714dd64f80ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779d570e7a052315c0e49d47a6da7f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec732cf0efa52321b11489782079b625478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad86e9a903e53758beb5a75f19651479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004799e4a7d17c408164fcbd126fa36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecba0f82b06139c0af9113d20080091481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131877a3eee65a6142e843feba791180482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda94818a83aaba0791cf0c8ef7562483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e28baa385256aa5f54d96e2b849a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57735f10532cca6a7880619da759632485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f543d21d5bbe8e58cf431d8afdf52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f6a33639b6fd1624be7a2fa76ddb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdcac985bdaed625395f6c7300f38d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4296575a0c0990b874d8c4996551413489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676feb9ce1271064d22ef65d11b46fc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b306474d53567881f11e84a2c148ebc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1d8ba784bbdfe18ed816d956b8fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0a4754f875c96fbab4b4b2f4a1ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f979e46557f03eec2290fe631a327494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ac46b0c05134a74449b0aae3a1fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6af515b4f4e7984a98457243a236496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391512ea52462b93616552b1618e095497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c271d8469d02bdc6e36a6b32c14a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c85b5ed6ed3e3664eb940a5f86710b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e22cbae3b3225a7eb6e1238518b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16082db9894c290e99fdba6eca35c74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff39fa40ca2a4b726447191c8f993502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec2ba745869233f596ccca8474fa46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd91e364ee45c03614a7591ed280a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3cb8677bdb35b38c29a145ceff93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f456733b20bd61509f8047dcc80c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab62ba89a9504d777e4e023a5868d3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d5cff3d105929f6eaddf9402a92a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5a5326b8b41824d2f2b3de6a4298509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0be4143b1ddaf89daf82ac02acc12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ec4f49467441b043a62124a3b917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de52bcff875c197d3775ebd2c3c32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273e7080a3a07e223613ccbd5656c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e96486b27f3ad1fbeb3aee95f980a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97752508af19b2d280ab70b79a53cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c5e92ccdbc700a2d8ac8e29c68e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fd954999b35ec6270b9741f106d1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a82f50c5703b2415ba20ec2db6c83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9bb92fb458c2c50377cb019286d35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e2de4611823ac44323d6a3e51c33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ff708927d092ebee3a7b687edbff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035081e5fab386f95245e44e4769fe4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb9536984fa9f352eca0dca2265c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d313f08a02cd6981d1fd35832fd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db09a360d076b9d7b0e5762410dd613525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7972cf856c5319e0c5a758f7b4d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb3e7b7daa5933a25ac364a37f323527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c775f56be5534aa0c3db17335073b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e653a8a00f0c06918a4c93a729f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad44e9b2db00f23e7ab11c2cc889a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4f01afcba9f482cf4d25d25cf3ce2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1b5ed1b7632d9e6a7099dc89c868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b27c844e7065dee6f729721d7f47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd52278ae7069476cadcb18cd026e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866edf3bb379d9bf0b2d25adfc9b64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a6ea7712379bda23e5b0164c50f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88af29ac20702098ae398af0f3982537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e48016c15f50873fac646deea5a88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2e38e328bcf2f244579c19a1414b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f40be21f499d1ccfd8aa873497ffee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc930643d794c23c25ad03ac8d839541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db0b5cdbe24733dfe6786ac751ef8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fce00377251e69f89c7f69b30af66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a8c7fd8001fd2acf54cb6150fc25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d9d3f37cbcf274c33962c89657d09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8897a00bb4f077246e05821aceec6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924523a2bb256178f7dbf6d7b09eee8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b79903001958e5fa714e36ed98f66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b4abad41f0a6c5c5d99abe194d26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62162f04ca22cc0a51f6e2091c7a27d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a863afc93bc768a50a4985e5d6e323551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795ec44853927b27b50a4445e6dd500552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ac0afaf7106e392c1959cbfc4e4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d3a1fba7b7b900edd45b54315a586554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c556828ec54f774464033c098503b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f13c71c1ac42440c8abae8bd5851b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17016e6a8b2f347a87ac6b0c960caafc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ba657b4f1d4117a1d9704e9c7dde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad41ad6987b02f154d08ef36f3651d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411124c244be2eea79ba1185671a5e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d591daba056bc62d42fe9a76b9d7761561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1fd0ad9def18504ce3e9f41479c10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884687fb1ea23595b09194768b2f412563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318987d2a9b044f155e2b8155077907e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f10781e1920a4cefb7f09afcc85e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d69bae3b8e74892150f0761cf6a0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff1c23e6e57ebab1392914c6203ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389f597d92c671b2c8b4390480dbc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e72450c6b75581bf5d8cd34a105fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c3e3abc33574d40f07c253b9c972570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0546743b90a75a2a58e7d7070b2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b6d34f7c5a59d6acc4829d40d073572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea40e39f05a087b7e917dc1470e00a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a5e5e8fca2216645018a1200b6ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ff3cb4cad7d7107a5bc99259ff71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540579788e6f776362d70834027ed89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37cf93bf8c64d98444a79aa592f379577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df5882e3a0c213a16990b83d037e4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72e291af90dc7593eed200d57d4d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb0014a394fd018e0333cae38ab57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef1bbf9c8559f997b79bd98385d234581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d93357dd1419177b85d033f01526d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afdc1ca8b90a173b57be878220f44d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c0ca4c906fafc9ba172f39a8a569b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec328dfc2cc7dabf96d76dcfd32e14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bb718b566562e35febb897873794c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747dc8eb31865bbe19f142fd09edc80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016357ff2b6e90be2c066cd9127f7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe4b0515308bde5788a7c9063ab76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf40435ff6e280aa1beca8a003fe4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c390b8808dd28994406fe2165441591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e87777afd28640b983b75c237b44d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d2310ec3168216c44ed3e28485cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a604a72a52f55252c6752d4f944b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704670832d4325b8b79df06d1dd92a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8061423eba2b4b47293e3add471715596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125e73209d8025acea2ceeccf180d78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5c117b6e598e066f15a2942c4e2e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f3d8ddd5350422f258e337e683f37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd72ff8461785ea07a88560a218ec6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a75fa9bc2121f147014643d351ea0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130a19b25c7cf73c0a5560e1131caa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2538b4d6e57ab3eba55fde2c0a57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfe8831f2c08c83f1ad9fecc1ad92d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb320aafcbf26151e430de310b8d6dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897632af0473046a402a692079bc49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b0c27cd84fde8b3f1589bdb2ac24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318b6ce0286e8f4664b5f6831157e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5455fddcfa7265e84eb076d4f1522609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c12713d28ca81fcb57a0c129967d2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc7e3668d4385c58e0f24cddd53939611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5926fde6ed7bb785e4d8fb471f523612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d6e211ac276372831d8df1a54f04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f4512e5eef11834f4619b07e59477614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb410a860a3d73810283ddb7096488c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b889b33bcaf7b751e17bda1a1a2b81b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0661ed0fc4a9f8c729f59ec1416f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a460b464fa0c3d37f85c5b2afea7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3667a33aefec5727021c0b0927b4422619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec25a09977544e46230326a565cd97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e0d743f50c65b09a79a7c3299aa2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f502492606f0598d7a28012561533aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e48b85ffca4297b008048245b1cb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f15d0bb07b0e5fd5b5527f031a0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55330ae79d6cfa6f32617d11ff78ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef1cd14d08114b152a7c497f28d9f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37bb6e4a4e245d2c6874d169a2ad3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992c1cc5e65935199b5609fccc2936628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261a473e72db13208125f304dc0fc6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd637bcc2ac909618db9f725205d73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a3e9b7b2ba8e1e0a752dd014d42e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a873f4936ee176b5d917723bc464d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e3a66e07f0cd00d6377c184f22e0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038708b2199d26e3af8f1db48de3698634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b30b2d8b03e86b2e5bb33a388fc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595f0d85c330c57bf282b851b3b76a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c7fba2f197df197896dcf3aa2c31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5e012a99b4134f04c71c397956ee9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca9aeae27f602728684e4a3aa26700639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1056824c97e5c1693bf39149eafd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5fb1c803fb4eb25add4fd73d87b53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd48ccafe1380f62b7f1f3a90fafae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8f16e73fdbf3a69ff08280a07c83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3be8714179608dd0d4fa75d8b8999644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957fe46b2dccad26bdb54cee13d2c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7f69f4f004b1c9d6410122b79078646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143b65491bf6e24827521c76acc7ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df555da53d0451d46bb46cc46beaf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0919f370dcc5958099c6f5db1f6f97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b92e98bae250b19ba09946a3236912650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63368f5b533ff57c4f68a041e37f7bd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205d00af18d026db16996333b01c52d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaaae325afe51ed18ee03a25685595653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35e1419203c8b3edfe99839a2399c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c0bde49f730d5019b54d7617b46a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4acfb8c9eda444041a2f54e4947766656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7daeb19890ba64f4ac59745b2b4a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53a0ac2dc363e2b64a62eb3579a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d56a073af022b2c2c5c068cd56ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e20742c8c9e1a157f3c0c9edd0d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f512c857476291dff47f00019aba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e923ad38bed696edd718aab7b5cc51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bcc8ebb4b85f7deb570e345766305663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e1113bb13f47ffdf10eab5d6f5b77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417856877523265e0dfc92b27867a469665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852106b87735debac829072f357afab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b6cb3a9ae68b44e55a5caa699682667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886b63ef0a9220cd81eb4a1721acd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7cbac09a13891a3249e36141c0d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4844e37c82502253dd52a19fd2ffb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9ea85881b83c7e17ac0c08603c5e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957402292614fe99982847cd63d13d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92ae9479bcd76408b7394895f9456673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18128b3a4425ec4d64911665d370a5e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4352ad48360ac0775c5f316d1bb2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284ad0849451a991c123eed9e0b2bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5bf48ac068b6b495abc39fef6ff42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bbbbbf3e0840ae338dadbefb81a6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127c0b659f7609d112cce11be13aac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db62b3bce47912b254c98ea79ae3ce3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d02e2fdff2028e8965715b8b8972d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745bdcd9dfdc550055edad3190c787f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9848b944d7dd8fd4071e3ad456f43b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d1f191d23dc1b8be64ebfaa8c177f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12adadfd455dfbef953fe56ce22db4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672619a105d024e5085b4273bceeea8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b86a80eb50597065c3c429ac04bb10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bfdf682aba8f463c614a5bdd7be90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402323b0f66072840ba4159d3437f9b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8558df11919795f78449e2f5ae479d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277806956f42784c038cf917785c7b15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9580cc53e32353ea482ecd6afb7f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a16e4ec81985f950cc19a0ffac3b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc2a86b17f76569be0b9a126e9dbc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d737f263a45526263e9df3e4fd8007f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82ddfdd3f842da2049fe79f602503696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a71674a65f7e307aa440acfabf24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3798039a46f59bdaf5c96fc9e8970f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da62be51bc562f59ea57c7f377153c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b98a0a7677b98e5135b7696457a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a267b921c81200dcb0102183d8d6fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a212261e718a1916e06d72448fc053702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c31845b11f86bba8aa72059a2ad2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447412f629a35c440abac6ac68149b5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0bbc7929e553465a9a9e8bdcd016705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207afa5ba33f05085f5a8f1d3eecd61c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8abbb9fc92882896d3dd35cf9fb4c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3fd85d9a292d4b125e85b306f3e0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93278b4d0cb476ed1c21f34be5ed0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9054e304ccc0cbab6566bb6c9903c36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a7218c1d9d6b5dcf237828f4cf8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf0eae013beaffaa4f047d96aeb3a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d047b1d1560a64e06fd3810c70273713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf03c461ba61f2ec19ef806d98e1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5040e4760646cbae7991a7fb3b53d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44630f49226a49e72e7185587af9dc84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217b7959d63dc15b9c0f562f6d5729717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bbc1ff550b88f8e6ab3b7f5714562718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bbf7212193683dbe5922516e96628719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f162ec1d9ba6eb33d9e8364dcc6fe9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cffd2be5da680efea3c63406eaed2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0cae7a34e70c41f47801eb93dad14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840ed58484ea7532edb97bd5350b28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c1a1869d4cb702bf001bdb61d581724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb407d62b3066c486d441503ae232725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815205cd9f2b3ba3e77d16e9d35d12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a678671e9504a7c82a118c5ed4ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6bf2629ecbb5bec949a52ed6c499728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087778c32b54851928824a7fcedc75fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf0beb68fe513615cb5ab4482630a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64519a6ede45fc4c461f8e8f232f0a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45fd2d2ee2ef536f8a56a98c5adb6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab8fa93c65b88e8a10d744f5d7cc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b206108f1fd86aebbc0faeb866c09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6bfd8633a208e8b9b5244b042822735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa551e7d65c476e70901d709576481736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be92c473b08f09fe89b41bd34d2ff7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6603f989af6cf11d11afcec24d6541738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c431bf94112b3c8e5a8ef6b843ae4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8ee5235fc81b29eb3a6c1ec76969740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773322b2dde1052ea1367ab495b3aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7a8e0f9135b09b92012b46f1d0cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b29f4f393208224e2242d32e4649743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28479901a8b4b5fe53ab9047e04ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6332ce36f0b35e046a044166f3aec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4180302ebaccfb3b8d7dac21f399ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfb04fa99116cba4e34574d27297d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7358aa3c2960577b056edceaba0e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4313ae34fca8fa0c86f1ae21296f68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a7abe7845633f8d5f5e34c8deed0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3adbc0780e3dc0556940608a50e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0da5af2607165f990b1631434231752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bfb53189bf3526938f200b80f0510753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49213a26e7cd3736b1a2f6c26cf3dcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a1a25dbc0a5fbec589f623fd20cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff82df315ab606126c7a23890538e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a823fa38f3011a371210e7e6615551d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7930d119290ae6a7f93d26caf21ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfdf3da01c865c5212d2aebda5407f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ab22efe5ce8ce6226d05ce5db2f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a0831add3a4ed18d34dd79d63c0e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708e9ca5f1d3e43df1e31a1e7f70ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a571fb68149341116cfb3f81f2f4980763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe2d2de06d03481096670abbde858764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce01b06a8189f9bbd170a0a830d3833765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db781e29e3320b3c96dd30b4a8580bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc6cc04db654a9502622b3ccaa758767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0260582c0b5f5180b9fdd296d7e09768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25105b0bf392e0047234e8e07737b6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799af42f13e00b8d9ec983c5dfe7a35a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4312e5c95a1c02b7e0a9172a714ffc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb569a8bcf5bc0e1fc639848b85f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f21df1060513a30247ff718b3621773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12cdc22692bf27fdce75335c67fbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79de6ef9acebd6fac2219256fac450775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79401cdff926094b23c861546ba969776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0fe11eb257e4d4a71ae317fa30a22777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e636636b65f2f721ecb4c51cec63c7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a422c3310c80a17f3babc0dc974d0d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e910bda53e14c6b487e2295cdea5f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4c1ad80237a47816608be037f3ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72123d8be4fef29b60d0d206718f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff808fe65349af0fafd128c103e60783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41905553271486ce2233425674e53c5d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a3988990cc1311ff31c34ad4388dd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c7827a6d1630f5ebea0ee13317cea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8df7d94a3aedbcfafc4d2270af2e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f37f1ba05f8e90f62ac9627a36eb3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9c26c8bd58749649f8a99fae870f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe5227142b6485b377140d8242f3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da853a8118fe28cbf881275d9c95586791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bbbfcd41ceada6c326b505c22f538792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92768e8b3bbe1375073d37b8e6a435793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faba19d8e5ea2c573faf0523b53b84794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4c6970962a19354e5a1df1dd583c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5a77f19a27754b1d2ae025964b7f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c0335f3d68392a45b7b3e75f491b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e788cee12febb0a3c4c019400a6e6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9a809efe4c80a8345ae13c37c396d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f1944369cc8d604607a4357dc0e17800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7f182ebf5d61d326995a5f81b676801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c00a5bf6085964dd2a3478d13387f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549246529891ecc7b2d6a6f057ff87b0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83134825987d5916ba8e6424a92c1de9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba96d16125d964a6749540c1932109805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde478db350cb362f2267f1d791b1260806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd365116ee94b68e8916b3797a9e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c7d5537a7391dae77adbf313642d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4837c88efa0884eb1891476cb0acd8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51a945d4d4821bdcaf9a830b03b14810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367cf8311d3117cc9529448ee9a492811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07cec9aac29b65b5bff2945fae0de1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39dfd93e8a55239b40216f346aa48b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d0e573a439bade9d3244721069ac2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677444434230e301c9847b7dd2886394815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81cb6f8083bcf648b09a5dad2a116816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe24eff0f08fb92f418be3ff90b7b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83517c31b58770c726e164f9d1fd8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ba2d4c606653cbc445ddc7f6abf0f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e09d1f4a3363f55d97f8476916d93820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947b84b834f65ed2f77b25af8feb884821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3c4ca21c0181411514cd7e4e5d61b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422e998a3f9fe9999821fcde1844fe5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41492dff009d914ba59485b316b74824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca2a6aaba0d4f62d0d68c247f5b03825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bf6c33eba3dcfebaba01bc82fed93826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3068c128784d66d2ada703b8f22d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea368aa592667dc6a4443869aec8e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975461d4c11496a69535791cf025e5c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a059799fdbaf769b4e2c37ca7a97830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4358df2b1f6fdc37f8ed869af050d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3819bad6759e514647789218b5c1905832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb9028c572a0f8e06fc544c97b89b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d823bbd83c690ea0862fb6a8b7082834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ce4163b73cc696678334365b4d6a6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d457032690327f6c3a896f7f72d4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1156f7bfc8becc23d941af24ffb34b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70022ded49098c60c73f34a7e5ea7c2b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629e0f4ac1bbe9cad51cdad0fdf9958839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2bcc08eae249cb40b2f40eecf3411840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23f1f7b6984e648f4a8b95b87fbdc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426ed50fad3dcc342b94a1c0f3711f2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff544d177b0ea95a49a92adbbb628b3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f70ad6d9218248a2f23c3f17b0121b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447bf20854179f246239d983f160212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d4c08cee3616e2632125aabbf7473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359df40346b090ef58cf6e51052a3d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f7b991d5e794b34adbeaa6fe1fa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf95e7b3038428595438b06ee6ca326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabfd30ffcb0daf6cc2bc953cfc08667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2969b85cda2ab3f53802dc96b069e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828818a0dba5757ebd751f4763eaf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491074d17db3f2fb6b4debf92d7017c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09a0d90f03cc34ff5bc47ee38d8ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f85949260f3c4a1702d63505cb6eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04db5ad945af12060ced28b3faf7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d9dc95781364d105428cb516c91214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dbe282e514835b195f472020f5e5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e969be3ea9cac304fc258a8cea5dde016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033cded07cc66e7b52f3fea6729e1bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581548778bb512f41cfbea56c12801818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27ef1d06d4a8d1c87cccf5b00fbd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9937b1419d814bed731ba6e6bb69120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103476dd3652417752116167df87d9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d814bb8762f220a49ae8e0017d933522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6d2f454ec353af5f2e7e52795dc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2554c2ba3014045a7676464d0033424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf933568675f54f9e9ed56fdd58bc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264019040ddf285232ec45304b879f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e156aed37b8a74dd25a1cf0a9dca4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80a36a2d8977aadc037527be8b33c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c50e1000742db4035ea32909b539129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043fda4a36195370dd14c629c56098230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2dfd5777273f0a606558d78f440731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31938f2ecbf506fe9c9073e5d238249c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f939208e2b7cfd5355d2ecaf84f8c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e642cfbc908935e4131b59182bedf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27963fc859406ba19a6093d0f77d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c771f0be6e8cc9e290bc595f71ded936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b3d615690b9e205724775318d74837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b73fb4e89adaa144887315c74a25d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f57ed9e82f1feab6223c39c35ba939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e389cc29585816fc79e010de51fcb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51b2eb8dc5aa33f66530719d0606c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efd57495df837beb3a6e0aa6db203442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f702b34c269113487e39187d651f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24849cfd2b560fcf461b14fb4978c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e345f526eefffbb4d7fc56e559a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ea90853b4817faa66851a8e9ef47646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26395704473760beaafc8aec3843f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc10040d0d0fee43ee4bb80f93f4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c389cb05c8c8b0fbe369d1088f2fb4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180992126ed481269240c6f99e69438050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885347fc0a12a2bdfeb848d0cbe17a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37c1218346a2e227dbf21897d71ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4762848f763a649438ac0446025c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641c3019b680201717309ad68bc7fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787b7594d3e683b2d8749df4ca558a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f3808227f1f92ac057f823855f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b313ca1fe1f89614753973190d2dfba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464142d9e740be412710bcdff82e62f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e27c317f3c00ad330b3ddbc568fab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c322e0338c62c48cb23b410f37bfb6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d01d55261fe05f5e767cc8735106c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3cf2dca21e251aa54143976f806d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd49fc5a5cdc3c401b07c47d7429a5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825dd8e25b55b3381b3281b200e2b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb5d2d7fb8613c2c69af7205e36f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799513e9d64e7881882361b97c663066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9977f26d9a8e71443e1830f5ee1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed20dceafe2683b669e823639c19f1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7126c5bd9d20f24d13e6dae9d71669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3321af292f924dae45a817b805bb5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd6b6dbe2f938559e6f979cd997e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027b1a3028d25dcef94e23de2dc45c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591154a4d6a067ef4c4114e3642b6ce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641bbc19e4c6c9d137843c62c5b3a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2ab2d93b4aab34269e72f10093e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1b4c55d6d15140bd0a5d6aa1b37176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7bf010d59d98fc2f2a1129cfe496977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263e569dde7a29d7bd4270ef007856d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fbed16b3ccdc3e8ca13db9492218879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dfba3df10229aa58f0b0535c8e89680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084fad293582ea8308c90fa966ad3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9f649199deb888f2e7533d3e7b12682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2defc1cd70368fb8ac5b72f6e74e9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce830ef4e89264d0131d40000c1ab584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503fffe2601733dad8ed91d8b66c2ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b5127301f3980d29e537cc26c0f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa9cf9da762b2593aabfa6e3a8b5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e2044f9d13d2e54abf8e4ddba75788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263402a8fee9fbe202678edc67513f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30318b10622937b699683c9b3e34b8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac935a63e0eaf337ae4d62c0c0b49d0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa53b74cd5988ce6260257770a61892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62089d69565f38452916e059f3d2c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560797df81e855add0aea833d2309a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f285d8ad1024008e96bc87960fd83d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a977f8d73f8f4af0f0b25a6cec30496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5406666f4a3aadd30ac18ac8a842cbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a632880ffdc6ba57afc100781612498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50522b6dada1d19e666103bbac36752299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba52cf054b8adae6717e642cdf83b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de3e34993a6a6fbfe05c1d58da0bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599372e57ff2e0ab393a74bee739e30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67dd492b8bdf79bcc428b62efa5d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e727087e109746ede4820795006d15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5513b6a3dd6ed17816ce1eeb8e33f62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f921f82692da97458197045fbdd623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de0cfa66dabff91c0e212cc3da439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4a8989e88b14a48548d706e3d2b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1506bfe5c1fe2ffa4b790dcc082a7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b07220b9443555b6212127774f5e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193b75068e37079e82fb5628fcf79d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add89f980cefaccd3520d6556fe1cf4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27e67705a2dd69f22e108b533e108113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a9eb0c80f0c18d4fb206c09f1858b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d5a50d760b7a114d0c35cf35aab2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0b9ce1ec50a4597c6c5cf1ded103116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc59580e6a07c1c2fab32e0f341a41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ae4dba4975a673a900672f4eeeb3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3c5c60680c027aea3d0f4088320e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3981e5e254cae0aaaf94d5982049ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a842e0872519d36b51449bbe2ddab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc3009874f787d5ec99c3fb30e13cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e2cffd3782fd99d1e55e585896e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94466752eebb8275ac15bfdd49751af3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdf98eac684253d0c24ece0bb55a75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f261d00dcf9c4e973fc32d3494cd6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd9cd922d09d0ada0334427dc0b29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143363d72d67559195086b1047f138a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667112d7fe479c47532f17795a34250129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228692d8694abb1b7fd50ba5a2b814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d3735f11f99269227418209d0aad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e59666ca4dcf76abb1b6bd782b965132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ccec254b695cb65f5ec638039a3a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3691e39fb29d04dce6e72747f6e4d95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeacc172abe0b9229eb34552304aeb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b646168ea661610e61be67b9e914e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99948772da11738380980e4122c5b8f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc71cc6334b97269de2e4f2f61be2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c79b80322d3a98e7e401a539415432139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657d2c857c3bb3de4c3fc659b4ffe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8daf86fad53d02ddede9c0df052e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd874d889183a04643e366994430d63c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0ad30926d60ded5bf1d2789fe4a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a2a4c84d391104b633d98c1e3a9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd0edffea79a1d8bdc92f362e2bd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f300f3b90bb5acea6cdde5428a7f1c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44889f3e282fab35fb0582ca97eb5eb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1900ea65ca853cdd56a1935656a53c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9dab324c06e4902f3338e0ee320ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32bee4d914c4dde45f7b804074cee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168742f39b21d649fe05ada3dda9d4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967759c76d4946de3538ea31a40da8a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda007096574ce373cabb773841bfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b2ac31d5a7183fd4c5e6d456323c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257305ed953194ebf8bfff889a68e2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b93a542d1017f9c463720054edc27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864a4bd151b24a9659c4cc4792f66a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f101a48d13026d6e255f99f7675a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c5c3fd2fcbec94593f414940bc9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7556d9dca11e684d12583c8d220a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341ddd6263cd8be073f1e8623cecb37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339e37671df7b86e1fe268ab9ed45c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be6c7323d4f21b39ff9f654821bbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e19519408de17d91c69ba5cb490ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b2402b28279e1ff608a132486558b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a327f4e8b4f5c53b066c70c0e81f5e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02dd3e75a27cf5fd8099869d68c62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7eabbbbe5d6058ea278d175ec1e3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9855acb9f1dbb62b10a8574534c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab28217d797fb1e5320368919ff306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe40b22140db17b875e67f0aab95c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04000af257ecebd3be9122f19c24969172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfcae95cc7cc8f334747abf97b4837173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225b9e7fa69953c99b553236129cfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4267c7a59d40d1800f874f5ec7a0249175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da415d7abac23404f4b787df06b1b9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e92eeb1a2b01218cc3c591c71b001177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d4c74c49ae5087610dd65ac64ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fb1282106f96efed54ddc1b86f57c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319597e986e0276c5247a90fd0ce872180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82dd3c91578d85b48bf1445369004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e25fa74838eb0bd9274f919320e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d2b18ec38919efef7521ceca9e2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741f0e830133d1e2da296f5c2f0e4da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d93c1d67b8b04dc6fbea62e41978185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef78f9e4e159fc9a1fff4d2b415a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e131d0054140fa9bcc5a96308a382b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe87a2f79a7dd0ce52d13c6ebcc3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37236b53dc67d4420dcaa2045778fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5223651664ea2384e8a52c41a4ba2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ead0e6d7202709a892a7111a2915ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616cc4657fa97849ce20ed2c50e8b43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456945f4b462360d33c94edbe8e91ebb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594301d68d2d04ad3c4016c5e2fbf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4e4a4a9d791d13e167244995b220195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b0be2b93eac8fb57adc674b9c5f54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290adbec6182a9c9203e97c994472d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7aa09e7019b4584a88beb9efd7a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b47427f5ebcae31120aa2bd630ef0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605f4079d5e33de731a9ac3f89055d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e55ae2973decdc7273f4c1f101be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b22b9e2e18f3de404a6b236153c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f532bdc1218df7f9996c0a78e1e3946203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b579d85c8c0b0ee9cedf06a18e07c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1382f8b45a92ee8077c2467bf24f67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271067d22d7845304c7a26c2d0387348206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ff612592fd85edda54f133eca2642207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8da90a9fe9e9d908ac3a07ba0153208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd130bf6d9f4a6f7590357f828fc4d7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3428b58fda7a186a795fb045d6591210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ac19de909a0b6b0b7cd499e741d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3258b91f7b61e05ca1d3df286d9207212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a87f91abb4c9d4ca1db19d91b3a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad2764c58f33661b7c77299f837ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0381c6490b87600d9c8cbde30532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65509d40d2ec79661b9532b8080e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea7ed540f2d8cc414d66ebf53e5c77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0eb036f879fd3a6f6a05823e7763218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63ace6cf4572a677602d5bf1ec48f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a6c6d20e29511aa32c1c751d0ec8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ccca024c559962c722cfa2592023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62cd6b0d3652180e553b0d2bc4d8a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a3ce41fa9e92871e4d649aab5303e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc59e8a0d24ff43f2c5b9a76267b06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0cceb86e808818b5efbcb3183b4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd866919fbf485a30f73f66d0fb8c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f5332ae97496b120ced837c1ac1d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e54a5fb8eae930a3ef4d5006f6709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a859c47c3582d42c6150dfedb12fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529cf5e515760d554b5170d9970d907230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb4eced3b529f26c72886bb6a39c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51cc2a9eef1b4aba120672ccc3ad4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed3ff04394f672bd77f40e870c0945233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffb34145681e8cd6981d40817a258d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c03a4b8488b0f56bcccf41751112235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7476412926b5e21364d4528a1ca20f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa3e6c1424f952b2d8ab70ffe0d464237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62868c1cd9b55712f601bc58136f4b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56446c0110f0ec64ed26170139e0080a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720eef1a5253cf86004bce9c6b1abd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c093cb78ad12b9af903f15fb102379241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4b944448770ffac9c57ed8e5d4c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e83f400bf5205ac397c9b355b55842243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c395903385b568fbba3cf762fe33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ebc0cc0694d8a08962fe633ca033245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c35402a875c5b6e9653e2940c4b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3d9fcbc7181c1a71743399e8d48e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044c9ee5c43fd62aa164796a1299d27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade3a22376563445a0c738c213dc66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff597ddce4c1f0f5eae8a07fca5e2928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438c5a694d4f0c49c875a0e3ca15e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697e8291f5060a9a8907b730576d79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d66d307d7986f0ef1812eafb177dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e046310f2a64ae6c9093e97fbc0361254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c177f39ac8ffcf46e279274bef2041255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe795fc673d5d3215d7b4331e2c56f79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c34704b4d5ce0a73e9fa335a83e70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84c4877265065048b4473ebfbcbe37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78981fcb0d113a7e63f9c2efb274d2fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aab2dc1c558174b6e6926068ae1b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a77a80349ebca2769645d2510b30d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d44591851455a5859554ae2369143262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a208e93ab82cfcd02c986b239904d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3886e4849592be161d114bd9d999f33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635b058b41d05e6fa6a924007898ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95e2135ae6a6769f7d68c2c0336847266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10677f507c37d05c6ea32bcaf49344267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b9912afa79e03e578d02c9fea060268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ddff961f57d39ab0d78711eb941f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb445ac288c095b537c1525d5963d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be382a367653f423709fe24a74e76b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ababb29c26e0be093094bdb0d4c6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dc1dcf41d60bebf050278b0edf8bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becaca9b76936ce5cf3d97486293d9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c5af2fef8ab7580c68792fa93e246275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9171a3a986285364314ce137743b40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9692794b7ad3eae4fe594e4fa7a774277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad574de183d12b891c5b34e5c8d58c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cee0cfdd76d22dab1706349f660bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c0ecadd54941f51eecea10b36b13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19733320be2bb933db94b9aa802d70f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e207b5e0fefe623e213f42c61c86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d192f21f91763056372f9b3938271283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b13c13d40fafe3d3d31aad1fff7856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9718eb6fab9413075408425033802bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7c30a89dfbcdab9ad90c6824eb61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b90564083dd7becd5a4f3b2e8ec8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa8938614ff83958dd5022d2fc633288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd60890c96f027141e89f3d65785a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce772a885d9bf49b32016061b1e89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a335ab1ce79ed921782c15e23b12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265ce04a2c55322681ad38599ca840292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8716aae962bcbc03ad3ebb7ac45071d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd4b13897014d05c41294629ccb6fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7d5d72f436741c41aab5ddbe5b07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038eadf0c558fb34fd4ccf3685d2c46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859b1167f860077f080fbc65861af9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac3bb21836152d6dcfeea56ae0ec6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6bcfd466edf097161d8eb51bc7c78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a30b06a12464bbb82cec811c4037300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631deac1715660f33a7d3c5d5b40b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ab18302e17b322d7a4e09b6c69d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7a71aca7e091566e72ea1a3a62b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e91cfa27e7b0f6a93b44504301d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b90e6038186ed31be716d6765a44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489fda75f7becd6d494eb96b306a0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1708f9e5bb24e607ceaed17f8ad4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c00b107ad3387dc7efebf971ace68b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0011e48cdff3ad10ea8e733e1238c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf922229a0c6451be28647bfeced5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c35194d97f119e2f82d02074e22840311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90fa741e787534b050a4535fc7faaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3ca5836c57616c6bd689fc92a5dc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49718f580665c557ebe502e71c5270314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f919b360c8b1cc51e7433b8816745315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844732fea0aba69a92e2264ff6532e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ea99d1c7aede61e422f2b2a7a507317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b466f63fff6f46d95c601be7ad56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6cb2d47695f5e276183a7f8f5679b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4751cf349d388c2f4a019560224122320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab65b2c08859e4fa1dec3fa1ba3b535321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31521a82b66796fe0a5a9598a84db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73137f7e4cef4e8fc75cbf3920b30bad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f969c1cf65ff13b4d465d8df21344d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1f403d4ffa5a6c750f413e3fbde2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b87c0bae1d5a6b01d54b2094cd7fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6afd76a262b5c8efe206fc5d4bdd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf255aff560bac83ce65b02947533b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421302fb43531a1c94c11d0644b2d04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b82ad895affc9f8a6f02e3e72f1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf64230a5a7a9387e5c9b8b99b90d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b7e84e0930b7c6624501c4a5b2fdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580527db30ac6207c99fdee1d12443ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83befa9e4158da846c6674baaec65770334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8855d25e2283f772158b15ff953c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d53b1d81778adb26ce1fbfa151233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad731505f11679aa88662d585fb7c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321abcef497be4414ebe57a4fdf60e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cea15d741ea00f58d427d9d1d7ab4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016ea5f8375e2f9d3230e0a943026a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535051d556d52594cccc84b53435198a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d3fb28958497d7e35da6367bb6863342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec6306d93b35499e1d7e1f5744778343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb80e81395be70a82050e30de91977344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05383e22522b020a92b64f06a827c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf610995fa1800b9bee83ba15faac82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9567b052dc2b44131eb1dafb633b64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298c63b6798da3da041bd34037241d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d579644764a07a36932818b486975e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a9ac1d740e6b9dac1e90e9bdbf41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ea5a9cbe1befec25a46b45805b45e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b865646cf7bb8f51ff2122dc61c54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68cc8de751df5099ae2a99ecad6f2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e544e8d0a1566b0054b69b4212363c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd1ac354553389ca2228c2f8724501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f34d1ac23b86c623dd0f6a113d7e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c7323c344fd7e2d304d47dc41404357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b13384efbeec3d4bcb761374f44ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885f206a38a1b76417139ddd607ec1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7905e5e68ffeddb589175db0920c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746769e399e9bf09f82166a382c8d39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0fd85e418ea7a5cc321dc01cf0d7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e88413660dd36a5f0f80a9a1445d0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7724efa06607988405b73de6a737cd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7bd3f1411bc7b05e54469fafefd39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a612513c39c180f4c08976c281c4486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9077bcfc606545e9f0f6e6f673d0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfe74057142e89953873467b6c0e2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592d752abcd98ee6334c820ad66caeb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e5ca5e8786673caac9f5063d16a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e669fc2fcb21eb1b759f5e086a9c06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8249b12f4057b90e4bd471634d5656d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a126e85b6f8534ce22ffb742cc490373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a3ae992e8af4453b5b1ad81d34bc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac40625a0c2a2cbce103c342584532375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268bcefe856185a82a6d1d6b70f0407376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1fee6e574844a69dc89cc78d07058377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c4226bbe0d728303221cdc0bdff3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ccfdb67b390a2fe28bdcad0c91e9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcfd1f2ff329ea103dc0d6b619a468380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b745a3aa9eee8f868a56853ce98856381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14d2fb2e875c58e539cf9937535e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cfd8457577be8ef9639c7453ce346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64f4596b3eac1ede6af1625838c36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8920a25f37118d55fbdec1157376385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059daa18930e7485a7959cd93aaca6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5187b7d9e61afe0dc045c0c8825d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed2fe5bc3aa88611fc51ad45aa408388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad50451f0271a8578c282046b71fe8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb81eebac6e21b5958584570b84d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f093174d7a487db52794f2f779cca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb09ce2bd90aa16c9fb43a770f4456392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae5d7a6c232932e5536be43cad477393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a12bd306f54f098f4376284986bf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c157de3e9dd29f682dbb459d76d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896cc4314ccd1eacc6e5ce72eff6ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ca9b6501d6d678f35703a89d1056397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c213754a72740a439f663c64cd423398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2274097f211e98233ac0733dd65f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304de8c3821ea6a2135bdd20c6eb12d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d362e11a212bd9a772e05ad884652ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a5dbc704d93fbcfd9be61700d9d97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1e4cb4519c4d2c95131891233b23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dac438ad67a0c8daef51dc99fba42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8c0d586971ad30e92da9243b43b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077cc6636f61dc0008b7939075b8569406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c351f42c1bdadae062d70c99c2b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb89bbe8469422328c53a96de0d2c29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3371eef4b0976a7bc3e8176539014e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d0b02ef0ddf25a2324259f6d14cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07223e8c0d232fd1a85c6544eea66e20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c3c03d3117e49ab0213cd5c83aa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2902466e41b2e57dde8367481ce9345413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7abaf270fbf65c6225bdb1a2e06e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602631759c2a8975b5eb436c7777c2af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64d7a78eef86fffa39c76852a18d22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff4957dd8cb4caccebe6f3ac24a7ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25812153cdd5c093934d558e30f15d61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc41726f41e601a6ce3479c1c38e908419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da9b0399b8e502fc0d4548fe5b944420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2788e33acd97943a8e25c014d34f12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e8733735e6764c778d74a59d0b38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c1e892fa8a7d61e9e8271883b68ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd4bb0a8fbf402474d8b5fa343dd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569867c14b8dcbab6650c9ab65e888425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d150912bd08624e163f0084d2ebb85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19790d2241e68317243ec6e4f20cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865d767e8c751fabd9d4202d60dcea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46cb5406259f004edbd15130a9a75f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb7dd0b13b1fdb5464e7a919ff7ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bf6a2858842718abad03b1671006431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ec89575357a1c514dd1646341d63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176e2121422a1556f8844a8c8fa82cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963fbe7ceb5c9bfb0a3e8e3ff2b14dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076bf0245760df13214dad27cfcf2c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0882beed921f244718237f0a0a679436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebf5b530b93ed0c29ecffc029ae084437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3307753fdf74ba54bb4cf67a5fab2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758263d19e3ca490b1723e0bb275ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa1884fa7070691a999a37bdd43d52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bad8fe8ffa781773b663f91b1d731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ecb051c2746d12c3a970dcd8f9cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aedc2f6fd9eb72c46bd96dfb9e727443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8e20607853ae9e58427b489c8eb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727c8a3e7fe769fe461f310fd257aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a30ec21bd58dcf837b71246c103d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d9bcf427c6da594d184ceb1f0e8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c709ceca869c1891eeee6e5cb0a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeaee488bf6fc40d90fbd2801843f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ab9a8391acd03fd1e0bf60b2242b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71cd1cd5897a4a2e9a13ff46bdbb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b817e61a01036f449197c7e5b33b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e697133e663284c5eefb328ea992e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1af3df944019fb8b6626f5441ea8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37189163ebaf72697e8252bd0e23c72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a065b49ae7c669dd28f63786fc006456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c321e9a6b21bba18cdc649a80f6db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2964f12610e8748c0ebff82a9f096458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4175d62cc4188f5c2eefa84edebd6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8d41b628433e88f9cca6c5f277687460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcff0b6ca016706e685900799259a41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1954d712de2f1cce45aee0016b58ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83596caeb5f1a7e2812c99b8ee73c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7f26b81e0c8f54553eeb01baf4e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de89e369edb372eb073839795383b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213d6c3cc0ea0612daac172e7db254466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8071ad87561ce44ff81b19d7b06ac60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1253f2849049255daef6da52e3a32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ed3fa3c7c8fc6f9d51c9fb3435990469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754cc0950339a2ad04da40c4fca16cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e3b1b0090fbbf70f892ab4673c03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87252831983b11c04aa1722c53d5f26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b360e1f5aab6227674a8cc7ddb1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d49759203ff4b117504c0813e7a0ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdfcd6b3e60be74ad4b886e9e881a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42ed5dc7f268adb9eb4685dfd52f18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd7e579ab5aad1f024b344194b2f42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b459a0f9d314918039d3d542f8568478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2d2e59c39f0a6f16c39e905cd8c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c2b551d0c030bcc17c47246550fc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5dd91684e7227c305b9b1378bdbee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ccc749964a0f1e86c08cfdd34079482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e50e49455bef26daf2acdb0dcb9a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060dd2ca6df1759c89c608b49279f75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002ad44ae3d40b154b569601f74cab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218a3e742d347dafc8197c89184c01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6024b4e4eee7167d3ad7b7f594ee7e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005156dca046b53e730127853022ac2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431892d396c91d302574dcd71099031489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85d913926b8fff265323e8a854c08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4b309a12157f140da11253a79f21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225318827f045da913310f35dc829284492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4504d4f7ad51477a4326c1af54fa0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e193755e48e952975eb74d8448e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645dd5b3056c3aa3185c6e0c1a670e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965691c463608b09ff9a8bd6838a69d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db125d5342b1be613bce079a4663bc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def386e1f5b0e8117c557d0bbf6f02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce8ff09c76326eb294e2ed4ca5862499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2367bbca79d4b59ab4d6f5211af5a28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6262bd81f9480b8c025ad8be593e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd59f5cc6dd610f43fc0a50de292aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377662650fbe743f5e1cd3b421c315a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4acb2ee64d4374efc4b038fb66118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad6350373e31fe15ccc9a6e4a9db5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dae504c0bfeed9b43db13f6e2d146506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b364c1ef432793d6db928906435a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed873a9965b99eba3d7db837b558d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a6163211e226e4ce1de2804bc1dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e360b04bf5862139f746856626a15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37dc5026919417d7f1e18b8370756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f354039f167445604c6f98f89e403a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011095faf87e520b5d573bd32a474b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c80f44cfaeeea8b1fddc1b7efcb1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bf9b11f730c99d39938a0619faf8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114037cf5a5d2f3024e180f2cc0ba6fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a101cecfb1fe83e7ab22c6ca9adeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5fbc0d9768d12839b43050c61448b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b8cd48fd6c779997561dfcbcded88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e3b3738da4f8d7264bfba216df9c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada7ca38972c5828f0a3628df3e372f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae223d0c867dc263fe284132a054c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3910fc803a4dffe298106bdb6b6316e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c725c1e0a52707f2bfa0c69c43bb5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b713dffe0b242994f32634cf56728f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596ba0132a1ec7710c49fb2d2575594526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc36dd6320e89d75997cf39429654527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b74956661ec52a4dd2b0489e6f2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d29d2a7613006d253421c088fa88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a5c512913d1670b9985880cd62dec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafd99d99dacbdc1f6123e72b4f397d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46028e7ce8a079391e08264777410532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e682823ba1c7c9317892e4142bcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68691027ac39a435dd0e4641e7482534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654283b35e93ebd60577411fb7f75e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b19b780a37a1e6f3518a953b378e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f8b4c6db5dec511991126fbb3376537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd4f8bfc75cc80b4f30e98bd0d400538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515edd0fe9b69c71c5047f17bc30c6ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd5cfef15b21144f115267053d676a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dccc9c704233a01e2b60282347775541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672252e437608ec2c82c81ab57cac5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f81a4f09cc0228824ee81e6d20b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29adc66bced8eed7512e55af3774c6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f154e9757cf4b4ded04b5f860fee2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a239f2f98bf74562f49003fe7bd53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134037fb09ed11e08954b8451cf4438547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ef696f96ffc063b128f3541b7a657548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f678b5e39e38b013499ad3eb7dab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19516aaf85682b4eb1cdc730cc418df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d4319c28b2bcbddd5b760a0f988cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84697cf06fcc55514f15af5943b557c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e9cc0f847a96b089c09a2c749e50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d354ba6509aecb9f6defb745820bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81c2ed68931a3d2f9324d4d1616b6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444976246e33510afa88e77853f355556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5d8b4bef3be04e64e15f2f8949b64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ff774af3e83c84c1fdaa634a744c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62107f3969ad6472ee6d82a1673ccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f3df630ddd8dac5e6e0072d3cbe1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8ca936d458f799ecd47d52f31b35e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559d88a46d9c4f330ec0577a43a784562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c5f84b489e6dfb574708e7b5b5668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe9ac5c44711b2976a098f0683864d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809608184505c1a27c2a50f8ae4cb1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f958e95a886ea7a16e6d9966d1ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a999898e7856706664e8930b636ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac51b54a209904b1ad7ff209f4d6e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9764a5ae6def471ed56e01d96219d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe89befce290619e0737b0814008406570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4131f5a1a01190d9be33275b56ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1377eaff5048d0dacc8203d1a16f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bfcfb4dc6e6508c4ee76f2620efcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa0bd7a2ba31784456a58ddc8455d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960d4825917c33d46a5f55e2b3925c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74e997afb3d941f9977f80a1e4c0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe623c535477dae51ead54442fb0678b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c18426eae26e0b841539189a2b8a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41933c79c5b75b99a51f1216f29388d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205180ae98a21350e74707ac33590a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ea9dfe2c1532d85b6e41ff75a596d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37529e8800a0707c916aef8b08c2b50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa733f3f1d11d8847b84f179049546583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc94db7b41de77ff85ecae300a8dad5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d0cb250bffdf16f482a1d5fa993a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d97a485412e03cf14cdc9d39d780586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff0ed6ab032773362fe6c64535c04a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e38520ce792031e94ffb0dc675db5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998571cbb6a3a4eba98e71d48b18bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d9e226147f21a17783a4c3b5760e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c35c1871736eb000d7bac59898a12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f2824bc826dc43900dee3263eddf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db2a36da4ef89ad0b08f663a47e4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8f24f6deaac6aadccbc2623278ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b813193ad3c295a941b73e0103db09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729550b49dd9e180172fe3343fbcf70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470415ad71f0899d087680e71c7d6a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba9cb859631bc640958f18f31c16c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f7b3b25e8ca1e926fcf28da0f639599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587fff7b4b6f1c68a44fc2d2e59b989600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feccbd90924812003624a278d93087e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf73e5640c6fa9a4e4650cd446d71c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990a88627753e4f0d3f21d49a054e10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d77b6353e7c651df2cfbd2c0046bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73b9cafaef3fddefc8f5724b5ed4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16687222342b31112e3b06914a11b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30c211598b92929a449fcc10e73e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4108111df353062e93b3b51404082608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839c46fccbded1e79ff2dfccc6e731609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eb953365dc47481a547284931b33e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096ba8cb5c9c6665caed0c70fc58c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16dfaa3dd06794fb24eabe6726279612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ddf190545638e46f34a1dde5dc738613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877743b4d1d3fb75373171efb036624c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52fa343c4623dd90149a3e37fa4eb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfe56c2fda517c6522a057b7bea53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f49b70502304078b4c99269aeb4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143857bf8c1aaa9aeb03ef3298e3c5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a52b7d6acb6a3cea6eb60c873f240b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a1dd975485cdf3376e99d82fd435620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f17a69d0462654bbdc8b3b9a30a88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e666903549dd58736d6baae0c8f5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffda93b15d85da2a46d844c300b73c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b349b6a67d10902144b00e39890225624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa0b8a0c097c10dc7ba3660d5bdfa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b417142c9f128f80b85bc9ef7dbd1a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91b80ef09886c8ed268711c4423472627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71075bb019e7918f19cc9961e6902f2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d495400646de425842579c3c0a00e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b3cdaa1681ebd5d5fbd22de8caa6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fced3fcc0dcb615aa4e631907e8204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eceb89ed868ccb7f942494df2038d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d5b9da47223cbdde5cbe159bbd23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174e36a9e819a6d33f3cf47d4c7ab4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738a209a701e797815fcedce8919e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38410679d0622c440e89820c4580c0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c8b27b84269051e393b54855bced637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dc35cc8978e69d22ce383e3cca608638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd22f2ff6b755992b3980e9de2d080639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7ec1af2f121d4165f6f2a589f5a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53ca2526ce8dbe519cb55e4580ba37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2704f537c01ecd654b0d140d837f4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132aabb3d9ccea055537a35daeb110643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284bb7d872873685b88e52026d2d01c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350a35d192c4713fd69222a38fbe488645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7ed50c06d0dc35ed8c5c0abc7d33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c5f5e966e091db3ea7ed85e6036ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad39681f6fd11ce298fde1ad4e6d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2764bd48965bbbc8909cba1d110b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde27d28a86018d69064e92076e759650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6bc3a8b121f8642b763761c8f938651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515868c84058aabc1a831b83d2a56b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3aadec87b906c801baa65af0b117653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ccf7da7529e687bfb9903ae9c7f55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e8c953c3f4c805697470aa219394655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27824c7d048fb6c19bba4b5dc501f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a705f3d43d6c993086289afb4a299657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97c019598c558e649b08f8fca1931a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fb38552062b8aa6f924150dbd1191659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8bd4866b8f2aeacecec66d2820de7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75b70eb86408efbe7f1d682e70696661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5c821c5a737686107bb2b9f07b78f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46913320c7bd2111972c3e14e7c336663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bba440a73e29c1c18cffe3e9e0848664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0f91d9823372d9099e74fdc46fb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27da84b40484bdd000078c8144363666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ab0b3a73968a1edfc7c40e648e7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae26eea4ec3037fe14011e5d68f4cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c23e68dea1fe309fe3dd7a7d4ac19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554662dd4e0be7cfc39e88a3033961df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d452a425e6126f1198aede0af0eb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae92601bc515f3a0b4b40d0b05272a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913950e7cc0bbbbf5006e2d36e828d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffdb33a3455d9bd4f401035154f5ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d8b32bab6563da9509a8a608b823a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb56f5c5e386a3b4d91705dd5470f05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240254946e800b382014a82f306363677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fbec078cf775f4ffa736ed3796e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed51cbe10fa2cc5c07e41f4122c1e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580df17e5734d370a5adbe14e79789680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd0587a1c95fed9deffae6acb34545681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34078f0a4b00d424efe98011823c2773682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5b8a4260ad81dd1cde9adc264b2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e48acfc8b526b53904ef3e94866b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741c6eb11f68381f76b70f25b20c0a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f1efca6c652129ea76adfb64ddab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c88c07cbd7a7c518f44c050d4a9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ae3b63d22a1080552a9d99d2d4747688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07c39a8688daac4220ef58232cb663689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ad370a87c18f09fe633daa593704690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9859a38268e99e7db8b27e21f1c3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8d8e66364bf3b441f29d954595d7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01112aa7bb63e10d9104c72cb09689693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e51c42dfbb2e2d9d8a426519cc6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f84976858dc6bb1228d8686cb5703695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107ab3674eef8cb29e7c802643b993696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe4f5726a828822f0e80ba8d224c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2946bced791190b51b00d6a8d169ef3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529039afcda8d8cea015de2047cc381699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ac8c23a7037a8a0d49d5d9d202dd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d01dffcb2b5a33be901383636e31a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee39b8ba3b7672313355a38ead0145b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb687f01624c97d6e0a5261a272c4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931beaae799d7628bb5a0fd784c258e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679b0d2695707c4dd0ebf67173041e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9882767e75d2f54441bc475078a432706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9c6529e2794846d9f06350b2b7d74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07240c4aa3004b84e31003f743aa64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2555091bc29b3c24df9a63c39238c20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad66e1b3c798f3131588e3554e311710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e60d5d0c8c0c34347e9fd6873d9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31373e6cd9820acbd070ca448724834d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca012a06fe51c2bf9d881c0c1feb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977380c730f55a351d564fd3c0afe5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03c7f06fc1c4c3d75f728c372e54ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dbbd84f718254d1cd239496295159716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f014024b5637418f825c04b1f6b3c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b518a90c82e2dc559c27a103d06b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395b6896d83e9d80a1dd987dce5726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62cb4c6944d9bfb9fff2b378e992ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d3543031b42dfbd8e5027170c170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be3a37970ba43d3b331991da35d45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d312f30170ceb2fc8efe7984e856723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35d00f36a9572b35639fa3dd2727bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855e5f65d83c2426a2f64c7e5e1f09e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c3dfc96cd315fdb38d595a2c7312726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6b352350f6dfd69bdb7ecc5ce824727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed0ba25bbbe5ec27f89e7fd0fec0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0642318d0c8b8ae6d86b68078073729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba75fd25dd436c153c238eca9cc8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c390978c1b440184cfae5c6b2725731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f862fd7c6ccfecebaeaf1326787e76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a81f28bfdc5bf18e7abfa47b3f04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe6c4815b93f473d3845bb9d289082734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602585204b296ae3eef37fb4679febc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006037871a2652d66fb5e0b0ad3500bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeed98872f69e9aa9957209ae29bf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae60761ee8520c866851170f1498bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880a37e196ca35cbc7f57c04072cb26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b41db4dfc81f7fb119d988d1757d53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060349c6be56a77a0b15b47d0ee78acf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d22b09089430c954d7dee87794207742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ded3014a9d27fdfd3ddcab6d27b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11516c8d009f738c79a27a0c2142bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d9b349e38f651b5fb9027945f6c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b2519dac37c22f5fb01387ddf17f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c8d8cbaa0869980c52fc0c0569d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0d3e78b8b28deb4420b6ed7b1437748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5f312fd1d8b84cf515f6a3e169816749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc25c843ce4545e150dd0548b6708ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf19c8d1dafb1df15dc3fdbeeada38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0191f90dcd99f0c28c93347f21a77d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ef832b46f5464437e4e48779e2939753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55f6abb8504d999d12004ae2feb6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543a5802e5c55b4b47d9bbe08a6cad5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265b772105140afd9a3cdd8b213b17f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32320f9089663ace7a5573e630667881757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98759835b43ff7cf4bfa3a189478facf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba1e1383afc135e66bb1dcad5f2fa1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8381e638e4087967121e3cb9862d93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b84b535c65f9d81010b4926370607761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f4dd7e6dca674b81cf8b2d797745762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012988824cd7674c1cc4b2e7190e709763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56ab89ef55be006415b65cf457db58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c325370604e1cae7893fbf59e1f3fc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4de0a44d0a0efb31972fa43f1ac6e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9151158e04c0150c36799e34082b1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>